--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -4191,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516024" r:id="rId1"/>
+    <p:sldLayoutId id="2473414122" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9208,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>