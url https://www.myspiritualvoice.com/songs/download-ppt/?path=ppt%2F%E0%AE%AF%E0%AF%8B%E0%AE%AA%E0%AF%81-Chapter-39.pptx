--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -63,50 +63,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +129,53 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +309,56 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அது பட்டணத்தின் இரைச்சலை அலட்சியம்பண்ணி ஓட்டுகிறவனுடைய கூக்குரலை மதிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. The range of the mountains is his pasture, and he searches after every green thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அது மலைகளிலே தன் மேய்ச்சலைக் கண்டுபிடித்து, சகலவிதப் பச்சைப்பூண்டுகளையும் தேடித்திரியும்.]]></a:t>
+              <a:t><![CDATA[9. Will the unicorn be willing to serve you, or abide by your crib?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காண்டாமிருகம் உன்னிடத்தில் சேவிக்கச் சம்மதிக்குமோ? அது உன் முன்னணைக்கு முன்பாக இராத்தங்குமோ?]]></a:t>
+              <a:t><![CDATA[10. Can you bind the unicorn with his band in the furrow? or will he harrow the valleys after you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. படைச்சால்களை உழ நீ காண்டாமிருகத்தைக் கயிறுபோட்டு ஏரிலே பூட்டுவாயோ? அது உனக்கு இசைந்து பரம்படிக்குமோ?]]></a:t>
+              <a:t><![CDATA[10. Can you bind the unicorn with his band in the furrow? or will he harrow the valleys after you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது அதிக பெலமுள்ளதென்று நீ நம்பி அதினிடத்தில் வேலை வாங்குவாயோ?]]></a:t>
+              <a:t><![CDATA[11. Will you trust him, because his strength is great? or will you leave your labour to him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் தானியத்தை அது உன் வீட்டில் கொண்டுவந்து, உன் களஞ்சியத்தில் சேர்க்கும் என்று நீ அதை நம்புவாயோ?]]></a:t>
+              <a:t><![CDATA[12. Will you believe him, that he will bring home your seed, and gather it into your barn?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தீக்குருவிகள் தங்கள் செட்டைகளை அசைவாட்டி ஓடுகிற ஓட்டம், நாரை தன் செட்டைகளாலும் இறகுகளாலும் பறக்கிறதற்குச் சமானமல்லவோ?]]></a:t>
+              <a:t><![CDATA[13. Gave you the goodly wings unto the peacocks? or wings and feathers unto the ostrich?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அது தன் முட்டைகளைத் தரையிலே இட்டு, அவைகளை மணலிலே அனலுறைக்க வைத்துவிட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[13. Gave you the goodly wings unto the peacocks? or wings and feathers unto the ostrich?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கால் மிதிபட்டு உடைந்துபோம் என்பதையும், காட்டுமிருகங்கள் அவைகளை மிதித்துவிடும் என்பதையும் நினைக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[14. Which left her eggs in the earth, and warms them in dust,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது தன் குஞ்சுகள் தன்னுடையதல்லாததுபோல அவைகளைக் காக்காத கடினகுணமுள்ளதாயிருக்கும்; அவைகளுக்காக அதற்குக் கவலையில்லாதபடியினால் அது பட்ட வருத்தம் விருதாவாம்.]]></a:t>
+              <a:t><![CDATA[15. And forgets that the foot may crush them, or that the wild beast may break them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வரையாடுகள் ஈனுங்காலத்தை அறிவாயோ? மான்கள் குட்டிபோடுகிறதைக் கவனித்தாயோ?]]></a:t>
+              <a:t><![CDATA[1. Know you the time when the wild goats of the rock bring forth? or can you mark when the hinds do calve?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது தன் குஞ்சுகள் தன்னுடையதல்லாததுபோல அவைகளைக் காக்காத கடினகுணமுள்ளதாயிருக்கும்; அவைகளுக்காக அதற்குக் கவலையில்லாதபடியினால் அது பட்ட வருத்தம் விருதாவாம்.]]></a:t>
+              <a:t><![CDATA[15. And forgets that the foot may crush them, or that the wild beast may break them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் அதற்குப் புத்தியைக்கொடாமல், ஞானத்தை விலக்கிவைத்தார்.]]></a:t>
+              <a:t><![CDATA[16. She is hardened against her young ones, as though they were not her's: her labour is in vain without fear;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது செட்டை விரித்து எழும்பும்போது, குதிரையையும் அதின்மேல் ஏறியிருக்கிறவனையும் அலட்சியம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[16. She is hardened against her young ones, as though they were not her's: her labour is in vain without fear;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. குதிரைக்கு நீ வீரியத்தைக் கொடுத்தாயோ? அதின் தொண்டையில் குமுறலை வைத்தாயோ?]]></a:t>
+              <a:t><![CDATA[17. Because God has deprived her of wisdom, neither has he imparted to her understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஒரு வெட்டுக்கிளியை மிரட்டுகிறதுபோல அதை மிரட்டுவாயோ? அதினுடைய நாசியின் செருக்கு பயங்கரமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. What time she lifts up herself on high, she scorns the horse and his rider.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அது தரையிலே தாளடித்து, தன்பலத்தில் களித்து, ஆயுதங்களைத் தரித்தவருக்கு எதிராகப் புறப்படும்.]]></a:t>
+              <a:t><![CDATA[19. Have you given the horse strength? have you clothed his neck with thunder?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அது கலங்காமலும், பட்டயத்துக்குப் பின்வாங்காமலுமிருந்து, பயப்படுதலை அலட்சியம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[20. Can you make him afraid as a grasshopper? the glory of his nostrils is terrible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அம்பறாத்தூணியும், மின்னுகிற ஈட்டியும் கேடகமும் அதின்மேல் கலகலக்கும்போது,]]></a:t>
+              <a:t><![CDATA[20. Can you make him afraid as a grasshopper? the glory of his nostrils is terrible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்வமும் மூர்க்கமுங்கொண்டு தரையை விழுங்கிவிடுகிறதுபோல் அநுமானித்து, எக்காளத்தின் தொனிக்கு அஞ்சாமல் பாயும்.]]></a:t>
+              <a:t><![CDATA[21. He paws in the valley, and rejoices in his strength: he goes on to meet the armed men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்வமும் மூர்க்கமுங்கொண்டு தரையை விழுங்கிவிடுகிறதுபோல் அநுமானித்து, எக்காளத்தின் தொனிக்கு அஞ்சாமல் பாயும்.]]></a:t>
+              <a:t><![CDATA[22. He mocks at fear, and is not affrighted; neither turns he back from the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வரையாடுகள் ஈனுங்காலத்தை அறிவாயோ? மான்கள் குட்டிபோடுகிறதைக் கவனித்தாயோ?]]></a:t>
+              <a:t><![CDATA[2. Can you number the months that they fulfill? or know you the time when they bring forth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எக்காளம் தொனிக்கும்போது அது நிகியென்று கனைக்கும்; யுத்தத்தையும், படைத்தலைவரின் ஆர்ப்பரிப்பையும், சேனைகளின் ஆரவாரத்தையும் தூரத்திலிருந்து மோப்பம் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[23. The quiver rattles against him, the glittering spear and the shield.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எக்காளம் தொனிக்கும்போது அது நிகியென்று கனைக்கும்; யுத்தத்தையும், படைத்தலைவரின் ஆர்ப்பரிப்பையும், சேனைகளின் ஆரவாரத்தையும் தூரத்திலிருந்து மோப்பம் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[24. He swallows the ground with fierceness and rage: neither believes he that it is the sound of the trumpet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் புத்தியினாலே ராஜாளி பறந்து, தெற்குக்கு எதிராகத் தன் செட்டைகளை விரிக்கிறதோ?]]></a:t>
+              <a:t><![CDATA[24. He swallows the ground with fierceness and rage: neither believes he that it is the sound of the trumpet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் கற்பனையினாலே கழுகு உயரப் பறந்து, உயரத்திலே தன் கூட்டைக் கட்டுமோ?]]></a:t>
+              <a:t><![CDATA[25. He says among the trumpets, Ha, ha; and he smells the battle far off, the thunder of the captains, and the shouting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது கன்மலையிலும், கன்மலையின் சிகரத்திலும், அரணான ஸ்தலத்திலும் தங்கி வாசம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[25. He says among the trumpets, Ha, ha; and he smells the battle far off, the thunder of the captains, and the shouting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அங்கேயிருந்து இரையை நோக்கும், அதின் கண்கள் தூரத்திலிருந்து அதைப் பார்க்கும்.]]></a:t>
+              <a:t><![CDATA[26. Does the hawk fly by your wisdom, and stretch her wings toward the south?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3470,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதின் குஞ்சுகள் இரத்தத்தை உறிஞ்சும்; பிணம் எங்கேயோ அங்கே கழுகு சேரும் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. Does the eagle mount up at your command, and make her nest on high?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. She dwells and abides on the rock, upon the crag of the rock, and the strong place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. From thence she seeks the prey, and her eyes behold far off.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Her young ones also suck up blood: and where the slain are, there is she.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவைகள் சினைப்பட்டிருந்து வருகிற மாதங்களை நீ எண்ணி, அவைகள் ஈனுங்காலத்தை அறிவாயோ?]]></a:t>
+              <a:t><![CDATA[3. They bow themselves, they bring forth their young ones, they cast out their sorrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகள் நொந்து குனிந்து தங்கள் குட்டிகளைப் போட்டு தங்கள் வேதனைகளை நீக்கிவிடும்.]]></a:t>
+              <a:t><![CDATA[4. Their young ones are in good looking, they grow up with corn; they go forth, and return not unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவைகளின் குட்டிகள் பலத்து வனத்திலே வளர்ந்து, அவைகளண்டைக்குத் திரும்ப வராமற்போய் விடும்.]]></a:t>
+              <a:t><![CDATA[5. Who has sent out the wild ass free? or who has loosed the bands of the wild ass?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவைகளின் குட்டிகள் பலத்து வனத்திலே வளர்ந்து, அவைகளண்டைக்குத் திரும்ப வராமற்போய் விடும்.]]></a:t>
+              <a:t><![CDATA[5. Who has sent out the wild ass free? or who has loosed the bands of the wild ass?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காட்டுக்கழுதையைத் தன்னிச்சையாய்த் திரியவிட்டவர் யார்? அந்தக் காட்டுக்கழுதையின் கட்டுகளை அவிழ்த்தவர் யார்?]]></a:t>
+              <a:t><![CDATA[6. Whose house I have made the wilderness, and the barren land his dwellings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு நான் வனாந்தரத்தை வீடாகவும், உவர்நிலத்தை வாசஸ்தலமாகவும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. He scorns the multitude of the city, neither regards he the crying of the driver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414122" r:id="rId1"/>
+    <p:sldLayoutId id="2478615325" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,50 +4806,74 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. He scorns the multitude of the city, neither regards he the crying of the driver.]]></a:t>
+              <a:t><![CDATA[8. அது மலைகளிலே தன் மேய்ச்சலைக் கண்டுபிடித்து, சகலவிதப் பச்சைப்பூண்டுகளையும் தேடித்திரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The range of the mountains is his pasture, and he searches after every green thing.]]></a:t>
+              <a:t><![CDATA[9. காண்டாமிருகம் உன்னிடத்தில் சேவிக்கச் சம்மதிக்குமோ? அது உன் முன்னணைக்கு முன்பாக இராத்தங்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Will the unicorn be willing to serve you, or abide by your crib?]]></a:t>
+              <a:t><![CDATA[10. படைச்சால்களை உழ நீ காண்டாமிருகத்தைக் கயிறுபோட்டு ஏரிலே பூட்டுவாயோ? அது உனக்கு இசைந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Can you bind the unicorn with his band in the furrow? or will he harrow the valleys after you?]]></a:t>
+              <a:t><![CDATA[பரம்படிக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Will you trust him, because his strength is great? or will you leave your labour to him?]]></a:t>
+              <a:t><![CDATA[11. அது அதிக பெலமுள்ளதென்று நீ நம்பி அதினிடத்தில் வேலை வாங்குவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Will you believe him, that he will bring home your seed, and gather it into your barn?]]></a:t>
+              <a:t><![CDATA[12. உன் தானியத்தை அது உன் வீட்டில் கொண்டுவந்து, உன் களஞ்சியத்தில் சேர்க்கும் என்று நீ அதை நம்புவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Gave you the goodly wings unto the peacocks? or wings and feathers unto the ostrich?]]></a:t>
+              <a:t><![CDATA[13. தீக்குருவிகள் தங்கள் செட்டைகளை அசைவாட்டி ஓடுகிற ஓட்டம், நாரை தன் செட்டைகளாலும் இறகுகளாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Which left her eggs in the earth, and warms them in dust,]]></a:t>
+              <a:t><![CDATA[பறக்கிறதற்குச் சமானமல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And forgets that the foot may crush them, or that the wild beast may break them.]]></a:t>
+              <a:t><![CDATA[14. அது தன் முட்டைகளைத் தரையிலே இட்டு, அவைகளை மணலிலே அனலுறைக்க வைத்துவிட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. She is hardened against her young ones, as though they were not her's: her labour is in vain]]></a:t>
+              <a:t><![CDATA[15. கால் மிதிபட்டு உடைந்துபோம் என்பதையும், காட்டுமிருகங்கள் அவைகளை மிதித்துவிடும் என்பதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Know you the time when the wild goats of the rock bring forth? or can you mark when the hinds do]]></a:t>
+              <a:t><![CDATA[1. வரையாடுகள் ஈனுங்காலத்தை அறிவாயோ? மான்கள் குட்டிபோடுகிறதைக் கவனித்தாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[without fear;]]></a:t>
+              <a:t><![CDATA[நினைக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Because God has deprived her of wisdom, neither has he imparted to her understanding.]]></a:t>
+              <a:t><![CDATA[16. அது தன் குஞ்சுகள் தன்னுடையதல்லாததுபோல அவைகளைக் காக்காத கடினகுணமுள்ளதாயிருக்கும்; அவைகளுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. What time she lifts up herself on high, she scorns the horse and his rider.]]></a:t>
+              <a:t><![CDATA[அதற்குக் கவலையில்லாதபடியினால் அது பட்ட வருத்தம் விருதாவாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Have you given the horse strength? have you clothed his neck with thunder?]]></a:t>
+              <a:t><![CDATA[17. தேவன் அதற்குப் புத்தியைக்கொடாமல், ஞானத்தை விலக்கிவைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Can you make him afraid as a grasshopper? the glory of his nostrils is terrible.]]></a:t>
+              <a:t><![CDATA[18. அது செட்டை விரித்து எழும்பும்போது, குதிரையையும் அதின்மேல் ஏறியிருக்கிறவனையும் அலட்சியம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. He paws in the valley, and rejoices in his strength: he goes on to meet the armed men.]]></a:t>
+              <a:t><![CDATA[19. குதிரைக்கு நீ வீரியத்தைக் கொடுத்தாயோ? அதின் தொண்டையில் குமுறலை வைத்தாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. He mocks at fear, and is not affrighted; neither turns he back from the sword.]]></a:t>
+              <a:t><![CDATA[20. ஒரு வெட்டுக்கிளியை மிரட்டுகிறதுபோல அதை மிரட்டுவாயோ? அதினுடைய நாசியின் செருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The quiver rattles against him, the glittering spear and the shield.]]></a:t>
+              <a:t><![CDATA[பயங்கரமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. He swallows the ground with fierceness and rage: neither believes he that it is the sound of the]]></a:t>
+              <a:t><![CDATA[21. அது தரையிலே தாளடித்து, தன்பலத்தில் களித்து, ஆயுதங்களைத் தரித்தவருக்கு எதிராகப் புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trumpet.]]></a:t>
+              <a:t><![CDATA[22. அது கலங்காமலும், பட்டயத்துக்குப் பின்வாங்காமலுமிருந்து, பயப்படுதலை அலட்சியம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[calve?]]></a:t>
+              <a:t><![CDATA[2. அவைகள் சினைப்பட்டிருந்து வருகிற மாதங்களை நீ எண்ணி, அவைகள் ஈனுங்காலத்தை அறிவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. He says among the trumpets, Ha, ha; and he smells the battle far off, the thunder of the]]></a:t>
+              <a:t><![CDATA[23. அம்பறாத்தூணியும், மின்னுகிற ஈட்டியும் கேடகமும் அதின்மேல் கலகலக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captains, and the shouting.]]></a:t>
+              <a:t><![CDATA[24. கர்வமும் மூர்க்கமுங்கொண்டு தரையை விழுங்கிவிடுகிறதுபோல் அநுமானித்து, எக்காளத்தின் தொனிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Does the hawk fly by your wisdom, and stretch her wings toward the south?]]></a:t>
+              <a:t><![CDATA[அஞ்சாமல் பாயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Does the eagle mount up at your command, and make her nest on high?]]></a:t>
+              <a:t><![CDATA[25. எக்காளம் தொனிக்கும்போது அது நிகியென்று கனைக்கும்; யுத்தத்தையும், படைத்தலைவரின் ஆர்ப்பரிப்பையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. She dwells and abides on the rock, upon the crag of the rock, and the strong place.]]></a:t>
+              <a:t><![CDATA[சேனைகளின் ஆரவாரத்தையும் தூரத்திலிருந்து மோப்பம் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. From thence she seeks the prey, and her eyes behold far off.]]></a:t>
+              <a:t><![CDATA[26. உன் புத்தியினாலே ராஜாளி பறந்து, தெற்குக்கு எதிராகத் தன் செட்டைகளை விரிக்கிறதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Her young ones also suck up blood: and where the slain are, there is she.]]></a:t>
+              <a:t><![CDATA[27. உன் கற்பனையினாலே கழுகு உயரப் பறந்து, உயரத்திலே தன் கூட்டைக் கட்டுமோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அது கன்மலையிலும், கன்மலையின் சிகரத்திலும், அரணான ஸ்தலத்திலும் தங்கி வாசம்பண்ணும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அங்கேயிருந்து இரையை நோக்கும், அதின் கண்கள் தூரத்திலிருந்து அதைப் பார்க்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அதின் குஞ்சுகள் இரத்தத்தை உறிஞ்சும்; பிணம் எங்கேயோ அங்கே கழுகு சேரும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Can you number the months that they fulfill? or know you the time when they bring forth?]]></a:t>
+              <a:t><![CDATA[3. அவைகள் நொந்து குனிந்து தங்கள் குட்டிகளைப் போட்டு தங்கள் வேதனைகளை நீக்கிவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. They bow themselves, they bring forth their young ones, they cast out their sorrows.]]></a:t>
+              <a:t><![CDATA[4. அவைகளின் குட்டிகள் பலத்து வனத்திலே வளர்ந்து, அவைகளண்டைக்குத் திரும்ப வராமற்போய் விடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Their young ones are in good looking, they grow up with corn; they go forth, and return not unto]]></a:t>
+              <a:t><![CDATA[5. காட்டுக்கழுதையைத் தன்னிச்சையாய்த் திரியவிட்டவர் யார்? அந்தக் காட்டுக்கழுதையின் கட்டுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[அவிழ்த்தவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Who has sent out the wild ass free? or who has loosed the bands of the wild ass?]]></a:t>
+              <a:t><![CDATA[6. அதற்கு நான் வனாந்தரத்தை வீடாகவும், உவர்நிலத்தை வாசஸ்தலமாகவும் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Whose house I have made the wilderness, and the barren land his dwellings.]]></a:t>
+              <a:t><![CDATA[7. அது பட்டணத்தின் இரைச்சலை அலட்சியம்பண்ணி ஓட்டுகிறவனுடைய கூக்குரலை மதிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>