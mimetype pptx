--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -43,100 +43,124 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +284,61 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனுடைய புயத்தைப்போல் உனக்குப் புயமுண்டோ? அவரைப்போல் இடிமுழக்கமாய் சத்தமிடக்கூடுமோ?]]></a:t>
+              <a:t><![CDATA[7. Gird up your loins now like a man: I will demand of you, and declare you unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் நீ முக்கியத்தாலும் மகத்துவத்தாலும் உன்னை அலங்கரித்து, மகிமையையும் கனத்தையும் தரித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[8. Will you also nullify my judgment? will you condemn me, that you may be righteous?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ உன் கோபத்தின் உக்கிரத்தை வீசி, அகந்தையுள்ளவனையெல்லாம் தேடிப்பார்த்துத் தாழ்த்திவிட்டு,]]></a:t>
+              <a:t><![CDATA[9. Have you an arm like God? or can you thunder with a voice like him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெருமையுள்ளவனையெல்லாம் கவனித்து அவனைப் பணியப்பண்ணி துன்மார்க்கரை அவர்களிருக்கிற ஸ்தலத்திலே மிதித்துவிடு.]]></a:t>
+              <a:t><![CDATA[10. Deck yourself now with majesty and excellency; and array yourself with glory and beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ அவர்களை ஏகமாய்ப் புழுதியிலே புதைத்து, அவர்கள் முகங்களை அந்தரங்கத்திலே கட்டிப்போடு.]]></a:t>
+              <a:t><![CDATA[10. Deck yourself now with majesty and excellency; and array yourself with glory and beauty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது உன் வலதுகை உனக்கு இரட்சிப்பு உண்டுபண்ணும் என்று சொல்லி, நான் உன்னைப் புகழுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Cast abroad the rage of your wrath: and behold every one that is proud, and bring low him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் பிகெமோத்தை நீ கவனித்துப்பார்; உன்னை உண்டாக்கினதுபோல அதையும் உண்டாக்கினேன்; அது மாட்டைப்போல் புல்லைத் தின்னும்.]]></a:t>
+              <a:t><![CDATA[12. Look on every one that is proud, and bring him low; and tread down the wicked in their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதோ, அதினுடைய பெலன் அதின் இடுப்பிலும், அதின் வீரியம் அதின் வயிற்றின் நரம்புகளிலும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. Look on every one that is proud, and bring him low; and tread down the wicked in their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது தன் வாலை, கேதுரு மரத்தைப்போல் நீட்டுகிறது; அதின் இடுப்பு நரம்புகள் பின்னிக்கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. Hide them in the dust together; and bind their faces in secret.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதின் எலும்புகள் கெட்டியான வெண்கலத்தைப்போலவும், அதின் அஸ்திகள் இருப்புக் கம்பிகளைப்போலவும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Then will I also confess unto you that yours own right hand can save you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் யோபுக்கு பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[1. Moreover the LORD answered Job, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது தேவனுடைய கிரியைகளில் பிரதானமான ஒரு கிரியை, அதை உண்டாக்கினவர் அதற்கு ஒரு பட்டயத்தையும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[15. Behold now behemoth, which I made with you; he eats grass as an ox.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. காட்டுமிருகங்கள் யாவும் விளையாடுகிற மலைகள் அதற்கு மேய்ச்சலை விளைவிக்கும்.]]></a:t>
+              <a:t><![CDATA[15. Behold now behemoth, which I made with you; he eats grass as an ox.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அது நிழலுள்ள செடிகளின் கீழும், நாணலின் மறைவிலும் உளையிலும் படுத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[16. Lo now, his strength is in his loins, and his force is in the navel of his belly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தழைகளின் நிழல் அதைக் கவிந்து, நதியின் அலரிகள் அதைச் சூழ்ந்து கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[17. He moves his tail like a cedar: the sinews of his stones are wrapped together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இதோ, நதி புரண்டு வந்தாலும் அது பயந்தோடாது; யோர்தான் நதியத்தனை தண்ணீர் அதின் முகத்தில் மோதினாலும் அது அசையாமலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. His bones are as strong pieces of brass; his bones are like bars of iron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இதோ, நதி புரண்டு வந்தாலும் அது பயந்தோடாது; யோர்தான் நதியத்தனை தண்ணீர் அதின் முகத்தில் மோதினாலும் அது அசையாமலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. His bones are as strong pieces of brass; his bones are like bars of iron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2251,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதின் கண்கள் பார்த்திருக்க அதை யார் பிடிக்கக்கூடும்? மூக்கணாங்கயிறுபோட அதின் மூக்கை யார் குத்தக்கூடும்?]]></a:t>
+              <a:t><![CDATA[19. He is the chief of the ways of God: he that made him can make his sword to approach unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. He is the chief of the ways of God: he that made him can make his sword to approach unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Surely the mountains bring him forth food, where all the beasts of the field play.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. He lies under the shady trees, in the covert of the reed, and fens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2687,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சர்வவல்லவரோடே வழக்காடி அவருக்குப் புத்தி படிப்பிக்கிறவன் யார்? தேவன்பேரில் குற்றம் பிடிக்கிறவன் இவைகளுக்கு உத்தரவு சொல்லக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Shall he that contends with the Almighty instruct him? he that reproves God, let him answer it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. The shady trees cover him with their shadow; the willows of the brook compass him about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Behold, he drinks up a river, and hastes not: he trusts that he can draw up Jordan into his mouth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Behold, he drinks up a river, and hastes not: he trusts that he can draw up Jordan into his mouth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. He takes it with his eyes: his nose pierces through snares.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. He takes it with his eyes: his nose pierces through snares.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோபு கர்த்தருக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[2. Shall he that contends with the Almighty instruct him? he that reproves God, let him answer it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, நான் நீசன்; நான் உமக்கு என்ன மறுஉத்தரவு சொல்லுவேன்; என் கையினால் என் வாயைப் பொத்திக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. Then Job answered the LORD, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் இரண்டொருதரம் பேசினேன்; இனி நான் பிரதியுத்தரம் கொடாமலும் பேசாமலும் இருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. Behold, I am vile; what shall I answer you? I will lay mine hand upon my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் பெருங்காற்றில் இருந்து யோபுக்கு உத்தரவு அருளினார்.]]></a:t>
+              <a:t><![CDATA[4. Behold, I am vile; what shall I answer you? I will lay mine hand upon my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்போதும் புருஷனைப்போல நீ இடைக்கட்டிக்கொள்; நான் உன்னைக்கேட்பேன், நீ எனக்கு உத்தரவுசொல்லு.]]></a:t>
+              <a:t><![CDATA[5. Once have I spoken; but I will not answer: yea, twice; but I will proceed no further.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ என் நியாயத்தை அவமாக்குவாயோ? நீ உன்னை நீதிமானாக்கிக்கொள்ளும்படிக்கு என்மேல் குற்றஞ்சுமத்துவாயோ?]]></a:t>
+              <a:t><![CDATA[6. Then answered the LORD unto Job out of the whirlwind, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507528" r:id="rId1"/>
+    <p:sldLayoutId id="2478622597" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +4153,118 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Have you an arm like God? or can you thunder with a voice like him?]]></a:t>
+              <a:t><![CDATA[7. இப்போதும் புருஷனைப்போல நீ இடைக்கட்டிக்கொள்; நான் உன்னைக்கேட்பேன், நீ எனக்கு உத்தரவுசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Deck yourself now with majesty and excellency; and array yourself with glory and beauty.]]></a:t>
+              <a:t><![CDATA[8. நீ என் நியாயத்தை அவமாக்குவாயோ? நீ உன்னை நீதிமானாக்கிக்கொள்ளும்படிக்கு என்மேல் குற்றஞ்சுமத்துவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Cast abroad the rage of your wrath: and behold every one that is proud, and bring low him.]]></a:t>
+              <a:t><![CDATA[9. தேவனுடைய புயத்தைப்போல் உனக்குப் புயமுண்டோ? அவரைப்போல் இடிமுழக்கமாய் சத்தமிடக்கூடுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Look on every one that is proud, and bring him low; and tread down the wicked in their place.]]></a:t>
+              <a:t><![CDATA[10. இப்போதும் நீ முக்கியத்தாலும் மகத்துவத்தாலும் உன்னை அலங்கரித்து, மகிமையையும் கனத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Hide them in the dust together; and bind their faces in secret.]]></a:t>
+              <a:t><![CDATA[தரித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then will I also confess unto you that yours own right hand can save you.]]></a:t>
+              <a:t><![CDATA[11. நீ உன் கோபத்தின் உக்கிரத்தை வீசி, அகந்தையுள்ளவனையெல்லாம் தேடிப்பார்த்துத் தாழ்த்திவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Behold now behemoth, which I made with you; he eats grass as an ox.]]></a:t>
+              <a:t><![CDATA[12. பெருமையுள்ளவனையெல்லாம் கவனித்து அவனைப் பணியப்பண்ணி துன்மார்க்கரை அவர்களிருக்கிற ஸ்தலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Lo now, his strength is in his loins, and his force is in the navel of his belly.]]></a:t>
+              <a:t><![CDATA[மிதித்துவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. He moves his tail like a cedar: the sinews of his stones are wrapped together.]]></a:t>
+              <a:t><![CDATA[13. நீ அவர்களை ஏகமாய்ப் புழுதியிலே புதைத்து, அவர்கள் முகங்களை அந்தரங்கத்திலே கட்டிப்போடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. His bones are as strong pieces of brass; his bones are like bars of iron.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது உன் வலதுகை உனக்கு இரட்சிப்பு உண்டுபண்ணும் என்று சொல்லி, நான் உன்னைப் புகழுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Moreover the LORD answered Job, and said,]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் யோபுக்கு பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He is the chief of the ways of God: he that made him can make his sword to approach unto him.]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் பிகெமோத்தை நீ கவனித்துப்பார்; உன்னை உண்டாக்கினதுபோல அதையும் உண்டாக்கினேன்; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Surely the mountains bring him forth food, where all the beasts of the field play.]]></a:t>
+              <a:t><![CDATA[மாட்டைப்போல் புல்லைத் தின்னும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. He lies under the shady trees, in the covert of the reed, and fens.]]></a:t>
+              <a:t><![CDATA[16. இதோ, அதினுடைய பெலன் அதின் இடுப்பிலும், அதின் வீரியம் அதின் வயிற்றின் நரம்புகளிலும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The shady trees cover him with their shadow; the willows of the brook compass him about.]]></a:t>
+              <a:t><![CDATA[17. அது தன் வாலை, கேதுரு மரத்தைப்போல் நீட்டுகிறது; அதின் இடுப்பு நரம்புகள் பின்னிக்கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Behold, he drinks up a river, and hastes not: he trusts that he can draw up Jordan into his]]></a:t>
+              <a:t><![CDATA[18. அதின் எலும்புகள் கெட்டியான வெண்கலத்தைப்போலவும், அதின் அஸ்திகள் இருப்புக் கம்பிகளைப்போலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mouth.]]></a:t>
+              <a:t><![CDATA[இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6661,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. He takes it with his eyes: his nose pierces through snares.]]></a:t>
+              <a:t><![CDATA[19. அது தேவனுடைய கிரியைகளில் பிரதானமான ஒரு கிரியை, அதை உண்டாக்கினவர் அதற்கு ஒரு பட்டயத்தையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. காட்டுமிருகங்கள் யாவும் விளையாடுகிற மலைகள் அதற்கு மேய்ச்சலை விளைவிக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அது நிழலுள்ள செடிகளின் கீழும், நாணலின் மறைவிலும் உளையிலும் படுத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +7189,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Shall he that contends with the Almighty instruct him? he that reproves God, let him answer it.]]></a:t>
+              <a:t><![CDATA[2. சர்வவல்லவரோடே வழக்காடி அவருக்குப் புத்தி படிப்பிக்கிறவன் யார்? தேவன்பேரில் குற்றம் பிடிக்கிறவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. தழைகளின் நிழல் அதைக் கவிந்து, நதியின் அலரிகள் அதைச் சூழ்ந்து கொள்ளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இதோ, நதி புரண்டு வந்தாலும் அது பயந்தோடாது; யோர்தான் நதியத்தனை தண்ணீர் அதின் முகத்தில் மோதினாலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அது அசையாமலிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அதின் கண்கள் பார்த்திருக்க அதை யார் பிடிக்கக்கூடும்? மூக்கணாங்கயிறுபோட அதின் மூக்கை யார்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குத்தக்கூடும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then Job answered the LORD, and said,]]></a:t>
+              <a:t><![CDATA[இவைகளுக்கு உத்தரவு சொல்லக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Behold, I am vile; what shall I answer you? I will lay mine hand upon my mouth.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோபு கர்த்தருக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Once have I spoken; but I will not answer: yea, twice; but I will proceed no further.]]></a:t>
+              <a:t><![CDATA[4. இதோ, நான் நீசன்; நான் உமக்கு என்ன மறுஉத்தரவு சொல்லுவேன்; என் கையினால் என் வாயைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then answered the LORD unto Job out of the whirlwind, and said,]]></a:t>
+              <a:t><![CDATA[பொத்திக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Gird up your loins now like a man: I will demand of you, and declare you unto me.]]></a:t>
+              <a:t><![CDATA[5. நான் இரண்டொருதரம் பேசினேன்; இனி நான் பிரதியுத்தரம் கொடாமலும் பேசாமலும் இருப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Will you also nullify my judgment? will you condemn me, that you may be righteous?]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் பெருங்காற்றில் இருந்து யோபுக்கு உத்தரவு அருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6963,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>