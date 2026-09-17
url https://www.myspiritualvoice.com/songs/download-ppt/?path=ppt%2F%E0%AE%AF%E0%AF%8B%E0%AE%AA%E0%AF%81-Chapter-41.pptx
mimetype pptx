--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -61,50 +61,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +134,57 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +317,60 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, அதைப் பிடிக்கலாம் என்று நம்பினவன் மோசம்போய், அதைப் பார்த்தவுடனே விழுவான் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[9. Behold, the hope of him is in vain: shall not one be cast down even at the sight of him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை எழுப்பத்தக்க தைரியவான் இல்லாதிருக்க, எனக்கு முன்பாக நிற்பவன் யார்?]]></a:t>
+              <a:t><![CDATA[10. None is so fierce that dare stir him up: who then is able to stand before me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தனக்குப் பதில் கொடுக்கப்படும்படி, முந்தி எனக்குக் கொடுத்தவன் யார்? வானத்தின் கீழுள்ளவைகள் எல்லாம் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[11. Who has prevented me, that I should repay him? whatsoever is under the whole heaven is mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதின் அங்கங்களும், அதின் வீரியமும், அதின் உடல் இசைவின் நேர்த்தியும் இன்னதென்று நான் சொல்லாமல் மறைக்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[11. Who has prevented me, that I should repay him? whatsoever is under the whole heaven is mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அது மூடியிருக்கிற அதின் போர்வையைக் கிளப்பக்கூடியவன் யார்? அதின் இரண்டு தாடைகளின் நடுவே கடிவாளம் போடத்தக்கவன் யார்?]]></a:t>
+              <a:t><![CDATA[12. I will not conceal his parts, nor his power, nor his comely proportion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் முகத்தின் கதவைத் திறக்கக்கூடியவன் யார்? சுற்றிலுமிருக்கிற அதின் பற்கள் பயங்கரமானவைகள்.]]></a:t>
+              <a:t><![CDATA[12. I will not conceal his parts, nor his power, nor his comely proportion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முத்திரைப் பதிப்புப் போல அழுத்தங்கொண்டு அடர்த்தியாயிருக்கிற அதின் பரிசைகளின் அரணிப்பு மகா சிறப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. Who can discover the face of his garment? or who can come to him with his double bridle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவைகள் நடுவே காற்றும் புகமாட்டாத நெருக்கமாய் அவைகள் ஒன்றோடொன்று இணைக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. Who can discover the face of his garment? or who can come to him with his double bridle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகள் ஒன்றோடொன்று ஒட்டிக்கொண்டு இணைபிரியாமல் பிடித்துக்கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Who can open the doors of his face? his teeth are terrible round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது தும்முகையில் ஒளிவீசும், அதின் கண்கள் அருணோதயத்தின் புருவங்களைப்போல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. His scales are his pride, shut up together as with a close seal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. லிவியாதானை தூண்டிலினால் பிடிக்கக்கூடுமோ? அதின் நாக்கை நீ விடுகிற கயிற்றிலே பிடிக்கக்கூடுமோ?]]></a:t>
+              <a:t><![CDATA[1. Can you draw out leviathan with an hook? or his tongue with a cord which you let down?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதின் வாயிலிருந்து எரிகிற பந்தங்கள் புறப்பட்டு, அக்கினிப்பொறிகள் பறக்கும்.]]></a:t>
+              <a:t><![CDATA[15. His scales are his pride, shut up together as with a close seal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கொதிக்கிற சட்டியிலும் கொப்பரையிலும் இருந்து புறப்படுகிறதுபோல, அதின் நாசிகளிலிருந்து புகை புறப்படும்.]]></a:t>
+              <a:t><![CDATA[16. One is so near to another, that no air can come between them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதின் சுவாசம் கரிகளைக் கொளுத்தும், அதின் வாயிலிருந்து ஜுவாலை புறப்படும்.]]></a:t>
+              <a:t><![CDATA[17. They are joined one to another, they stick together, that they cannot be sundered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதின் கழுத்திலே பெலன் குடிகொண்டிருக்கும்; பயங்கரம் அதற்குமுன் கூத்தாடும்.]]></a:t>
+              <a:t><![CDATA[18. By his exhaling a light does shine, and his eyes are like the eyelids of the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதின் உடற்கூறுகள், அசையாத கெட்டியாய் ஒன்றோடொன்று ஒட்டிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. Out of his mouth go burning lamps, and sparks of fire leap out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதின் நெஞ்சு கல்லைப்போலவும், எந்திரத்தின் அடிக்கல்லைப்போலவும் கெட்டியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. Out of his nostrils goes smoke, as out of a seething pot or caldron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அது எழும்பும்போது பலசாலிகள் அஞ்சி பயத்தினால் மயங்கித் திகைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Out of his nostrils goes smoke, as out of a seething pot or caldron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதைத் தாக்குகிறவனுடைய பட்டயம், ஈட்டி, வல்லையம், கவசமொன்றும் அதற்குமுன் நிற்காது.]]></a:t>
+              <a:t><![CDATA[21. His breath kindles coals, and a flame goes out of his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அது இரும்பை வைக்கோலாகவும், வெண்கலத்தை உளுத்த மரமாகவும் எண்ணும்.]]></a:t>
+              <a:t><![CDATA[22. In his neck remains strength, and sorrow is turned into joy before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அம்பு அதைத் துரத்தாது; கவண்கற்கள் அதற்குத் துரும்பாகும்.]]></a:t>
+              <a:t><![CDATA[23. The flakes of his flesh are joined together: they are firm in themselves; they cannot be moved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதின் மூக்கை நார்க்கயிறுபோட்டுக் கட்டக்கூடுமோ? குறட்டினால் அதின் தாடையை உருவக் குத்தக்கூடுமோ.]]></a:t>
+              <a:t><![CDATA[2. Can you put an hook into his nose? or bore his jaw through with a thorn?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது பெருந்தடிகளைத் தாளடிகளாக எண்ணி, ஈட்டியின் அசைவை இகழும்.]]></a:t>
+              <a:t><![CDATA[24. His heart is as firm as a stone; yea, as hard as a piece of the nether millstone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதின் கீழாகக் கூர்மையான கற்கள் கிடந்தாலும், அது சேற்றின்மேல் ஓடுகிறதுபோலக் கருக்கான அவைகளின்மேலும் ஓடும்.]]></a:t>
+              <a:t><![CDATA[25. When he raises up himself, the mighty are afraid: by reason of breakings they purify themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அது ஆழத்தை உலைப்பானையைபபோல் பொங்கப்பண்ணி, கடலைத் தைலம்போல் கலக்கிவிடும்.]]></a:t>
+              <a:t><![CDATA[26. The sword of him that lays at him cannot hold: the spear, the dart, nor the armour of jacket.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அது தனக்குப் பின்னாகப் பாதையைத் துலங்கப்பண்ணும்; ஆழமானது வெளுப்பான நாரையைப்போல் விளங்கும்.]]></a:t>
+              <a:t><![CDATA[27. He esteems iron as straw, and brass as rotten wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பூமியின்மேல் அதற்கு ஒப்பானது ஒன்றுமில்லை; அது நிர்ப்பயமாயிருக்க உண்டுபண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[28. The arrow cannot make him flee: sling stones are turned with him into stubble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3373,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அது மேட்டிமையானதையெல்லாம் அற்பமாய் எண்ணுகிறது; அது அகங்காரமுள்ள ஜீவன்களுக்கெல்லாம் ராஜாவாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[29. Darts are counted as stubble: he laughs at the shaking of a spear.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Sharp stones are under him: he spreads sharp pointed things upon the mire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Sharp stones are under him: he spreads sharp pointed things upon the mire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. He makes the deep to boil like a pot: he makes the sea like a pot of ointment.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. He makes a path to shine after him; one would think the deep to be hoary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அது உன்னைப் பார்த்து அநேக விண்ணப்பஞ்செய்யுமோ? உன்னை நோக்கி இச்சக வார்த்தைகளை சொல்லுமோ?]]></a:t>
+              <a:t><![CDATA[3. Will he make many supplications unto you? will he speak soft words unto you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Upon earth there is not his like, who is made without fear.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. He beholds all high things: he is a king over all the children of pride.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. He beholds all high things: he is a king over all the children of pride.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அது உன்னோடே உடன்படிக்கைபண்ணுமோ? அதைச் சதாகாலமும் அடிமைகொள்வாயோ?]]></a:t>
+              <a:t><![CDATA[4. Will he make a covenant with you? will you take him for a servant for ever?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒரு குருவியோடே விளையாடுகிறதுபோல், நீ அதனோடே விளையாடி, அதை உன் பெண்மக்களண்டையிலே கட்டிவைப்பாயோ?]]></a:t>
+              <a:t><![CDATA[5. Will you play with him as with a bird? or will you bind him for your maidens?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கூட்டாளிகள் அதைப் பிடிக்கப் பிரயத்தனப்பட்டு, அதை வியாபாரிகளுக்குப் பங்கிடுவார்களோ?]]></a:t>
+              <a:t><![CDATA[6. Shall the companions make a banquet of him? shall they part him among the merchants?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ அதின் தோலை அநேக அம்புகளிலும், அதின் தலையை எறிவல்லையங்களிலும் எறிவாயோ?]]></a:t>
+              <a:t><![CDATA[7. Can you fill his skin with barbed irons? or his head with fish spears?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதின்மேல் உன் கையைப்போடு, யுத்தத்தை நினைத்துக்கொள்; இனி அப்படிச் செய்யத் துணியமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[8. Lay yours hand upon him, remember the battle, do no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414256" r:id="rId1"/>
+    <p:sldLayoutId id="2478701758" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5137,110 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Behold, the hope of him is in vain: shall not one be cast down even at the sight of him?]]></a:t>
+              <a:t><![CDATA[9. இதோ, அதைப் பிடிக்கலாம் என்று நம்பினவன் மோசம்போய், அதைப் பார்த்தவுடனே விழுவான் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. None is so fierce that dare stir him up: who then is able to stand before me?]]></a:t>
+              <a:t><![CDATA[10. அதை எழுப்பத்தக்க தைரியவான் இல்லாதிருக்க, எனக்கு முன்பாக நிற்பவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Who has prevented me, that I should repay him? whatsoever is under the whole heaven is mine.]]></a:t>
+              <a:t><![CDATA[11. தனக்குப் பதில் கொடுக்கப்படும்படி, முந்தி எனக்குக் கொடுத்தவன் யார்? வானத்தின் கீழுள்ளவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I will not conceal his parts, nor his power, nor his comely proportion.]]></a:t>
+              <a:t><![CDATA[எல்லாம் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Who can discover the face of his garment? or who can come to him with his double bridle?]]></a:t>
+              <a:t><![CDATA[12. அதின் அங்கங்களும், அதின் வீரியமும், அதின் உடல் இசைவின் நேர்த்தியும் இன்னதென்று நான் சொல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Who can open the doors of his face? his teeth are terrible round about.]]></a:t>
+              <a:t><![CDATA[மறைக்கமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. His scales are his pride, shut up together as with a close seal.]]></a:t>
+              <a:t><![CDATA[13. அது மூடியிருக்கிற அதின் போர்வையைக் கிளப்பக்கூடியவன் யார்? அதின் இரண்டு தாடைகளின் நடுவே கடிவாளம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. One is so near to another, that no air can come between them.]]></a:t>
+              <a:t><![CDATA[போடத்தக்கவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. They are joined one to another, they stick together, that they cannot be sundered.]]></a:t>
+              <a:t><![CDATA[14. அதின் முகத்தின் கதவைத் திறக்கக்கூடியவன் யார்? சுற்றிலுமிருக்கிற அதின் பற்கள் பயங்கரமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. By his exhaling a light does shine, and his eyes are like the eyelids of the morning.]]></a:t>
+              <a:t><![CDATA[15. முத்திரைப் பதிப்புப் போல அழுத்தங்கொண்டு அடர்த்தியாயிருக்கிற அதின் பரிசைகளின் அரணிப்பு மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Can you draw out leviathan with an hook? or his tongue with a cord which you let down?]]></a:t>
+              <a:t><![CDATA[1. லிவியாதானை தூண்டிலினால் பிடிக்கக்கூடுமோ? அதின் நாக்கை நீ விடுகிற கயிற்றிலே பிடிக்கக்கூடுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Out of his mouth go burning lamps, and sparks of fire leap out.]]></a:t>
+              <a:t><![CDATA[சிறப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Out of his nostrils goes smoke, as out of a seething pot or caldron.]]></a:t>
+              <a:t><![CDATA[16. அவைகள் நடுவே காற்றும் புகமாட்டாத நெருக்கமாய் அவைகள் ஒன்றோடொன்று இணைக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. His breath kindles coals, and a flame goes out of his mouth.]]></a:t>
+              <a:t><![CDATA[17. அவைகள் ஒன்றோடொன்று ஒட்டிக்கொண்டு இணைபிரியாமல் பிடித்துக்கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. In his neck remains strength, and sorrow is turned into joy before him.]]></a:t>
+              <a:t><![CDATA[18. அது தும்முகையில் ஒளிவீசும், அதின் கண்கள் அருணோதயத்தின் புருவங்களைப்போல் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The flakes of his flesh are joined together: they are firm in themselves; they cannot be moved.]]></a:t>
+              <a:t><![CDATA[19. அதின் வாயிலிருந்து எரிகிற பந்தங்கள் புறப்பட்டு, அக்கினிப்பொறிகள் பறக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. His heart is as firm as a stone; yea, as hard as a piece of the nether millstone.]]></a:t>
+              <a:t><![CDATA[20. கொதிக்கிற சட்டியிலும் கொப்பரையிலும் இருந்து புறப்படுகிறதுபோல, அதின் நாசிகளிலிருந்து புகை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. When he raises up himself, the mighty are afraid: by reason of breakings they purify themselves.]]></a:t>
+              <a:t><![CDATA[புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. The sword of him that lays at him cannot hold: the spear, the dart, nor the armour of jacket.]]></a:t>
+              <a:t><![CDATA[21. அதின் சுவாசம் கரிகளைக் கொளுத்தும், அதின் வாயிலிருந்து ஜுவாலை புறப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. He esteems iron as straw, and brass as rotten wood.]]></a:t>
+              <a:t><![CDATA[22. அதின் கழுத்திலே பெலன் குடிகொண்டிருக்கும்; பயங்கரம் அதற்குமுன் கூத்தாடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The arrow cannot make him flee: sling stones are turned with him into stubble.]]></a:t>
+              <a:t><![CDATA[23. அதின் உடற்கூறுகள், அசையாத கெட்டியாய் ஒன்றோடொன்று ஒட்டிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Can you put an hook into his nose? or bore his jaw through with a thorn?]]></a:t>
+              <a:t><![CDATA[2. அதின் மூக்கை நார்க்கயிறுபோட்டுக் கட்டக்கூடுமோ? குறட்டினால் அதின் தாடையை உருவக் குத்தக்கூடுமோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Darts are counted as stubble: he laughs at the shaking of a spear.]]></a:t>
+              <a:t><![CDATA[24. அதின் நெஞ்சு கல்லைப்போலவும், எந்திரத்தின் அடிக்கல்லைப்போலவும் கெட்டியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Sharp stones are under him: he spreads sharp pointed things upon the mire.]]></a:t>
+              <a:t><![CDATA[25. அது எழும்பும்போது பலசாலிகள் அஞ்சி பயத்தினால் மயங்கித் திகைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. He makes the deep to boil like a pot: he makes the sea like a pot of ointment.]]></a:t>
+              <a:t><![CDATA[26. அதைத் தாக்குகிறவனுடைய பட்டயம், ஈட்டி, வல்லையம், கவசமொன்றும் அதற்குமுன் நிற்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. He makes a path to shine after him; one would think the deep to be hoary.]]></a:t>
+              <a:t><![CDATA[27. அது இரும்பை வைக்கோலாகவும், வெண்கலத்தை உளுத்த மரமாகவும் எண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Upon earth there is not his like, who is made without fear.]]></a:t>
+              <a:t><![CDATA[28. அம்பு அதைத் துரத்தாது; கவண்கற்கள் அதற்குத் துரும்பாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8949,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. He beholds all high things: he is a king over all the children of pride.]]></a:t>
+              <a:t><![CDATA[29. அது பெருந்தடிகளைத் தாளடிகளாக எண்ணி, ஈட்டியின் அசைவை இகழும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அதின் கீழாகக் கூர்மையான கற்கள் கிடந்தாலும், அது சேற்றின்மேல் ஓடுகிறதுபோலக் கருக்கான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவைகளின்மேலும் ஓடும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அது ஆழத்தை உலைப்பானையைபபோல் பொங்கப்பண்ணி, கடலைத் தைலம்போல் கலக்கிவிடும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அது தனக்குப் பின்னாகப் பாதையைத் துலங்கப்பண்ணும்; ஆழமானது வெளுப்பான நாரையைப்போல் விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Will he make many supplications unto you? will he speak soft words unto you?]]></a:t>
+              <a:t><![CDATA[3. அது உன்னைப் பார்த்து அநேக விண்ணப்பஞ்செய்யுமோ? உன்னை நோக்கி இச்சக வார்த்தைகளை சொல்லுமோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. பூமியின்மேல் அதற்கு ஒப்பானது ஒன்றுமில்லை; அது நிர்ப்பயமாயிருக்க உண்டுபண்ணப்பட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அது மேட்டிமையானதையெல்லாம் அற்பமாய் எண்ணுகிறது; அது அகங்காரமுள்ள ஜீவன்களுக்கெல்லாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 41]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜாவாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Will he make a covenant with you? will you take him for a servant for ever?]]></a:t>
+              <a:t><![CDATA[4. அது உன்னோடே உடன்படிக்கைபண்ணுமோ? அதைச் சதாகாலமும் அடிமைகொள்வாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Will you play with him as with a bird? or will you bind him for your maidens?]]></a:t>
+              <a:t><![CDATA[5. ஒரு குருவியோடே விளையாடுகிறதுபோல், நீ அதனோடே விளையாடி, அதை உன் பெண்மக்களண்டையிலே கட்டிவைப்பாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Shall the companions make a banquet of him? shall they part him among the merchants?]]></a:t>
+              <a:t><![CDATA[6. கூட்டாளிகள் அதைப் பிடிக்கப் பிரயத்தனப்பட்டு, அதை வியாபாரிகளுக்குப் பங்கிடுவார்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Can you fill his skin with barbed irons? or his head with fish spears?]]></a:t>
+              <a:t><![CDATA[7. நீ அதின் தோலை அநேக அம்புகளிலும், அதின் தலையை எறிவல்லையங்களிலும் எறிவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Lay yours hand upon him, remember the battle, do no more.]]></a:t>
+              <a:t><![CDATA[8. அதின்மேல் உன் கையைப்போடு, யுத்தத்தை நினைத்துக்கொள்; இனி அப்படிச் செய்யத் துணியமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 41]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>