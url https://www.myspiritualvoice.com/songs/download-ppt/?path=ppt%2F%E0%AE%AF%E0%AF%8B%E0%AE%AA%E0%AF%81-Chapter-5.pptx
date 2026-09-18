--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -406,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அக்கினிப்பொறிகள் மேலே பறக்கிறதுபோல, மனுஷன் வருத்தம் அநுபவிக்கப் பிறந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. Yet man is born unto trouble, as the sparks fly upward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் நான் தேவனை நாடி, என் நியாயத்தை தேவனிடத்தில் ஒப்புவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. I would seek unto God, and unto God would I commit my cause:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆராய்ந்து முடியாத பெரிய காரியங்களையும், எண்ணிமுடியாத அதிசயங்களையும் அவர் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Which does great things and unsearchable; marvellous things without number:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தாழ்ந்தவர்களை உயரத்தில் வைத்து, துக்கிக்கிறவர்களை இரட்சித்து உயர்த்துகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Who gives rain upon the earth, and sends waters upon the fields:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் பூமியின்மேல் மழையை வருஷிக்கப்பண்ணி, வெளிநிலங்களின்மேல் தண்ணீர்களை வருவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. To set up on high those that be low; that those which mourn may be exalted to safety.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தந்திரக்காரரின் கைகள் காரியத்தை முடிய நடத்தக் கூடாதபடிக்கு, அவர்களுடைய உபாயங்களை அவர் அபத்தமாக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[12. He dissapoints the devices of the crafty, so that their hands cannot perform their enterprise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் ஞானிகளை அவர்களுடைய தந்திரத்திலே பிடிக்கிறார், திரியாவரக்காரரின் ஆலோசனை கவிழ்க்கப்படும்.]]></a:t>
+              <a:t><![CDATA[12. He dissapoints the devices of the crafty, so that their hands cannot perform their enterprise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பகற்காலத்திலே அந்தகாரத்துக்குள்ளாகி, மத்தியானவேளையிலே இரவில் தடவுகிறதுபோல தடவித் திரிகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. He takes the wise in their own craftiness: and the counsel of the perverse is carried headlong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எளியவனை அவர்கள் வாயிலிருக்கிற பட்டயத்துக்கும், பெலவானின் கைக்கும் விலக்கி இரட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. They meet with darkness in the day time, and grope in the noonday as in the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதினால் தரித்திரனுக்கு நம்பிக்கை உண்டு; தீமையானது தன் வாயை மூடும்.]]></a:t>
+              <a:t><![CDATA[14. They meet with darkness in the day time, and grope in the noonday as in the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்போது கூப்பிடும், உமக்கு உத்தரவு கொடுப்பார் உண்டோ பார்ப்போம்? பரிசுத்தவான்களில் யாரை நோக்கிப் பார்ப்பீர்.]]></a:t>
+              <a:t><![CDATA[1. Call now, if there be any that will answer you; and to which of the saints will you turn?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, தேவன் தண்டிக்கிற மனுஷன் பாக்கியவான், ஆகையால் சர்வவல்லவருடைய சிட்சையை அற்பமாக எண்ணாதிரும்.]]></a:t>
+              <a:t><![CDATA[15. But he saves the poor from the sword, from their mouth, and from the hand of the mighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, தேவன் தண்டிக்கிற மனுஷன் பாக்கியவான், ஆகையால் சர்வவல்லவருடைய சிட்சையை அற்பமாக எண்ணாதிரும்.]]></a:t>
+              <a:t><![CDATA[16. So the poor has hope, and iniquity stops her mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர் காயப்படுத்திக் காயங்கட்டுகிறார்; அவர் அடிக்கிறார், அவருடைய கை ஆற்றுகிறது.]]></a:t>
+              <a:t><![CDATA[17. Behold, happy is the man whom God corrects: therefore despise not you the chastening of the Almighty:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆறு இக்கட்டுகளுக்கு உம்மை நீங்கலாக்குவார்; ஏழாவதிலும் பொல்லாப்பு உம்மைத் தொடாது.]]></a:t>
+              <a:t><![CDATA[18. For he makes sore, and binds up: he wounds, and his hands make whole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பஞ்சகாலத்திலே அவர் உம்மை மரணத்துக்கும், யுத்தத்திலே பட்டயத்தின் வெட்டுக்கும் விலக்கி மீட்பார்.]]></a:t>
+              <a:t><![CDATA[19. He shall deliver you in six troubles: yea, in seven there shall no evil touch you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாவின் சவுக்குக்கும் மறைக்கப்படுவீர்; பாழாக்குதல் வரும்போதும் பயப்படாமலிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[20. In famine he shall redeem you from death: and in war from the power of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாவின் சவுக்குக்கும் மறைக்கப்படுவீர்; பாழாக்குதல் வரும்போதும் பயப்படாமலிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[21. You shall be hid from the scourge of the tongue: neither shall you be afraid of destruction when it comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாழாக்குதலையும் பஞ்சத்தையும் பார்த்து நகைப்பீர்; காட்டுமிருகங்களுக்கும் பயப்படாமலிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[22. At destruction and famine you shall laugh: neither shall you be afraid of the beasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பாழாக்குதலையும் பஞ்சத்தையும் பார்த்து நகைப்பீர்; காட்டுமிருகங்களுக்கும் பயப்படாமலிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[23. For you shall be in league with the stones of the field: and the beasts of the field shall be at peace with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெளியின் கல்லுகளோடும் உமக்கு உடன்படிக்கையிருக்கும்; வெளியின் மிருகங்களும் உம்மோடே சமாதானமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. For you shall be in league with the stones of the field: and the beasts of the field shall be at peace with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கோபம் நிர்மூடனைக் கொல்லும்; பொறாமை புத்தியில்லாதவனை அதம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[1. Call now, if there be any that will answer you; and to which of the saints will you turn?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வெளியின் கல்லுகளோடும் உமக்கு உடன்படிக்கையிருக்கும்; வெளியின் மிருகங்களும் உம்மோடே சமாதானமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. And you shall know that your tabernacle shall be in peace; and you shall visit your habitation, and shall not sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய கூடாரம் சமாதானத்தோடிருக்கக் காண்பீர்; உம்முடைய வாசஸ்தலத்தை விசாரிக்குபோது குறைவைக் காணமாட்டீர்.]]></a:t>
+              <a:t><![CDATA[24. And you shall know that your tabernacle shall be in peace; and you shall visit your habitation, and shall not sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய கூடாரம் சமாதானத்தோடிருக்கக் காண்பீர்; உம்முடைய வாசஸ்தலத்தை விசாரிக்குபோது குறைவைக் காணமாட்டீர்.]]></a:t>
+              <a:t><![CDATA[25. You shall know also that your seed shall be great, and yours offspring as the grass of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உம்முடைய சந்தானம் பெருகி, உம்முடைய சந்ததியார் பூமியின் பூண்டுகளைப்போல இருப்பார்கள் என்பதை அறிந்துகொள்வீர்.]]></a:t>
+              <a:t><![CDATA[25. You shall know also that your seed shall be great, and yours offspring as the grass of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உம்முடைய சந்தானம் பெருகி, உம்முடைய சந்ததியார் பூமியின் பூண்டுகளைப்போல இருப்பார்கள் என்பதை அறிந்துகொள்வீர்.]]></a:t>
+              <a:t><![CDATA[26. You shall come to your grave in a full age, like a shock of corn comes in in his season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தானியம் ஏற்றகாலத்திலே அம்பராத்தில் சேருகிறதுபோல, முதிர்வயதிலே கல்லறையில் சேருவீர்.]]></a:t>
+              <a:t><![CDATA[27. Lo this, we have searched it, so it is; hear it, and know you it for your good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதோ, நாங்கள் ஆராய்ந்து அறிந்தது இதுதான்; காரியம் இப்படி இருக்கிறது; இதை நீர் கேட்டு உமக்கு நன்மையுண்டாக அறிந்துகொள்ளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Lo this, we have searched it, so it is; hear it, and know you it for your good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நிர்மூடன் ஒருவன் வேரூன்றுகிறதை நான் கண்டு உடனே அவன் வாசஸ்தலத்தைச் சபித்தேன்.]]></a:t>
+              <a:t><![CDATA[2. For wrath kills the foolish man, and envy slays the silly one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பிள்ளைகள் இரட்சிப்புக்குத் தூரமாகி, தப்புவிப்பாரில்லாமல், வாசலிலே நொறுக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. I have seen the foolish taking root: but suddenly I cursed his habitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பிள்ளைகள் இரட்சிப்புக்குத் தூரமாகி, தப்புவிப்பாரில்லாமல், வாசலிலே நொறுக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. His children are far from safety, and they are crushed in the gate, neither is there any to deliver them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பசித்தவன் அவன் விளைச்சலை முட்செடிகளுக்குள்ளுமிருந்து பறித்துத் தின்றான்; பறிகாரன் அவன் ஆஸ்தியை விழுங்கினான்.]]></a:t>
+              <a:t><![CDATA[5. Whose harvest the hungry eats up, and takes it even out of the thorns, and the robber swallows up their substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பசித்தவன் அவன் விளைச்சலை முட்செடிகளுக்குள்ளுமிருந்து பறித்துத் தின்றான்; பறிகாரன் அவன் ஆஸ்தியை விழுங்கினான்.]]></a:t>
+              <a:t><![CDATA[5. Whose harvest the hungry eats up, and takes it even out of the thorns, and the robber swallows up their substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தீங்கு புழுதியிலிருந்து உண்டாகிறதுமில்லை, வருத்தம் மண்ணிலிருந்து முளைக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[6. Although affliction comes not out of the dust, neither does trouble spring out of the ground;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414276" r:id="rId1"/>
+    <p:sldLayoutId id="2478705665" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4659,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Yet man is born unto trouble, as the sparks fly upward.]]></a:t>
+              <a:t><![CDATA[7. அக்கினிப்பொறிகள் மேலே பறக்கிறதுபோல, மனுஷன் வருத்தம் அநுபவிக்கப் பிறந்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I would seek unto God, and unto God would I commit my cause:]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் நான் தேவனை நாடி, என் நியாயத்தை தேவனிடத்தில் ஒப்புவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Which does great things and unsearchable; marvellous things without number:]]></a:t>
+              <a:t><![CDATA[9. ஆராய்ந்து முடியாத பெரிய காரியங்களையும், எண்ணிமுடியாத அதிசயங்களையும் அவர் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Who gives rain upon the earth, and sends waters upon the fields:]]></a:t>
+              <a:t><![CDATA[10. தாழ்ந்தவர்களை உயரத்தில் வைத்து, துக்கிக்கிறவர்களை இரட்சித்து உயர்த்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. To set up on high those that be low; that those which mourn may be exalted to safety.]]></a:t>
+              <a:t><![CDATA[11. அவர் பூமியின்மேல் மழையை வருஷிக்கப்பண்ணி, வெளிநிலங்களின்மேல் தண்ணீர்களை வருவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. He dissapoints the devices of the crafty, so that their hands cannot perform their enterprise.]]></a:t>
+              <a:t><![CDATA[12. தந்திரக்காரரின் கைகள் காரியத்தை முடிய நடத்தக் கூடாதபடிக்கு, அவர்களுடைய உபாயங்களை அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He takes the wise in their own craftiness: and the counsel of the perverse is carried headlong.]]></a:t>
+              <a:t><![CDATA[அபத்தமாக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They meet with darkness in the day time, and grope in the noonday as in the night.]]></a:t>
+              <a:t><![CDATA[13. அவர் ஞானிகளை அவர்களுடைய தந்திரத்திலே பிடிக்கிறார், திரியாவரக்காரரின் ஆலோசனை கவிழ்க்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But he saves the poor from the sword, from their mouth, and from the hand of the mighty.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பகற்காலத்திலே அந்தகாரத்துக்குள்ளாகி, மத்தியானவேளையிலே இரவில் தடவுகிறதுபோல தடவித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So the poor has hope, and iniquity stops her mouth.]]></a:t>
+              <a:t><![CDATA[திரிகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Call now, if there be any that will answer you; and to which of the saints will you turn?]]></a:t>
+              <a:t><![CDATA[1. இப்போது கூப்பிடும், உமக்கு உத்தரவு கொடுப்பார் உண்டோ பார்ப்போம்? பரிசுத்தவான்களில் யாரை நோக்கிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Behold, happy is the man whom God corrects: therefore despise not you the chastening of the]]></a:t>
+              <a:t><![CDATA[15. எளியவனை அவர்கள் வாயிலிருக்கிற பட்டயத்துக்கும், பெலவானின் கைக்கும் விலக்கி இரட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Almighty:]]></a:t>
+              <a:t><![CDATA[16. அதினால் தரித்திரனுக்கு நம்பிக்கை உண்டு; தீமையானது தன் வாயை மூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For he makes sore, and binds up: he wounds, and his hands make whole.]]></a:t>
+              <a:t><![CDATA[17. இதோ, தேவன் தண்டிக்கிற மனுஷன் பாக்கியவான், ஆகையால் சர்வவல்லவருடைய சிட்சையை அற்பமாக எண்ணாதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He shall deliver you in six troubles: yea, in seven there shall no evil touch you.]]></a:t>
+              <a:t><![CDATA[18. அவர் காயப்படுத்திக் காயங்கட்டுகிறார்; அவர் அடிக்கிறார், அவருடைய கை ஆற்றுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. In famine he shall redeem you from death: and in war from the power of the sword.]]></a:t>
+              <a:t><![CDATA[19. ஆறு இக்கட்டுகளுக்கு உம்மை நீங்கலாக்குவார்; ஏழாவதிலும் பொல்லாப்பு உம்மைத் தொடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. You shall be hid from the scourge of the tongue: neither shall you be afraid of destruction when]]></a:t>
+              <a:t><![CDATA[20. பஞ்சகாலத்திலே அவர் உம்மை மரணத்துக்கும், யுத்தத்திலே பட்டயத்தின் வெட்டுக்கும் விலக்கி மீட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it comes.]]></a:t>
+              <a:t><![CDATA[21. நாவின் சவுக்குக்கும் மறைக்கப்படுவீர்; பாழாக்குதல் வரும்போதும் பயப்படாமலிருப்பீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. At destruction and famine you shall laugh: neither shall you be afraid of the beasts of the]]></a:t>
+              <a:t><![CDATA[22. பாழாக்குதலையும் பஞ்சத்தையும் பார்த்து நகைப்பீர்; காட்டுமிருகங்களுக்கும் பயப்படாமலிருப்பீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth.]]></a:t>
+              <a:t><![CDATA[23. வெளியின் கல்லுகளோடும் உமக்கு உடன்படிக்கையிருக்கும்; வெளியின் மிருகங்களும் உம்மோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For you shall be in league with the stones of the field: and the beasts of the field shall be at]]></a:t>
+              <a:t><![CDATA[சமாதானமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For wrath kills the foolish man, and envy slays the silly one.]]></a:t>
+              <a:t><![CDATA[பார்ப்பீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace with you.]]></a:t>
+              <a:t><![CDATA[24. உம்முடைய கூடாரம் சமாதானத்தோடிருக்கக் காண்பீர்; உம்முடைய வாசஸ்தலத்தை விசாரிக்குபோது குறைவைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And you shall know that your tabernacle shall be in peace; and you shall visit your habitation,]]></a:t>
+              <a:t><![CDATA[காணமாட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and shall not sin.]]></a:t>
+              <a:t><![CDATA[25. உம்முடைய சந்தானம் பெருகி, உம்முடைய சந்ததியார் பூமியின் பூண்டுகளைப்போல இருப்பார்கள் என்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. You shall know also that your seed shall be great, and yours offspring as the grass of the]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth.]]></a:t>
+              <a:t><![CDATA[26. தானியம் ஏற்றகாலத்திலே அம்பராத்தில் சேருகிறதுபோல, முதிர்வயதிலே கல்லறையில் சேருவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. You shall come to your grave in a full age, like a shock of corn comes in in his season.]]></a:t>
+              <a:t><![CDATA[27. இதோ, நாங்கள் ஆராய்ந்து அறிந்தது இதுதான்; காரியம் இப்படி இருக்கிறது; இதை நீர் கேட்டு உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Lo this, we have searched it, so it is; hear it, and know you it for your good.]]></a:t>
+              <a:t><![CDATA[நன்மையுண்டாக அறிந்துகொள்ளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I have seen the foolish taking root: but suddenly I cursed his habitation.]]></a:t>
+              <a:t><![CDATA[2. கோபம் நிர்மூடனைக் கொல்லும்; பொறாமை புத்தியில்லாதவனை அதம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. His children are far from safety, and they are crushed in the gate, neither is there any to]]></a:t>
+              <a:t><![CDATA[3. நிர்மூடன் ஒருவன் வேரூன்றுகிறதை நான் கண்டு உடனே அவன் வாசஸ்தலத்தைச் சபித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deliver them.]]></a:t>
+              <a:t><![CDATA[4. அவன் பிள்ளைகள் இரட்சிப்புக்குத் தூரமாகி, தப்புவிப்பாரில்லாமல், வாசலிலே நொறுக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Whose harvest the hungry eats up, and takes it even out of the thorns, and the robber swallows up]]></a:t>
+              <a:t><![CDATA[5. பசித்தவன் அவன் விளைச்சலை முட்செடிகளுக்குள்ளுமிருந்து பறித்துத் தின்றான்; பறிகாரன் அவன் ஆஸ்தியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their substance.]]></a:t>
+              <a:t><![CDATA[விழுங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Although affliction comes not out of the dust, neither does trouble spring out of the ground;]]></a:t>
+              <a:t><![CDATA[6. தீங்கு புழுதியிலிருந்து உண்டாகிறதுமில்லை, வருத்தம் மண்ணிலிருந்து முளைக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>