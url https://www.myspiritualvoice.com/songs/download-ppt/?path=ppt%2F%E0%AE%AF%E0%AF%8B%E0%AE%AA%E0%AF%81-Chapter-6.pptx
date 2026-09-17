--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -61,50 +61,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +136,58 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +320,61 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆ, என் மன்றாட்டு எனக்கு அருளப்பட்டு, நான் வாஞ்சிப்பதை தேவன் எனக்குத் தந்து,]]></a:t>
+              <a:t><![CDATA[8. Oh that I might have my request; and that God would grant me the thing that I long for!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் என்னை நொறுக்கச் சித்தமாய், தம்முடைய கையை நீட்டி என்னைத் துண்டித்துப்போட்டால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. Even that it would please God to destroy me; that he would let loose his hand, and cut me off!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுதாவது எனக்கு ஆறுதல் இருக்குமே; அப்பொழுது என்னைத் தப்பவிடாத நோவிலே மரத்திருப்பேன்; பரிசுத்தருடைய வார்த்தைகளை நான் மறைத்து வைக்கவில்லை, அவர் என்னைத் தப்பவிடாராக.]]></a:t>
+              <a:t><![CDATA[9. Even that it would please God to destroy me; that he would let loose his hand, and cut me off!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுதாவது எனக்கு ஆறுதல் இருக்குமே; அப்பொழுது என்னைத் தப்பவிடாத நோவிலே மரத்திருப்பேன்; பரிசுத்தருடைய வார்த்தைகளை நான் மறைத்து வைக்கவில்லை, அவர் என்னைத் தப்பவிடாராக.]]></a:t>
+              <a:t><![CDATA[10. Then should I yet have comfort; yea, I would harden myself in sorrow: let him not spare; for I have not concealed the words of the Holy One.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் காத்துக்கொண்டிருக்க என் பெலன் எம்மாத்திரம்? என் ஜீவனை நீடித்திருக்கப்பண்ண என் முடிவு எப்படிப் பட்டது?]]></a:t>
+              <a:t><![CDATA[10. Then should I yet have comfort; yea, I would harden myself in sorrow: let him not spare; for I have not concealed the words of the Holy One.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் பெலன் கற்களின் பெலனோ? என் மாம்சம் வெண்கலமோ?]]></a:t>
+              <a:t><![CDATA[11. What is my strength, that I should hope? and what is mine end, that I should prolong my life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எனக்கு உதவியானது ஒன்றும் இல்லையல்லவோ? சகாயம் என்னைவிட்டு நீங்கிற்றே.]]></a:t>
+              <a:t><![CDATA[11. What is my strength, that I should hope? and what is mine end, that I should prolong my life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உபாதிக்கப்படுகிறவனுக்கு அவனுடைய சிநேகிதனால் தயை கிடைக்கவேண்டும், அவனோ சர்வவல்லவருக்குப் பயப்படாதேபோகிறான்.]]></a:t>
+              <a:t><![CDATA[12. Is my strength the strength of stones? or is my flesh of brass?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உபாதிக்கப்படுகிறவனுக்கு அவனுடைய சிநேகிதனால் தயை கிடைக்கவேண்டும், அவனோ சர்வவல்லவருக்குப் பயப்படாதேபோகிறான்.]]></a:t>
+              <a:t><![CDATA[13. Is not my help in me? and is wisdom driven quite from me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் சகோதரர் காட்டாறுபோல மோசம்பண்ணுகிறார்கள்; ஆறுகளின் வெள்ளத்தைப்போலக் கடந்துபோகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. To him that is afflicted pity should be showed from his friend; but he forsakes the fear of the Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோபு பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[1. But Job answered and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவைகள் குளிர்காலப் பனிக்கட்டியினாலும், அதில் விழுந்திருக்கிற உறைந்த மழையிலும் கலங்கலாகி,]]></a:t>
+              <a:t><![CDATA[14. To him that is afflicted pity should be showed from his friend; but he forsakes the fear of the Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உஷ்ணங் கண்டவுடனே உருகி வற்றி, அனல் பட்டவுடனே தங்கள் ஸ்தலத்தில் உருவழிந்துபோகின்றன.]]></a:t>
+              <a:t><![CDATA[15. My brethren have dealt deceitfully as a brook, and as the stream of brooks they pass away;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளுடைய வழிகளின் போக்குகள் இங்குமங்கும் பிரியும்; அவைகள் விருதாவிலே பரவி ஒன்றும் இல்லாமற்போகும்.]]></a:t>
+              <a:t><![CDATA[16. Which are blackish by reason of the ice, and wherein the snow is hid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேமாவின் பயணக்காரர் தேடி, சேபாவின் பயணக்கூட்டங்கள் அவைகள்மேல் நம்பிக்கை வைத்து,]]></a:t>
+              <a:t><![CDATA[17. What time they wax warm, they vanish: when it is hot, they are consumed out of their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாங்கள் இப்படி நம்பினதினாலே வெட்கப்படுகிறார்கள்; அவ்விடமட்டும் வந்து கலங்கிப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. The paths of their way are turned aside; they go to nothing, and perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்படியே நீங்களும் இப்பொழுது ஒன்றுக்கும் உதவாமற்போனீர்கள்; என் ஆபத்தைக் கண்டு பயப்படுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[18. The paths of their way are turned aside; they go to nothing, and perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எனக்கு ஏதாகிலும் கொண்டுவாருங்கள் என்றும், உங்கள் ஆஸ்தியில் எனக்கு யாதொரு வெகுமானம் கொடுங்கள் என்றும்;]]></a:t>
+              <a:t><![CDATA[19. The troops of Tema looked, the companies of Sheba waited for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அல்லது சத்துருவின் கைக்கு என்னைத் தப்புவியுங்கள், வல்லடிகாரரின் கைக்கு என்னை நீங்கலாக்கி மீட்டுவிடுங்கள் என்றும் நான் சொன்னதுண்டோ?]]></a:t>
+              <a:t><![CDATA[20. They were confounded because they had hoped; they came thither, and were ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எனக்கு உபதேசம் பண்ணுங்கள், நான் மவுனமாயிருப்பேனே; நான் எதிலே தவறினேனோ அதை எனக்குத் தெரியப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[21. For now all of you are nothing; all of you see my casting down, and are afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. செம்மையான வார்த்தைகளில் எவ்வளவு வல்லமை உண்டு? உங்கள் கடிந்து கொள்ளுதலினால் காரியமென்ன?]]></a:t>
+              <a:t><![CDATA[22. Did I say, Bring unto me? or, Give a reward for me of your substance?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் சஞ்சலம் நிறுக்கப்பட்டு, என் நிர்ப்பந்தம் எல்லாம் தராசிலே வைக்கப்பட்டால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Oh that my grief were thoroughly weighed, and my calamity laid in the balances together!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கடிந்துகொள்ள நீங்கள் வார்த்தைகளை யோசித்து, நம்பிக்கையற்றவனுடைய வார்த்தைகளைக் காற்றிலே விட்டுவிடுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. Did I say, Bring unto me? or, Give a reward for me of your substance?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கடிந்துகொள்ள நீங்கள் வார்த்தைகளை யோசித்து, நம்பிக்கையற்றவனுடைய வார்த்தைகளைக் காற்றிலே விட்டுவிடுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Or, Deliver me from the enemy's hand? or, Redeem me from the hand of the mighty?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்படிச் செய்து திக்கற்றவன்மேலே நீங்கள் விழுந்து, உங்கள் சிநேகிதனுக்குப் படுகுழியை வெட்டுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Or, Deliver me from the enemy's hand? or, Redeem me from the hand of the mighty?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்போதும் உங்களுக்குச் சித்தமானால் என்னை நோக்கிப் பாருங்கள்; அப்பொழுது நான் பொய் சொல்லுகிறேனோ என்று உங்களுக்குப் பிரத்தியட்சமாய் விளங்கும்.]]></a:t>
+              <a:t><![CDATA[24. Teach me, and I will hold my tongue: and cause me to understand wherein I have erred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் திரும்புங்கள், அக்கிரமம் காணப்படாதிருக்கும்; திரும்புங்கள் என் நீதி அதிலே விளங்கும்.]]></a:t>
+              <a:t><![CDATA[24. Teach me, and I will hold my tongue: and cause me to understand wherein I have erred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3377,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் நாவிலே அக்கிரமம் உண்டோ? என் வாய் ஆகாதவைகளைப் பகுத்தறியாதோ?]]></a:t>
+              <a:t><![CDATA[25. How forcible are right words! but what does your arguing reprove?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Do all of you imagine to reprove words, and the speeches of one that is desperate, which are as wind?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Do all of you imagine to reprove words, and the speeches of one that is desperate, which are as wind?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Yea, all of you overwhelm the fatherless, and all of you dig a pit for your friend.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Yea, all of you overwhelm the fatherless, and all of you dig a pit for your friend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3922,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அது கடற்கரை மணலைப் பார்க்கிலும் பாரமாயிருக்கும்; ஆகையால் என் துக்கம் சொல்லிமுடியாது.]]></a:t>
+              <a:t><![CDATA[3. For now it would be heavier than the sand of the sea: therefore my words are swallowed up.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Now therefore be content, look upon me; for it is evident unto you if I lie.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Now therefore be content, look upon me; for it is evident unto you if I lie.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Return, I pray you, let it not be iniquity; yea, return again, my righteousness is in it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Is there iniquity in my tongue? cannot my taste discern perverse things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சர்வவல்லவரின் அம்புகள் எனக்குள் தைத்திருக்கிறது; அவைகளின் விஷம் என் உயிரைக் குடிக்கிறது; தேவனால் உண்டாகும் பயங்கரங்கள் எனக்கு முன்பாக அணியணியாய் நிற்கிறது.]]></a:t>
+              <a:t><![CDATA[4. For the arrows of the Almighty are within me, the poison whereof drinks up my spirit: the terrors of God do set themselves in array against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சர்வவல்லவரின் அம்புகள் எனக்குள் தைத்திருக்கிறது; அவைகளின் விஷம் என் உயிரைக் குடிக்கிறது; தேவனால் உண்டாகும் பயங்கரங்கள் எனக்கு முன்பாக அணியணியாய் நிற்கிறது.]]></a:t>
+              <a:t><![CDATA[4. For the arrows of the Almighty are within me, the poison whereof drinks up my spirit: the terrors of God do set themselves in array against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. புல்லிருக்கிற இடத்திலே காட்டுக்கழுதை கத்துமோ? தனக்குத் தீவனமிருக்கிற இடத்திலே எருது கதறுமோ?]]></a:t>
+              <a:t><![CDATA[5. Does the wild ass bray when he has grass? or lows the ox over his fodder?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ருசியில்லாத பதார்த்தத்தை உப்பில்லாமல் சாப்பிடக்கூடுமோ? முட்டையின் வெள்ளைக்கருவில் சுவை உண்டோ?]]></a:t>
+              <a:t><![CDATA[6. Can that which is unpleasing be eaten without salt? or is there any taste in the white of an egg?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்கள் வார்த்தைகளை என் ஆத்துமா தொடமாட்டேன் என்கிறது; அவைகள் அரோசிகமான போஜனம்போல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. The things that my soul refused to touch are as my sorrowful food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473566062" r:id="rId1"/>
+    <p:sldLayoutId id="2478620614" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5250,118 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Oh that I might have my request; and that God would grant me the thing that I long for!]]></a:t>
+              <a:t><![CDATA[8. ஆ, என் மன்றாட்டு எனக்கு அருளப்பட்டு, நான் வாஞ்சிப்பதை தேவன் எனக்குத் தந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Even that it would please God to destroy me; that he would let loose his hand, and cut me off!]]></a:t>
+              <a:t><![CDATA[9. தேவன் என்னை நொறுக்கச் சித்தமாய், தம்முடைய கையை நீட்டி என்னைத் துண்டித்துப்போட்டால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then should I yet have comfort; yea, I would harden myself in sorrow: let him not spare; for I]]></a:t>
+              <a:t><![CDATA[நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have not concealed the words of the Holy One.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுதாவது எனக்கு ஆறுதல் இருக்குமே; அப்பொழுது என்னைத் தப்பவிடாத நோவிலே மரத்திருப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. What is my strength, that I should hope? and what is mine end, that I should prolong my life?]]></a:t>
+              <a:t><![CDATA[பரிசுத்தருடைய வார்த்தைகளை நான் மறைத்து வைக்கவில்லை, அவர் என்னைத் தப்பவிடாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Is my strength the strength of stones? or is my flesh of brass?]]></a:t>
+              <a:t><![CDATA[11. நான் காத்துக்கொண்டிருக்க என் பெலன் எம்மாத்திரம்? என் ஜீவனை நீடித்திருக்கப்பண்ண என் முடிவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Is not my help in me? and is wisdom driven quite from me?]]></a:t>
+              <a:t><![CDATA[எப்படிப் பட்டது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. To him that is afflicted pity should be showed from his friend; but he forsakes the fear of the]]></a:t>
+              <a:t><![CDATA[12. என் பெலன் கற்களின் பெலனோ? என் மாம்சம் வெண்கலமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Almighty.]]></a:t>
+              <a:t><![CDATA[13. எனக்கு உதவியானது ஒன்றும் இல்லையல்லவோ? சகாயம் என்னைவிட்டு நீங்கிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. My brethren have dealt deceitfully as a brook, and as the stream of brooks they pass away;]]></a:t>
+              <a:t><![CDATA[14. உபாதிக்கப்படுகிறவனுக்கு அவனுடைய சிநேகிதனால் தயை கிடைக்கவேண்டும், அவனோ சர்வவல்லவருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But Job answered and said,]]></a:t>
+              <a:t><![CDATA[1. யோபு பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Which are blackish by reason of the ice, and wherein the snow is hid:]]></a:t>
+              <a:t><![CDATA[பயப்படாதேபோகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. What time they wax warm, they vanish: when it is hot, they are consumed out of their place.]]></a:t>
+              <a:t><![CDATA[15. என் சகோதரர் காட்டாறுபோல மோசம்பண்ணுகிறார்கள்; ஆறுகளின் வெள்ளத்தைப்போலக் கடந்துபோகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The paths of their way are turned aside; they go to nothing, and perish.]]></a:t>
+              <a:t><![CDATA[16. அவைகள் குளிர்காலப் பனிக்கட்டியினாலும், அதில் விழுந்திருக்கிற உறைந்த மழையிலும் கலங்கலாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The troops of Tema looked, the companies of Sheba waited for them.]]></a:t>
+              <a:t><![CDATA[17. உஷ்ணங் கண்டவுடனே உருகி வற்றி, அனல் பட்டவுடனே தங்கள் ஸ்தலத்தில் உருவழிந்துபோகின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. They were confounded because they had hoped; they came thither, and were ashamed.]]></a:t>
+              <a:t><![CDATA[18. அவைகளுடைய வழிகளின் போக்குகள் இங்குமங்கும் பிரியும்; அவைகள் விருதாவிலே பரவி ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For now all of you are nothing; all of you see my casting down, and are afraid.]]></a:t>
+              <a:t><![CDATA[இல்லாமற்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Did I say, Bring unto me? or, Give a reward for me of your substance?]]></a:t>
+              <a:t><![CDATA[19. தேமாவின் பயணக்காரர் தேடி, சேபாவின் பயணக்கூட்டங்கள் அவைகள்மேல் நம்பிக்கை வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Or, Deliver me from the enemy's hand? or, Redeem me from the hand of the mighty?]]></a:t>
+              <a:t><![CDATA[20. தாங்கள் இப்படி நம்பினதினாலே வெட்கப்படுகிறார்கள்; அவ்விடமட்டும் வந்து கலங்கிப்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Teach me, and I will hold my tongue: and cause me to understand wherein I have erred.]]></a:t>
+              <a:t><![CDATA[21. அப்படியே நீங்களும் இப்பொழுது ஒன்றுக்கும் உதவாமற்போனீர்கள்; என் ஆபத்தைக் கண்டு பயப்படுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. How forcible are right words! but what does your arguing reprove?]]></a:t>
+              <a:t><![CDATA[22. எனக்கு ஏதாகிலும் கொண்டுவாருங்கள் என்றும், உங்கள் ஆஸ்தியில் எனக்கு யாதொரு வெகுமானம் கொடுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Oh that my grief were thoroughly weighed, and my calamity laid in the balances together!]]></a:t>
+              <a:t><![CDATA[2. என் சஞ்சலம் நிறுக்கப்பட்டு, என் நிர்ப்பந்தம் எல்லாம் தராசிலே வைக்கப்பட்டால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Do all of you imagine to reprove words, and the speeches of one that is desperate, which are as]]></a:t>
+              <a:t><![CDATA[என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wind?]]></a:t>
+              <a:t><![CDATA[23. அல்லது சத்துருவின் கைக்கு என்னைத் தப்புவியுங்கள், வல்லடிகாரரின் கைக்கு என்னை நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Yea, all of you overwhelm the fatherless, and all of you dig a pit for your friend.]]></a:t>
+              <a:t><![CDATA[மீட்டுவிடுங்கள் என்றும் நான் சொன்னதுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Now therefore be content, look upon me; for it is evident unto you if I lie.]]></a:t>
+              <a:t><![CDATA[24. எனக்கு உபதேசம் பண்ணுங்கள், நான் மவுனமாயிருப்பேனே; நான் எதிலே தவறினேனோ அதை எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Return, I pray you, let it not be iniquity; yea, return again, my righteousness is in it.]]></a:t>
+              <a:t><![CDATA[தெரியப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9070,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Is there iniquity in my tongue? cannot my taste discern perverse things?]]></a:t>
+              <a:t><![CDATA[25. செம்மையான வார்த்தைகளில் எவ்வளவு வல்லமை உண்டு? உங்கள் கடிந்து கொள்ளுதலினால் காரியமென்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. கடிந்துகொள்ள நீங்கள் வார்த்தைகளை யோசித்து, நம்பிக்கையற்றவனுடைய வார்த்தைகளைக் காற்றிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விட்டுவிடுகிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இப்படிச் செய்து திக்கற்றவன்மேலே நீங்கள் விழுந்து, உங்கள் சிநேகிதனுக்குப் படுகுழியை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெட்டுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9730,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For now it would be heavier than the sand of the sea: therefore my words are swallowed up.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அது கடற்கரை மணலைப் பார்க்கிலும் பாரமாயிருக்கும்; ஆகையால் என் துக்கம் சொல்லிமுடியாது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இப்போதும் உங்களுக்குச் சித்தமானால் என்னை நோக்கிப் பாருங்கள்; அப்பொழுது நான் பொய் சொல்லுகிறேனோ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று உங்களுக்குப் பிரத்தியட்சமாய் விளங்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நீங்கள் திரும்புங்கள், அக்கிரமம் காணப்படாதிருக்கும்; திரும்புங்கள் என் நீதி அதிலே விளங்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. என் நாவிலே அக்கிரமம் உண்டோ? என் வாய் ஆகாதவைகளைப் பகுத்தறியாதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For the arrows of the Almighty are within me, the poison whereof drinks up my spirit: the terrors]]></a:t>
+              <a:t><![CDATA[4. சர்வவல்லவரின் அம்புகள் எனக்குள் தைத்திருக்கிறது; அவைகளின் விஷம் என் உயிரைக் குடிக்கிறது; தேவனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of God do set themselves in array against me.]]></a:t>
+              <a:t><![CDATA[உண்டாகும் பயங்கரங்கள் எனக்கு முன்பாக அணியணியாய் நிற்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Does the wild ass bray when he has grass? or lows the ox over his fodder?]]></a:t>
+              <a:t><![CDATA[5. புல்லிருக்கிற இடத்திலே காட்டுக்கழுதை கத்துமோ? தனக்குத் தீவனமிருக்கிற இடத்திலே எருது கதறுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Can that which is unpleasing be eaten without salt? or is there any taste in the white of an egg?]]></a:t>
+              <a:t><![CDATA[6. ருசியில்லாத பதார்த்தத்தை உப்பில்லாமல் சாப்பிடக்கூடுமோ? முட்டையின் வெள்ளைக்கருவில் சுவை உண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The things that my soul refused to touch are as my sorrowful food.]]></a:t>
+              <a:t><![CDATA[7. உங்கள் வார்த்தைகளை என் ஆத்துமா தொடமாட்டேன் என்கிறது; அவைகள் அரோசிகமான போஜனம்போல் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>