--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -73,50 +73,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +156,59 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +347,62 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் என்னை நீதிமானாக்கிலும் என் வாயே என்னைக் குற்றவாளியாக்கும்; நான் உத்தமன் என்று சொன்னாலும், நான் மாறுபாடானவன் என்று அது சாட்சிகொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[7. Which commands the sun, and it rises not; and seals up the stars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உத்தமனென்றாலும் என் உள்ளத்தை நான் அறியேன், என் ஜீவனை அரோசிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. Which alone spreads out the heavens, and treads upon the waves of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒரு காரியம் உண்டு, அதைச் சொல்லுகிறேன்; சன்மார்க்கனையும் துன்மார்க்கனையும் அவர் அழிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Which makes Arcturus, Orion, and Pleiades, and the chambers of the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சவுக்கானது அசுப்பிலே வாதித்துக் கொல்லும்போது, அவர் குற்றமில்லாதவர்களின் சோதனையைப்பார்த்து நகைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Which makes Arcturus, Orion, and Pleiades, and the chambers of the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உலகம் துன்மார்க்கர் கையில் விடப்பட்டிருக்கிறது; அதிலிருக்கிற நியாயாதிபதிகளின் முகத்தை மூடிப்போடுகிறார்; அவர் இதைச் செய்கிறதில்லையென்றால் பின்னை யார் இதைச் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. Which does great things past finding out; yea, and wonders without number.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உலகம் துன்மார்க்கர் கையில் விடப்பட்டிருக்கிறது; அதிலிருக்கிற நியாயாதிபதிகளின் முகத்தை மூடிப்போடுகிறார்; அவர் இதைச் செய்கிறதில்லையென்றால் பின்னை யார் இதைச் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. Lo, he goes by me, and I see him not: he passes on also, but I perceive him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் நாட்கள் அஞ்சற்காரர் ஓட்டத்திலும் தீவிரமாயிருக்கிறது; அவைகள் நன்மையைக் காணாமல் பறந்துபோம்.]]></a:t>
+              <a:t><![CDATA[12. Behold, he takes away, who can hinder him? who will say unto him, What do you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவைகள் வேகமாய் ஓடுகிற கப்பல்களைப்போலவும், இரையின்மேல் பாய்கிற கழுகைப்போலவும் கடந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[12. Behold, he takes away, who can hinder him? who will say unto him, What do you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் அங்கலாய்ப்பை நான் மறந்து, என் முகத்தின் துக்கத்தை மாற்றி, திடன்கொள்வேன் என்று சொன்னால்,]]></a:t>
+              <a:t><![CDATA[13. If God will not withdraw his anger, the proud helpers do stoop under him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் வருத்தங்களைப்பற்றி பயமற்றவனாயிருக்கிறேன்; என்னைக் குற்றமில்லாதவனாக எண்ணமாட்டீர் என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[13. If God will not withdraw his anger, the proud helpers do stoop under him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் நீதிமானாயிருந்தாலும் அவரோடே வழக்காடாமல், என் நியாயாதிபதியினிடத்தில் இரக்கத்துக்குக் கெஞ்சுவேன்.]]></a:t>
+              <a:t><![CDATA[1. Then Job answered and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் பொல்லாதவனாயிருந்தால் விருதாவாய்ப் போராடவேண்டியது என்ன?]]></a:t>
+              <a:t><![CDATA[14. How much less shall I answer him, and choose out my words to reason with him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் உறைந்த மழையைத் தண்ணீரில் முழுகி, என் கைகளைச் சவுக்காரத்தினால் சுத்தம்பண்ணினாலும்,]]></a:t>
+              <a:t><![CDATA[14. How much less shall I answer him, and choose out my words to reason with him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நீர் என்னைச் சேற்றுப்பள்ளத்திலே அமிழ்த்துவீர். அப்பொழுது என் வஸ்திரமே என்னை அருவருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. Whom, though I were righteous, yet would I not answer, but I would make supplication to my judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் அவருக்குப் பிரதியுத்தரம் சொல்லுகிறதற்கும், நாங்கள் கூடி நியாயத்திற்கு வருகிறதற்கும், அவர் என்னைப்போல மனுஷன் அல்லவே.]]></a:t>
+              <a:t><![CDATA[15. Whom, though I were righteous, yet would I not answer, but I would make supplication to my judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. எங்கள் இருவர்மேலும் தன் கையை வைக்கத்தக்க மத்தியஸ்தன் எங்களுக்குள் இல்லையே.]]></a:t>
+              <a:t><![CDATA[16. If I had called, and he had answered me; yet would I not believe that he had hearkened unto my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் தமது மிலாற்றை என்னைவிட்டு அகற்றுவாராக; அவருடைய பயங்கரம் என்னைக் கலங்கப்பண்ணாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. If I had called, and he had answered me; yet would I not believe that he had hearkened unto my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது நான் அவருக்கு பயப்படாமல் பேசுவேன்; இப்பொழுதோ அப்படிச் செய்ய இடமில்லை.]]></a:t>
+              <a:t><![CDATA[17. For he breaks me with a tempest, and multiplies my wounds without cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதற்கு யோபு பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[18. He will not suffer me to take my breath, but fills me with bitterness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆம், காரியம் இப்படியிருக்கிறது என்று அறிவேன், தேவனுக்கு முன்பாக மனுஷன் நீதிமானாயிருப்பதெப்படி?]]></a:t>
+              <a:t><![CDATA[19. If I speak of strength, lo, he is strong: and if of judgment, who shall set me a time to plead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் அவனோடே வழக்காடச்சித்தமாயிருந்தால், ஆயிரத்தில் ஒன்றுக்காகிலும் அவருக்கு உத்தரவு சொல்லமாட்டானே.]]></a:t>
+              <a:t><![CDATA[19. If I speak of strength, lo, he is strong: and if of judgment, who shall set me a time to plead?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் நீதிமானாயிருந்தாலும் அவரோடே வழக்காடாமல், என் நியாயாதிபதியினிடத்தில் இரக்கத்துக்குக் கெஞ்சுவேன்.]]></a:t>
+              <a:t><![CDATA[2. I know it is so truthfully: but how should man be just with God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் இருதயத்தில் ஞானமுள்ளவர், பெலத்தில் பராக்கிரமமுள்ளவர்; அவருக்கு விரோதமாகத் தன்னைக் கடினப்படுத்தி வாழ்ந்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[20. If I justify myself, mine own mouth shall condemn me: if I say, I am perfect, it shall also prove me perverse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் இருதயத்தில் ஞானமுள்ளவர், பெலத்தில் பராக்கிரமமுள்ளவர்; அவருக்கு விரோதமாகத் தன்னைக் கடினப்படுத்தி வாழ்ந்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[20. If I justify myself, mine own mouth shall condemn me: if I say, I am perfect, it shall also prove me perverse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் பர்வதங்களைச் சடிதியாய்ப் பேர்க்கிறார்; தம்முடைய கோபத்தில் அவைகளைப் புரட்டிப்போடுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. Though I were perfect, yet would I not know my soul: I would despise my life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பூமியின் தூண்கள் அதிரத்தக்கதாய் அதை அதின் ஸ்தானத்தினின்று அசையப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[22. This is one thing, therefore I said it, He destroys the perfect and the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் சூரியனுக்குக் கட்டளையிட அது உதிக்காதிருக்கும்; அவர் நட்சத்திரங்களை மறைத்துப்போடுகிறார்.]]></a:t>
+              <a:t><![CDATA[23. If the scourge slay suddenly, he will laugh at the trial of the innocent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் ஒருவரே வானங்களை விரித்து சமுத்திர அலைகளின்மேல் நடக்கிறவர்.]]></a:t>
+              <a:t><![CDATA[23. If the scourge slay suddenly, he will laugh at the trial of the innocent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் துருவச்சக்கர நட்சத்திரங்களையும், மிருகசீரிஷத்தையும் அறுமீனையும், தட்சன மண்டலங்களையும் உண்டாக்கினவர்.]]></a:t>
+              <a:t><![CDATA[24. The earth is given into the hand of the wicked: he covers the faces of the judges thereof; if not, where, and who is he?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆராய்ந்து முடியாத பெரியகாரியங்களையும் எண்ணிமுடியாத அதிசயங்களையும் அவர் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. The earth is given into the hand of the wicked: he covers the faces of the judges thereof; if not, where, and who is he?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, அவர் என் அருகில் போகிறார், நான் அவரைக் காணேன்; அவர் கடந்துபோகிறார் நான் அவரை அறியேன்.]]></a:t>
+              <a:t><![CDATA[25. Now my days are swifter than a post: they flee away, they see no good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, அவர் பறித்துக்கொண்டுபோகிறார், அவரை மறிப்பவன் யார்? நீர் என்ன செய்கிறீர் என்று அவரைக் கேட்பவன் யார்?]]></a:t>
+              <a:t><![CDATA[26. They are passed away as the swift ships: as the eagle that hastes to the prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் கெஞ்ச, அவர் எனக்கு உத்தரவு அருளினாலும், அவர் என் விண்ணப்பத்துக்குச் செவிகொடுத்தார் என்று நம்பேன்.]]></a:t>
+              <a:t><![CDATA[3. If he will contend with him, he cannot answer him one of a thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவன் தம்முடைய கோபத்தைத் திருப்பமாட்டார்; ஒருவருக்கொருவர் துணை நிற்கிற அகங்காரிகள் அவருக்கு அடங்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. If I say, I will forget my complaint, I will leave off my heaviness, and comfort myself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4168,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியிருக்க, அவருக்கு மறுமொழி கொடுக்கவும், அவரோடே வழக்காடும் வார்த்தைகளைத் தெரிந்துகொள்ளவும் நான் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[28. I am afraid of all my sorrows, I know that you will not hold me innocent.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. I am afraid of all my sorrows, I know that you will not hold me innocent.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. If I be wicked, why then labour I in vain?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. If I wash myself with snow water, and make my hands never so clean;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Yet shall you plunge me in the ditch, and mine own clothes shall detest me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For he is not a man, as I am, that I should answer him, and we should come together in judgment.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For he is not a man, as I am, that I should answer him, and we should come together in judgment.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Neither is there any arbitrator between us, that might lay his hand upon us both.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Let him take his rod away from me, and let not his fear terrify me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் கெஞ்ச, அவர் எனக்கு உத்தரவு அருளினாலும், அவர் என் விண்ணப்பத்துக்குச் செவிகொடுத்தார் என்று நம்பேன்.]]></a:t>
+              <a:t><![CDATA[3. If he will contend with him, he cannot answer him one of a thousand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Then would I speak, and not fear him; but it is not so with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர் புசலினால் என்னை முறிக்கிறார்; முகாந்தரமில்லாமல் அநேகம் காயங்களை எனக்கு உண்டாக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[4. He is wise in heart, and mighty in strength: who has hardened himself against him, and has prospered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் மூச்சுவிட எனக்கு இடங்கொடாமல், கசப்பில் என்னை நிரப்புகிறார்.]]></a:t>
+              <a:t><![CDATA[4. He is wise in heart, and mighty in strength: who has hardened himself against him, and has prospered?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பெலத்தைப் பார்த்தால், அவரே பெலத்தவர்; நியாயத்தைப் பார்த்தால் என் பட்சத்தில் சாட்சிசொல்லுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[5. Which removes the mountains, and they know not: which overturns them in his anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் என்னை நீதிமானாக்கிலும் என் வாயே என்னைக் குற்றவாளியாக்கும்; நான் உத்தமன் என்று சொன்னாலும், நான் மாறுபாடானவன் என்று அது சாட்சிகொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[6. Which shakes the earth out of her place, and the pillars thereof tremble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516142" r:id="rId1"/>
+    <p:sldLayoutId id="2473420249" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,54 +6097,126 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5264,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prove me perverse.]]></a:t>
+              <a:t><![CDATA[7. அவர் சூரியனுக்குக் கட்டளையிட அது உதிக்காதிருக்கும்; அவர் நட்சத்திரங்களை மறைத்துப்போடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Though I were perfect, yet would I not know my soul: I would despise my life.]]></a:t>
+              <a:t><![CDATA[8. அவர் ஒருவரே வானங்களை விரித்து சமுத்திர அலைகளின்மேல் நடக்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. This is one thing, therefore I said it, He destroys the perfect and the wicked.]]></a:t>
+              <a:t><![CDATA[9. அவர் துருவச்சக்கர நட்சத்திரங்களையும், மிருகசீரிஷத்தையும் அறுமீனையும், தட்சன மண்டலங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. If the scourge slay suddenly, he will laugh at the trial of the innocent.]]></a:t>
+              <a:t><![CDATA[உண்டாக்கினவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The earth is given into the hand of the wicked: he covers the faces of the judges thereof; if]]></a:t>
+              <a:t><![CDATA[10. ஆராய்ந்து முடியாத பெரியகாரியங்களையும் எண்ணிமுடியாத அதிசயங்களையும் அவர் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not, where, and who is he?]]></a:t>
+              <a:t><![CDATA[11. இதோ, அவர் என் அருகில் போகிறார், நான் அவரைக் காணேன்; அவர் கடந்துபோகிறார் நான் அவரை அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Now my days are swifter than a post: they flee away, they see no good.]]></a:t>
+              <a:t><![CDATA[12. இதோ, அவர் பறித்துக்கொண்டுபோகிறார், அவரை மறிப்பவன் யார்? நீர் என்ன செய்கிறீர் என்று அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. They are passed away as the swift ships: as the eagle that hastes to the prey.]]></a:t>
+              <a:t><![CDATA[கேட்பவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. If I say, I will forget my complaint, I will leave off my heaviness, and comfort myself:]]></a:t>
+              <a:t><![CDATA[13. தேவன் தம்முடைய கோபத்தைத் திருப்பமாட்டார்; ஒருவருக்கொருவர் துணை நிற்கிற அகங்காரிகள் அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. I am afraid of all my sorrows, I know that you will not hold me innocent.]]></a:t>
+              <a:t><![CDATA[அடங்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Whom, though I were righteous, yet would I not answer, but I would make supplication to my]]></a:t>
+              <a:t><![CDATA[1. அதற்கு யோபு பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. If I be wicked, why then labour I in vain?]]></a:t>
+              <a:t><![CDATA[14. இப்படியிருக்க, அவருக்கு மறுமொழி கொடுக்கவும், அவரோடே வழக்காடும் வார்த்தைகளைத் தெரிந்துகொள்ளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. If I wash myself with snow water, and make my hands never so clean;]]></a:t>
+              <a:t><![CDATA[நான் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Yet shall you plunge me in the ditch, and mine own clothes shall detest me.]]></a:t>
+              <a:t><![CDATA[15. நான் நீதிமானாயிருந்தாலும் அவரோடே வழக்காடாமல், என் நியாயாதிபதியினிடத்தில் இரக்கத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. For he is not a man, as I am, that I should answer him, and we should come together in judgment.]]></a:t>
+              <a:t><![CDATA[கெஞ்சுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Neither is there any arbitrator between us, that might lay his hand upon us both.]]></a:t>
+              <a:t><![CDATA[16. நான் கெஞ்ச, அவர் எனக்கு உத்தரவு அருளினாலும், அவர் என் விண்ணப்பத்துக்குச் செவிகொடுத்தார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Let him take his rod away from me, and let not his fear terrify me:]]></a:t>
+              <a:t><![CDATA[நம்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Then would I speak, and not fear him; but it is not so with me.]]></a:t>
+              <a:t><![CDATA[17. அவர் புசலினால் என்னை முறிக்கிறார்; முகாந்தரமில்லாமல் அநேகம் காயங்களை எனக்கு உண்டாக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Job answered and said,]]></a:t>
+              <a:t><![CDATA[18. நான் மூச்சுவிட எனக்கு இடங்கொடாமல், கசப்பில் என்னை நிரப்புகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I know it is so truthfully: but how should man be just with God?]]></a:t>
+              <a:t><![CDATA[19. பெலத்தைப் பார்த்தால், அவரே பெலத்தவர்; நியாயத்தைப் பார்த்தால் என் பட்சத்தில் சாட்சிசொல்லுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. If he will contend with him, he cannot answer him one of a thousand.]]></a:t>
+              <a:t><![CDATA[யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judge.]]></a:t>
+              <a:t><![CDATA[2. ஆம், காரியம் இப்படியிருக்கிறது என்று அறிவேன், தேவனுக்கு முன்பாக மனுஷன் நீதிமானாயிருப்பதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He is wise in heart, and mighty in strength: who has hardened himself against him, and has]]></a:t>
+              <a:t><![CDATA[20. நான் என்னை நீதிமானாக்கிலும் என் வாயே என்னைக் குற்றவாளியாக்கும்; நான் உத்தமன் என்று சொன்னாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prospered?]]></a:t>
+              <a:t><![CDATA[நான் மாறுபாடானவன் என்று அது சாட்சிகொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Which removes the mountains, and they know not: which overturns them in his anger.]]></a:t>
+              <a:t><![CDATA[21. நான் உத்தமனென்றாலும் என் உள்ளத்தை நான் அறியேன், என் ஜீவனை அரோசிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Which shakes the earth out of her place, and the pillars thereof tremble.]]></a:t>
+              <a:t><![CDATA[22. ஒரு காரியம் உண்டு, அதைச் சொல்லுகிறேன்; சன்மார்க்கனையும் துன்மார்க்கனையும் அவர் அழிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Which commands the sun, and it rises not; and seals up the stars.]]></a:t>
+              <a:t><![CDATA[23. சவுக்கானது அசுப்பிலே வாதித்துக் கொல்லும்போது, அவர் குற்றமில்லாதவர்களின் சோதனையைப்பார்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Which alone spreads out the heavens, and treads upon the waves of the sea.]]></a:t>
+              <a:t><![CDATA[நகைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Which makes Arcturus, Orion, and Pleiades, and the chambers of the south.]]></a:t>
+              <a:t><![CDATA[24. உலகம் துன்மார்க்கர் கையில் விடப்பட்டிருக்கிறது; அதிலிருக்கிற நியாயாதிபதிகளின் முகத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Which does great things past finding out; yea, and wonders without number.]]></a:t>
+              <a:t><![CDATA[மூடிப்போடுகிறார்; அவர் இதைச் செய்கிறதில்லையென்றால் பின்னை யார் இதைச் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Lo, he goes by me, and I see him not: he passes on also, but I perceive him not.]]></a:t>
+              <a:t><![CDATA[25. என் நாட்கள் அஞ்சற்காரர் ஓட்டத்திலும் தீவிரமாயிருக்கிறது; அவைகள் நன்மையைக் காணாமல் பறந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Behold, he takes away, who can hinder him? who will say unto him, What do you?]]></a:t>
+              <a:t><![CDATA[26. அவைகள் வேகமாய் ஓடுகிற கப்பல்களைப்போலவும், இரையின்மேல் பாய்கிற கழுகைப்போலவும் கடந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. If I had called, and he had answered me; yet would I not believe that he had hearkened unto my]]></a:t>
+              <a:t><![CDATA[3. அவர் அவனோடே வழக்காடச்சித்தமாயிருந்தால், ஆயிரத்தில் ஒன்றுக்காகிலும் அவருக்கு உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. If God will not withdraw his anger, the proud helpers do stoop under him.]]></a:t>
+              <a:t><![CDATA[27. என் அங்கலாய்ப்பை நான் மறந்து, என் முகத்தின் துக்கத்தை மாற்றி, திடன்கொள்வேன் என்று சொன்னால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10841,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. How much less shall I answer him, and choose out my words to reason with him?]]></a:t>
+              <a:t><![CDATA[28. என் வருத்தங்களைப்பற்றி பயமற்றவனாயிருக்கிறேன்; என்னைக் குற்றமில்லாதவனாக எண்ணமாட்டீர் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் பொல்லாதவனாயிருந்தால் விருதாவாய்ப் போராடவேண்டியது என்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. நான் உறைந்த மழையைத் தண்ணீரில் முழுகி, என் கைகளைச் சவுக்காரத்தினால் சுத்தம்பண்ணினாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நீர் என்னைச் சேற்றுப்பள்ளத்திலே அமிழ்த்துவீர். அப்பொழுது என் வஸ்திரமே என்னை அருவருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. நான் அவருக்குப் பிரதியுத்தரம் சொல்லுகிறதற்கும், நாங்கள் கூடி நியாயத்திற்கு வருகிறதற்கும், அவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னைப்போல மனுஷன் அல்லவே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. எங்கள் இருவர்மேலும் தன் கையை வைக்கத்தக்க மத்தியஸ்தன் எங்களுக்குள் இல்லையே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அவர் தமது மிலாற்றை என்னைவிட்டு அகற்றுவாராக; அவருடைய பயங்கரம் என்னைக் கலங்கப்பண்ணாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[voice.]]></a:t>
+              <a:t><![CDATA[சொல்லமாட்டானே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அப்பொழுது நான் அவருக்கு பயப்படாமல் பேசுவேன்; இப்பொழுதோ அப்படிச் செய்ய இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For he breaks me with a tempest, and multiplies my wounds without cause.]]></a:t>
+              <a:t><![CDATA[4. அவர் இருதயத்தில் ஞானமுள்ளவர், பெலத்தில் பராக்கிரமமுள்ளவர்; அவருக்கு விரோதமாகத் தன்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. He will not suffer me to take my breath, but fills me with bitterness.]]></a:t>
+              <a:t><![CDATA[கடினப்படுத்தி வாழ்ந்தவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. If I speak of strength, lo, he is strong: and if of judgment, who shall set me a time to plead?]]></a:t>
+              <a:t><![CDATA[5. அவர் பர்வதங்களைச் சடிதியாய்ப் பேர்க்கிறார்; தம்முடைய கோபத்தில் அவைகளைப் புரட்டிப்போடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. If I justify myself, mine own mouth shall condemn me: if I say, I am perfect, it shall also]]></a:t>
+              <a:t><![CDATA[6. பூமியின் தூண்கள் அதிரத்தக்கதாய் அதை அதின் ஸ்தானத்தினின்று அசையப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>