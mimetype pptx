--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -157,50 +157,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -264,50 +268,52 @@
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -488,53 +494,55 @@
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -594,51 +602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவருடைய நாமத்தின்மேல் விசுவாசமுள்ளவர்களாய் அவரை ஏற்றுக்கொண்டவர்கள் எத்தனைபேர்களோ, அத்தனை பேர்களும் தேவனுடைய பிள்ளைகளாகும்படி, அவர்களுக்கு அதிகாரங்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[9. That was the true Light, which lights every man that comes into the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -703,51 +711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவருடைய நாமத்தின்மேல் விசுவாசமுள்ளவர்களாய் அவரை ஏற்றுக்கொண்டவர்கள் எத்தனைபேர்களோ, அத்தனை பேர்களும் தேவனுடைய பிள்ளைகளாகும்படி, அவர்களுக்கு அதிகாரங்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[10. He was in the world, and the world was made by him, and the world knew him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -812,51 +820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள், இரத்தத்தினாலாவது, மாம்ச சித்தத்தினாலாவது புருஷனுடைய சித்தத்தினாலாவது பிறவாமல், தேவனாலே பிறந்தவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. He came unto his own, and his own received him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -921,51 +929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள், இரத்தத்தினாலாவது, மாம்ச சித்தத்தினாலாவது புருஷனுடைய சித்தத்தினாலாவது பிறவாமல், தேவனாலே பிறந்தவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. But as many as received him, to them gave he power to become the sons of God, even to them that believe on his name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1030,51 +1038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த வார்த்தை மாம்சமாகி, கிருபையினாலும் சத்தியத்தினாலும் நிறைந்தவராய், நமக்குள்ளே வாசம்பண்ணினார்; அவருடைய மகிமையைக் கண்டோம்; அது பிதாவுக்கு ஒரே பேறானவருடைய மகிமைக்கு ஏற்ற மகிமையாகவே இருந்தது.]]></a:t>
+              <a:t><![CDATA[12. But as many as received him, to them gave he power to become the sons of God, even to them that believe on his name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1139,51 +1147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த வார்த்தை மாம்சமாகி, கிருபையினாலும் சத்தியத்தினாலும் நிறைந்தவராய், நமக்குள்ளே வாசம்பண்ணினார்; அவருடைய மகிமையைக் கண்டோம்; அது பிதாவுக்கு ஒரே பேறானவருடைய மகிமைக்கு ஏற்ற மகிமையாகவே இருந்தது.]]></a:t>
+              <a:t><![CDATA[13. Which were born, not of blood, nor of the will of the flesh, nor of the will of man, but of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1248,51 +1256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோவான் அவரைக்குறித்துச் சாட்சிகொடுத்து: எனக்குப் பின்வருகிறவர் எனக்கு முன்னிருந்தவர், ஆகையால் அவர் என்னிலும் மேன்மையுள்ளவர் என்று நான் சொல்லியிருந்தேனே, அவர் இவர்தான் என்று சத்தமிட்டுக் கூறினான்.]]></a:t>
+              <a:t><![CDATA[13. Which were born, not of blood, nor of the will of the flesh, nor of the will of man, but of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1357,51 +1365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோவான் அவரைக்குறித்துச் சாட்சிகொடுத்து: எனக்குப் பின்வருகிறவர் எனக்கு முன்னிருந்தவர், ஆகையால் அவர் என்னிலும் மேன்மையுள்ளவர் என்று நான் சொல்லியிருந்தேனே, அவர் இவர்தான் என்று சத்தமிட்டுக் கூறினான்.]]></a:t>
+              <a:t><![CDATA[14. And the Word was made flesh, and dwelt among us, (and we beheld his glory, the glory as of the only begotten of the Father,) full of grace and truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1466,51 +1474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவருடைய பரிபூரணத்தினால் நாமெல்லாரும் கிருபையின்மேல் கிருபை பெற்றோம்.]]></a:t>
+              <a:t><![CDATA[14. And the Word was made flesh, and dwelt among us, (and we beheld his glory, the glory as of the only begotten of the Father,) full of grace and truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1575,51 +1583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எப்படியெனில் நியாயப்பிரமாணம் மோசேயின் மூலமாய்க் கொடுக்கப்பட்டது, கிருபையும் சத்தியமும் இயேசுகிறிஸ்துவின் மூலமாய் உண்டாயின.]]></a:t>
+              <a:t><![CDATA[14. And the Word was made flesh, and dwelt among us, (and we beheld his glory, the glory as of the only begotten of the Father,) full of grace and truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1684,51 +1692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவனால் அனுப்பப்பட்ட ஒரு மனுஷன் இருந்தான், அவன் பேர் யோவான்.]]></a:t>
+              <a:t><![CDATA[1. In the beginning was the Word, and the Word was with God, and the Word was God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1793,51 +1801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எப்படியெனில் நியாயப்பிரமாணம் மோசேயின் மூலமாய்க் கொடுக்கப்பட்டது, கிருபையும் சத்தியமும் இயேசுகிறிஸ்துவின் மூலமாய் உண்டாயின.]]></a:t>
+              <a:t><![CDATA[15. John bare witness of him, and cried, saying, This was he of whom I spoke, He that comes after me is preferred before me: for he was before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1902,51 +1910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவனை ஒருவனும் ஒருக்காலுங் கண்டதில்லை, பிதாவின் மடியிலிருக்கிற ஒரேபேறான குமாரனே அவரை வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[15. John bare witness of him, and cried, saying, This was he of whom I spoke, He that comes after me is preferred before me: for he was before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2011,51 +2019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இயேசு அவனுக்குப் பிரதியுத்தரமாக: அத்திமரத்தின் கீழே உன்னைக் கண்டேன் என்று நான் உனக்குச் சொன்னதினாலேயா விசுவாசிக்கிறாய்; இதிலும் பெரிதானவைகளைக் காண்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. John bare witness of him, and cried, saying, This was he of whom I spoke, He that comes after me is preferred before me: for he was before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2120,51 +2128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இயேசு அவனுக்குப் பிரதியுத்தரமாக: அத்திமரத்தின் கீழே உன்னைக் கண்டேன் என்று நான் உனக்குச் சொன்னதினாலேயா விசுவாசிக்கிறாய்; இதிலும் பெரிதானவைகளைக் காண்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And of his fullness have all we received, and grace for grace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2229,51 +2237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எருசலேமிலிருந்து யூதர்கள் ஆசாரியரையும் லேவியரையும் யோவானிடத்தில் அனுப்பி: நீர் யார் என்று கேட்டபொழுது,]]></a:t>
+              <a:t><![CDATA[17. For the law was given by Moses, but grace and truth came by Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2338,51 +2346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எருசலேமிலிருந்து யூதர்கள் ஆசாரியரையும் லேவியரையும் யோவானிடத்தில் அனுப்பி: நீர் யார் என்று கேட்டபொழுது,]]></a:t>
+              <a:t><![CDATA[17. For the law was given by Moses, but grace and truth came by Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2447,51 +2455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பின்னும், அவர் அவனை நோக்கி: வானம் திறந்திருக்கிறதையும், தேவதூதர்கள் மனுஷகுமாரனிடத்திலிருந்து ஏறுகிறதையும் இறங்குகிறதையும் நீங்கள் இதுமுதல் காண்பீர்கள் என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. No man has seen God at any time, the only begotten Son, which is in the bosom of the Father, he has declared him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2556,51 +2564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பின்னும், அவர் அவனை நோக்கி: வானம் திறந்திருக்கிறதையும், தேவதூதர்கள் மனுஷகுமாரனிடத்திலிருந்து ஏறுகிறதையும் இறங்குகிறதையும் நீங்கள் இதுமுதல் காண்பீர்கள் என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. No man has seen God at any time, the only begotten Son, which is in the bosom of the Father, he has declared him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2665,51 +2673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் மறுதலியாமல் அறிக்கையிட்டதுமன்றி, நான் கிறிஸ்து அல்ல என்றும் அறிக்கையிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And this is the record of John, when the Jews sent priests and Levites from Jerusalem to ask him, Who are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2774,51 +2782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் மறுதலியாமல் அறிக்கையிட்டதுமன்றி, நான் கிறிஸ்து அல்ல என்றும் அறிக்கையிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And this is the record of John, when the Jews sent priests and Levites from Jerusalem to ask him, Who are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2883,51 +2891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன்னால் எல்லாரும் விசுவாசிக்கும்படி அந்த ஒளியைக் குறித்துச்சாட்சிகொடுக்க சாட்சியாக வந்தான்.]]></a:t>
+              <a:t><![CDATA[2. The same was in the beginning with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2992,51 +3000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதியிலே வார்த்தை இருந்தது, அந்த வார்த்தை தேவனிடத்திலிருந்தது, அந்த வார்த்தை தேவனாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And he confessed, and denied not; but confessed, I am not the Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3101,51 +3109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவர்கள்: பின்னை யார்? நீர் எலியாவா என்று கேட்டார்கள் அதற்கு: நான் அவன் அல்ல என்றான். நீர் தீர்க்கதரிசியானவரா என்று கேட்டார்கள். அதற்கும்: அல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And they asked him, What then? Are you Elijah? And he says, I am not. Are you that prophet? And he answered, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3210,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது அவர்கள்: பின்னை யார்? நீர் எலியாவா என்று கேட்டார்கள் அதற்கு: நான் அவன் அல்ல என்றான். நீர் தீர்க்கதரிசியானவரா என்று கேட்டார்கள். அதற்கும்: அல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And they asked him, What then? Are you Elijah? And he says, I am not. Are you that prophet? And he answered, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3319,51 +3327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் ஆதியிலே தேவனோடிருந்தார்.]]></a:t>
+              <a:t><![CDATA[22. Then said they unto him, Who are you? that we may give an answer to them that sent us. What says you of yourself?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3428,51 +3436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் பின்னும் அவனை நோக்கி: நீர் யார்? எங்களை அனுப்பினவர்களுக்கு நாங்கள் உத்தரவு சொல்லும்படிக்கு, உம்மைக்குறித்து என்ன சொல்லுகிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then said they unto him, Who are you? that we may give an answer to them that sent us. What says you of yourself?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3537,51 +3545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் பின்னும் அவனை நோக்கி: நீர் யார்? எங்களை அனுப்பினவர்களுக்கு நாங்கள் உத்தரவு சொல்லும்படிக்கு, உம்மைக்குறித்து என்ன சொல்லுகிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. He said, I am the voice of one crying in the wilderness, Make straight the way of the Lord, as said the prophet Isaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3646,51 +3654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சகலமும் அவர் மூலமாய் உண்டாயிற்று; உண்டானதொன்றும் அவராலேயல்லாமல் உண்டாகவில்லை.]]></a:t>
+              <a:t><![CDATA[23. He said, I am the voice of one crying in the wilderness, Make straight the way of the Lord, as said the prophet Isaiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3755,51 +3763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன் கர்த்தருக்கு வழியைச் செவ்வைபண்ணுங்கள் என்று ஏசாயா தீர்க்கதரிசி சொன்னபடியே, நான் வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தமாயிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And they which were sent were of the Pharisees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3864,51 +3872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன் கர்த்தருக்கு வழியைச் செவ்வைபண்ணுங்கள் என்று ஏசாயா தீர்க்கதரிசி சொன்னபடியே, நான் வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தமாயிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And they asked him, and said unto him, Why baptize you then, if you be not that Christ, nor Elijah, neither that prophet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3973,51 +3981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவருக்குள் ஜீவன் இருந்தது, அந்த ஜீவன் மனுஷருக்கு ஒளியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And they asked him, and said unto him, Why baptize you then, if you be not that Christ, nor Elijah, neither that prophet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4082,51 +4090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன்னால் எல்லாரும் விசுவாசிக்கும்படி அந்த ஒளியைக் குறித்துச்சாட்சிகொடுக்க சாட்சியாக வந்தான்.]]></a:t>
+              <a:t><![CDATA[3. All things were made by him; and without him was not any thing made that was made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4191,51 +4199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அனுப்பப்பட்டவர்கள் பரிசேயராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. John answered them, saying, I baptize with water: but there stands one among you, whom all of you know not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4300,51 +4308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஒளி இருளிலே பிரகாசிக்கிறது; இருளானது அதைப் பற்றிக்கொள்ளவில்லை.]]></a:t>
+              <a:t><![CDATA[26. John answered them, saying, I baptize with water: but there stands one among you, whom all of you know not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4409,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் அவனை நோக்கி: நீர் கிறிஸ்துவுமல்ல, எலியாவுமல்ல, தீர்க்கதரிசியானவருமல்லவென்றால், ஏன் ஞானஸ்நானங் கொடுக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. He it is, who coming after me is preferred before me, whose shoe's latchet I am not worthy to unloose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4518,51 +4526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் அவனை நோக்கி: நீர் கிறிஸ்துவுமல்ல, எலியாவுமல்ல, தீர்க்கதரிசியானவருமல்லவென்றால், ஏன் ஞானஸ்நானங் கொடுக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. He it is, who coming after me is preferred before me, whose shoe's latchet I am not worthy to unloose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4627,51 +4635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோவான் அவர்களுக்குப் பிரதியுத்தரமாக: நான் ஜலத்தினாலே ஞானஸ்நானங்கொடுக்கிறேன்; நீங்கள் அறியாதிருக்கிற ஒருவர் உங்கள் நடுவிலே நிற்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. These things were done in Bethabara beyond Jordan, where John was baptizing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4736,51 +4744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோவான் அவர்களுக்குப் பிரதியுத்தரமாக: நான் ஜலத்தினாலே ஞானஸ்நானங்கொடுக்கிறேன்; நீங்கள் அறியாதிருக்கிற ஒருவர் உங்கள் நடுவிலே நிற்கிறார்.]]></a:t>
+              <a:t><![CDATA[29. The next day John sees Jesus coming unto him, and says, Behold the Lamb of God, which takes away the sin of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4845,51 +4853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் எனக்குப் பின்வந்தும் என்னிலும் மேன்மையுள்ளவர்; அவருடைய பாதரட்சையின் வாரை அவிழ்ப்பதற்கும் நான் பாத்திரனல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[29. The next day John sees Jesus coming unto him, and says, Behold the Lamb of God, which takes away the sin of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4954,51 +4962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவைகள் யோர்தானுக்கு அக்கரையில் யோவான் ஞானஸ்நானங்கொடுத்த பெத்தாபராவிலே நடந்தன.]]></a:t>
+              <a:t><![CDATA[30. This is he of whom I said, After me comes a man which is preferred before me: for he was before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5063,51 +5071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மறுநாளிலே யோவான் இயேசுவைத் தன்னிடத்தில் வரக்கண்டு: இதோ, உலகத்தின் பாவத்தைச் சுமந்துதீர்க்கிற தேவ ஆட்டுக்குட்டி.]]></a:t>
+              <a:t><![CDATA[30. This is he of whom I said, After me comes a man which is preferred before me: for he was before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5172,51 +5180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மறுநாளிலே யோவான் இயேசுவைத் தன்னிடத்தில் வரக்கண்டு: இதோ, உலகத்தின் பாவத்தைச் சுமந்துதீர்க்கிற தேவ ஆட்டுக்குட்டி.]]></a:t>
+              <a:t><![CDATA[31. And I knew him not: but that he should be made manifest to Israel, therefore am I come baptizing with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5281,51 +5289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் அந்த ஒளியல்ல, அந்த ஒளியைக்குறித்துச் சாட்சிகொடுக்க வந்தவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. In him was life; and the life was the light of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5390,51 +5398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எனக்குப்பின் ஒருவர் வருகிறார், அவர் எனக்கு முன்னிருந்தபடியால் என்னிலும் மேன்மையுள்ளவரென்று நான் சொன்னேனே, அவர் இவர்தான்.]]></a:t>
+              <a:t><![CDATA[31. And I knew him not: but that he should be made manifest to Israel, therefore am I come baptizing with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5499,51 +5507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எனக்குப்பின் ஒருவர் வருகிறார், அவர் எனக்கு முன்னிருந்தபடியால் என்னிலும் மேன்மையுள்ளவரென்று நான் சொன்னேனே, அவர் இவர்தான்.]]></a:t>
+              <a:t><![CDATA[32. And John bare record, saying, I saw the Spirit descending from heaven like a dove, and it abode upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5608,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நானும் இவரை அறியாதிருந்தேன்; இவர் இஸ்ரவேலுக்கு வெளிப்படும்பொருட்டாக, நான் ஜலத்தினாலே ஞானஸ்நானங் கொடுக்க வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And John bare record, saying, I saw the Spirit descending from heaven like a dove, and it abode upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5717,51 +5725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நானும் இவரை அறியாதிருந்தேன்; இவர் இஸ்ரவேலுக்கு வெளிப்படும்பொருட்டாக, நான் ஜலத்தினாலே ஞானஸ்நானங் கொடுக்க வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. And I knew him not: but he that sent me to baptize with water, the same said unto me, Upon whom you shall see the Spirit descending, and remaining on him, the same is he which baptizes with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5826,51 +5834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்னும் யோவான் சாட்சியாகச் சொன்னது: ஆவியானவர் புறாவைப்போல வானத்திலிருந்திறங்கி, இவர்மேல் தங்கினதைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[33. And I knew him not: but he that sent me to baptize with water, the same said unto me, Upon whom you shall see the Spirit descending, and remaining on him, the same is he which baptizes with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5935,51 +5943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்னும் யோவான் சாட்சியாகச் சொன்னது: ஆவியானவர் புறாவைப்போல வானத்திலிருந்திறங்கி, இவர்மேல் தங்கினதைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[33. And I knew him not: but he that sent me to baptize with water, the same said unto me, Upon whom you shall see the Spirit descending, and remaining on him, the same is he which baptizes with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6044,51 +6052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்னும் யோவான் சாட்சியாகச் சொன்னது: ஆவியானவர் புறாவைப்போல வானத்திலிருந்திறங்கி, இவர்மேல் தங்கினதைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[34. And I saw, and bare record that this is the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6153,51 +6161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நானும் இவரை அறியாதிருந்தேன்; ஆனாலும் ஜலத்தினால் ஞானஸ்நானங்கொடுக்கும்படி என்னை அனுப்பினவர்; ஆவியானவர் இறங்கி யார்மேல் தங்குவதை நீ காண்பாயோ, அவரே பரிசுத்த ஆவியினால் ஞானஸ்நானங்கொடுக்கிறவரென்று எனக்குச் சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[35. Again the next day after John stood, and two of his disciples;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6262,51 +6270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நானும் இவரை அறியாதிருந்தேன்; ஆனாலும் ஜலத்தினால் ஞானஸ்நானங்கொடுக்கும்படி என்னை அனுப்பினவர்; ஆவியானவர் இறங்கி யார்மேல் தங்குவதை நீ காண்பாயோ, அவரே பரிசுத்த ஆவியினால் ஞானஸ்நானங்கொடுக்கிறவரென்று எனக்குச் சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[36. And looking upon Jesus as he walked, he says, Behold the Lamb of God!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6371,51 +6379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அந்தப்படியே நான் கண்டு, இவரே தேவனுடைய குமாரன் என்று சாட்சி கொடுத்து வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[37. And the two disciples heard him speak, and they followed Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6480,51 +6488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் அந்த ஒளியல்ல, அந்த ஒளியைக்குறித்துச் சாட்சிகொடுக்க வந்தவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And the light shines in darkness; and the darkness comprehended it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6589,51 +6597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மறுநாளிலே யோவானும் அவனுடைய சீஷரில் இரண்டுபேரும் நிற்கும்போது,]]></a:t>
+              <a:t><![CDATA[38. Then Jesus turned, and saw them following, and says unto them, What seek all of you? They said unto him, Rabbi, (which is to say, being interpreted, Master,) where dwell you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6698,51 +6706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இயேசு நடந்துபோகிறதை அவன் கண்டு: இதோ, தேவ ஆட்டுக்குட்டி என்றான்.]]></a:t>
+              <a:t><![CDATA[38. Then Jesus turned, and saw them following, and says unto them, What seek all of you? They said unto him, Rabbi, (which is to say, being interpreted, Master,) where dwell you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6807,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவன் அப்படிச் சொன்னதை அவ்விரண்டு சீஷருங்கேட்டு, இயேசுவுக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[39. He says unto them, Come and see. They came and saw where he dwelt, and abode with him that day: for it was about the tenth hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6916,51 +6924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இயேசு திரும்பி, அவர்கள் பின்செல்லுகிறதைக் கண்டு: என்ன தேடுகிறீர்கள் என்றார். அதற்கு அவர்கள்: ரபீ, நீர் எங்கே தங்கியிருக்கிறீர் என்று கேட்டார்கள்; ரபீ என்பதற்குப் போதகரே என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[39. He says unto them, Come and see. They came and saw where he dwelt, and abode with him that day: for it was about the tenth hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7025,51 +7033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இயேசு திரும்பி, அவர்கள் பின்செல்லுகிறதைக் கண்டு: என்ன தேடுகிறீர்கள் என்றார். அதற்கு அவர்கள்: ரபீ, நீர் எங்கே தங்கியிருக்கிறீர் என்று கேட்டார்கள்; ரபீ என்பதற்குப் போதகரே என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[40. One of the two which heard John speak, and followed him, was Andrew, Simon Peter's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7134,51 +7142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்: வந்து பாருங்கள் என்றார். அவர்கள் வந்து அவர் தங்கியிருந்த இடத்தைக் கண்டு, அன்றையத்தினம் அவரிடத்தில் தங்கினார்கள். அப்பொழுது ஏறக்குறையப் பத்துமணி வேளையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[40. One of the two which heard John speak, and followed him, was Andrew, Simon Peter's brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7243,51 +7251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்: வந்து பாருங்கள் என்றார். அவர்கள் வந்து அவர் தங்கியிருந்த இடத்தைக் கண்டு, அன்றையத்தினம் அவரிடத்தில் தங்கினார்கள். அப்பொழுது ஏறக்குறையப் பத்துமணி வேளையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[41. He first finds his own brother Simon, and says unto him, We have found the Messiah, which is, being interpreted, the Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7352,51 +7360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. யோவான் சொன்னதைக் கேட்டு, அவருக்குப் பின்சென்ற இரண்டுபேரில் ஒருவன் சீமோன் பேதுருவின் சகோதரனாகிய அந்திரேயா என்பவன்.]]></a:t>
+              <a:t><![CDATA[41. He first finds his own brother Simon, and says unto him, We have found the Messiah, which is, being interpreted, the Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7461,51 +7469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. யோவான் சொன்னதைக் கேட்டு, அவருக்குப் பின்சென்ற இரண்டுபேரில் ஒருவன் சீமோன் பேதுருவின் சகோதரனாகிய அந்திரேயா என்பவன்.]]></a:t>
+              <a:t><![CDATA[42. And he brought him to Jesus. And when Jesus beheld him, he said, You are Simon the son of Jona: you shall be called Cephas, which is by interpretation, A stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7570,51 +7578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவன் முதலாவது தன் சகோதரனாகிய சீமோனைக் கண்டு: மேசியாவைக் கண்டோம் என்று சொன்னான்; மேசியா என்பதற்குக் கிறிஸ்து என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[42. And he brought him to Jesus. And when Jesus beheld him, he said, You are Simon the son of Jona: you shall be called Cephas, which is by interpretation, A stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7679,51 +7687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உலகத்திலே வந்து எந்த மனுஷனையும் பிரகாசிப்பிக்கிற ஒளியே அந்த மெய்யான ஒளி.]]></a:t>
+              <a:t><![CDATA[6. There was a man sent from God, whose name was John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7788,51 +7796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவன் முதலாவது தன் சகோதரனாகிய சீமோனைக் கண்டு: மேசியாவைக் கண்டோம் என்று சொன்னான்; மேசியா என்பதற்குக் கிறிஸ்து என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[43. The day following Jesus would go forth into Galilee, and finds Philip, and says unto him, Follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7897,51 +7905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு, அவனை இயேசுவினிடத்தில் கூட்டிக்கொண்டுவந்தான். இயேசு அவனைப் பார்த்து: நீ யோனாவின் மகனாகிய சீமோன், நீ கேபா என்னப்படுவாய் என்றார்; கேபா என்பதற்குப் பேதுரு என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[43. The day following Jesus would go forth into Galilee, and finds Philip, and says unto him, Follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8006,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பின்பு, அவனை இயேசுவினிடத்தில் கூட்டிக்கொண்டுவந்தான். இயேசு அவனைப் பார்த்து: நீ யோனாவின் மகனாகிய சீமோன், நீ கேபா என்னப்படுவாய் என்றார்; கேபா என்பதற்குப் பேதுரு என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[44. Now Philip was of Bethsaida, the city of Andrew and Peter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8115,51 +8123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மறுநாளிலே இயேசு கலிலேயாவுக்குப்போக மனதாயிருந்து, பிலிப்புவைக்கண்டு: நீ எனக்குப் பின்சென்று வா என்றார்.]]></a:t>
+              <a:t><![CDATA[45. Philip finds Nathanael, and says unto him, We have found him, of whom Moses in the law, and the prophets, did write, Jesus of Nazareth, the son of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8224,51 +8232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மறுநாளிலே இயேசு கலிலேயாவுக்குப்போக மனதாயிருந்து, பிலிப்புவைக்கண்டு: நீ எனக்குப் பின்சென்று வா என்றார்.]]></a:t>
+              <a:t><![CDATA[45. Philip finds Nathanael, and says unto him, We have found him, of whom Moses in the law, and the prophets, did write, Jesus of Nazareth, the son of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8333,51 +8341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. பிலிப்பென்பவன் அந்திரேயா பேதுரு என்பவர்களுடைய ஊராகிய பெத்சாயிதா பட்டணத்தான்.]]></a:t>
+              <a:t><![CDATA[46. And Nathanael said unto him, Can there any good thing come out of Nazareth? Philip says unto him, Come and see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8442,51 +8450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பிலிப்பு நாத்தான்வேலைக் கண்டு: நியாயப்பிரமாணத்திலே மோசேயும் தீர்க்கதரிசிகளும் எழுதியிருக்கிறவரைக் கண்டோம்; அவர் யோசேப்பின் குமாரனும் நாசரேத்தூரானுமாகிய இயேசுவே என்றான்.]]></a:t>
+              <a:t><![CDATA[46. And Nathanael said unto him, Can there any good thing come out of Nazareth? Philip says unto him, Come and see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8551,51 +8559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பிலிப்பு நாத்தான்வேலைக் கண்டு: நியாயப்பிரமாணத்திலே மோசேயும் தீர்க்கதரிசிகளும் எழுதியிருக்கிறவரைக் கண்டோம்; அவர் யோசேப்பின் குமாரனும் நாசரேத்தூரானுமாகிய இயேசுவே என்றான்.]]></a:t>
+              <a:t><![CDATA[47. Jesus saw Nathanael coming to him, and says of him, Behold an Israelite indeed, in whom is no guile!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8660,51 +8668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதற்கு நாத்தான்வேல்: நாசரேத்திலிருந்து யாதொரு நன்மை உண்டாகக்கூடுமா என்றான். அதற்குப் பிலிப்பு: வந்து பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[48. Nathanael says unto him, Whence know you me? Jesus answered and said unto him, Before that Philip called you, when you were under the fig tree, I saw you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8769,51 +8777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இயேசு நாத்தான்வேலைத் தம்மிடத்தில் வரக்கண்டு அவனைக்குறித்து: இதோ, கபடற்ற உத்தம இஸ்ரவேலன் என்றார்.]]></a:t>
+              <a:t><![CDATA[48. Nathanael says unto him, Whence know you me? Jesus answered and said unto him, Before that Philip called you, when you were under the fig tree, I saw you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8878,51 +8886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் உலகத்தில் இருந்தார், உலகம் அவர் மூலமாய் உண்டாயிற்று. உலகமோ அவரை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[7. The same came for a witness, to bear witness of the Light, that all men through him might believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8987,51 +8995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இயேசு நாத்தான்வேலைத் தம்மிடத்தில் வரக்கண்டு அவனைக்குறித்து: இதோ, கபடற்ற உத்தம இஸ்ரவேலன் என்றார்.]]></a:t>
+              <a:t><![CDATA[49. Nathanael answered and says unto him, Rabbi, you are the Son of God; you are the King of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9096,51 +9104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அதற்கு நாத்தான்வேல்: நீர் என்னை எப்படி அறிவீர் என்றான். இயேசு அவனை நோக்கி: பிலிப்பு உன்னை அழைக்கிறதற்கு முன்னே, நீ அத்திமரத்தின் கீழிருக்கும்போது உன்னைக் கண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[50. Jesus answered and said unto him, Because I said unto you, I saw you under the fig tree, believe you? you shall see greater things than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9205,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அதற்கு நாத்தான்வேல்: நீர் என்னை எப்படி அறிவீர் என்றான். இயேசு அவனை நோக்கி: பிலிப்பு உன்னை அழைக்கிறதற்கு முன்னே, நீ அத்திமரத்தின் கீழிருக்கும்போது உன்னைக் கண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[50. Jesus answered and said unto him, Because I said unto you, I saw you under the fig tree, believe you? you shall see greater things than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9314,51 +9322,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அதற்கு நாத்தான்வேல்: ரபீ, நீர் தேவனுடைய குமாரன், நீர் இஸ்ரவேலின் ராஜா என்றான்.]]></a:t>
+              <a:t><![CDATA[51. And he says unto him, Verily, verily, I say unto you, Hereafter all of you shall see heaven open, and the angels of God ascending and descending upon the Son of man.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And he says unto him, Verily, verily, I say unto you, Hereafter all of you shall see heaven open, and the angels of God ascending and descending upon the Son of man.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And he says unto him, Verily, verily, I say unto you, Hereafter all of you shall see heaven open, and the angels of God ascending and descending upon the Son of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9423,51 +9649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் தமக்குச் சொந்தமானதிலே வந்தார், அவருக்குச் சொந்தமானவர்களோ அவரை ஏற்றுக்கொள்ளவில்லை.]]></a:t>
+              <a:t><![CDATA[8. He was not that Light, but was sent to bear witness of that Light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9502,51 +9728,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598759" r:id="rId1"/>
+    <p:sldLayoutId id="2478617177" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10194,50 +10420,66 @@
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10346,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু কিছু লোক তাঁকে গ্রহণ করল এবং তাঁকে বিশ্বাস করল৷ যাঁরা বিশ্বাস করল তাদের সকলকে তিনি]]></a:t>
+              <a:t><![CDATA[9. உலகத்திலே வந்து எந்த மனுஷனையும் பிரகாசிப்பிக்கிற ஒளியே அந்த மெய்யான ஒளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের সন্তান হবার অধিকার দান করলেন৷]]></a:t>
+              <a:t><![CDATA[10. அவர் உலகத்தில் இருந்தார், உலகம் அவர் மூலமாய் உண்டாயிற்று. உலகமோ அவரை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ঈশ্বরের এই সন্তানরা প্রাকৃতিক নিয়ম অনুসারে কোন শিশুর মতো জন্ম গ্রহণ করে নি৷ মা-বাবার দৈহিক]]></a:t>
+              <a:t><![CDATA[11. அவர் தமக்குச் சொந்தமானதிலே வந்தார், அவருக்குச் சொந்தமானவர்களோ அவரை ஏற்றுக்கொள்ளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কামনা-বাসনা অনুসারেও নয়, ঈশ্বরের কাছ থেকেই তাদের এই জন্ম৷]]></a:t>
+              <a:t><![CDATA[12. அவருடைய நாமத்தின்மேல் விசுவாசமுள்ளவர்களாய் அவரை ஏற்றுக்கொண்டவர்கள் எத்தனைபேர்களோ, அத்தனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. বাক্য মানুষের রূপ ধারণ করলেন এবং আমাদের মধ্যে বসবাস করতে লাগলেন৷ পিতা ঈশ্বরের একমাত্র পুত্র]]></a:t>
+              <a:t><![CDATA[பேர்களும் தேவனுடைய பிள்ளைகளாகும்படி, அவர்களுக்கு அதிகாரங்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হিসাবে তাঁর য়ে মহিমা, সেই মহিমা আমরা দেখেছি৷ সে বাক্য অনুগ্রহ ও সত্যে পরিপূর্ণ ছিলেন৷]]></a:t>
+              <a:t><![CDATA[13. அவர்கள், இரத்தத்தினாலாவது, மாம்ச சித்தத்தினாலாவது புருஷனுடைய சித்தத்தினாலாவது பிறவாமல், தேவனாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. য়োহন তাঁর সম্পর্কে মানুষকে বললেন, ‘ইনিই তিনি য়াঁর সম্বন্ধে আমি বলেছি৷ ‘যিনি আমার পরে আসছেন,]]></a:t>
+              <a:t><![CDATA[பிறந்தவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি আমার থেকে মহান, কারণ তিনি আমার অনেক আগে থেকেই আছেন৷”]]></a:t>
+              <a:t><![CDATA[14. அந்த வார்த்தை மாம்சமாகி, கிருபையினாலும் சத்தியத்தினாலும் நிறைந்தவராய், நமக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সেই বাক্য অনুগ্রহ ও সত্যে পূর্ণ ছিলেন৷ আমরা সকলে তাঁর থেকে অনুগ্রহের ওপর অনুগ্রহ পেয়েছি৷]]></a:t>
+              <a:t><![CDATA[வாசம்பண்ணினார்; அவருடைய மகிமையைக் கண்டோம்; அது பிதாவுக்கு ஒரே பேறானவருடைய மகிமைக்கு ஏற்ற மகிமையாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কারণ মোশির মাধ্যমে বিধি-ব্যবস্থা দেওযা হয়েছিল, কিন্তু অনুগ্রহ ও সত্যের পথ যীশু খ্রীষ্টের]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. একজন লোক এলেন তাঁর নাম য়োহন; ঈশ্বর তাঁকে পাঠিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[1. ஆதியிலே வார்த்தை இருந்தது, அந்த வார்த்தை தேவனிடத்திலிருந்தது, அந்த வார்த்தை தேவனாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাধ্যমে এসেছে৷]]></a:t>
+              <a:t><![CDATA[15. யோவான் அவரைக்குறித்துச் சாட்சிகொடுத்து: எனக்குப் பின்வருகிறவர் எனக்கு முன்னிருந்தவர், ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ঈশ্বরকে কেউ কখনও দেখেনি; কিন্তু একমাত্র পুত্র, যিনি পিতার কাছে থাকেন, তিনিই তাঁকে প্রকাশ করেছেন৷]]></a:t>
+              <a:t><![CDATA[அவர் என்னிலும் மேன்மையுள்ளவர் என்று நான் சொல்லியிருந்தேனே, அவர் இவர்தான் என்று சத்தமிட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. যীশু উত্তরে বললেন, ‘আমি তোমাকে ডুমুর গাছের তলায় দেখেছিলাম বলেই কি তুমি আমাকে বিশ্বাস করলে? এর]]></a:t>
+              <a:t><![CDATA[கூறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেয়েও আরো অনেক মহত্ জিনিস তুমি দেখতে পাবে!’]]></a:t>
+              <a:t><![CDATA[16. அவருடைய பரிபூரணத்தினால் நாமெல்லாரும் கிருபையின்மேல் கிருபை பெற்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. জেরুশালেমের ইহুদীরা কয়েকজন যাজক ও লেবীয়কে য়োহনের কাছে পাঠালেন৷ তাঁরা এসে য়োহনকে জিজ্ঞেস]]></a:t>
+              <a:t><![CDATA[17. எப்படியெனில் நியாயப்பிரமாணம் மோசேயின் மூலமாய்க் கொடுக்கப்பட்டது, கிருபையும் சத்தியமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন, ‘আপনি কে?’]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவின் மூலமாய் உண்டாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. পরে যীশু তাঁকে আরও বললেন, ‘সত্যি, সত্যিই আমি তোমাদের বলছি৷ তোমরা একদিন দেখবে স্বর্গ খুলে গেছে,]]></a:t>
+              <a:t><![CDATA[18. தேவனை ஒருவனும் ஒருக்காலுங் கண்டதில்லை, பிதாவின் மடியிலிருக்கிற ஒரேபேறான குமாரனே அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর ‘ঈশ্বরের দূতরা’ মানবপুত্রের ওপর দিয়ে উঠে যাচ্ছেন আর নেমে আসছেন৷’]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. য়োহন একথার জবাব খোলাখুলিভাবেই দিলেন; তিনি উত্তর দিতে অস্বীকার করলেন না৷ তিনি স্পষ্টভাবে স্বীকার]]></a:t>
+              <a:t><![CDATA[19. எருசலேமிலிருந்து யூதர்கள் ஆசாரியரையும் லேவியரையும் யோவானிடத்தில் அனுப்பி: நீர் யார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন, ‘আমি সেই খ্রীষ্ট নই৷’]]></a:t>
+              <a:t><![CDATA[கேட்டபொழுது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তিনি সেই আলোর বিষয়ে সাক্ষ্য দেবার জন্য সাক্ষী রূপে এলেন; যাতে তাঁর মাধ্যমে সকল লোক সেই আলোর কথা]]></a:t>
+              <a:t><![CDATA[2. அவர் ஆதியிலே தேவனோடிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আদিতে বাক্যছিলেন, বাক্য ঈশ্বরের সঙ্গে ছিলেন আর সেই বাক্যই ঈশ্বর ছিলেন৷]]></a:t>
+              <a:t><![CDATA[20. அவன் மறுதலியாமல் அறிக்கையிட்டதுமன்றி, நான் கிறிஸ்து அல்ல என்றும் அறிக்கையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তখন তাঁরা তাঁকে জিজ্ঞেস করলেন, ‘তাহলে আপনি কে? আপনি কি এলিয়?’য়োহন বললেন, ‘না, আমি এলিয়]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது அவர்கள்: பின்னை யார்? நீர் எலியாவா என்று கேட்டார்கள் அதற்கு: நான் அவன் அல்ல என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নই৷’ইহুদীরা জিজ্ঞেস করলেন, ‘তবে আপনি কি সেই ভাববাদী?’য়োহন এর জবাবে বললেন, ‘না৷’]]></a:t>
+              <a:t><![CDATA[நீர் தீர்க்கதரிசியானவரா என்று கேட்டார்கள். அதற்கும்: அல்ல என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেই বাক্য আদিতে ঈশ্বরের সঙ্গে ছিলেন৷]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் பின்னும் அவனை நோக்கி: நீர் யார்? எங்களை அனுப்பினவர்களுக்கு நாங்கள் உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তখন তাঁরা বললেন, ‘তাহলে আপনি কে? আমাদের বলুন যাতে যাঁরা আমাদের পাঠিয়েছে তাদের জবাব দিতে পারি৷]]></a:t>
+              <a:t><![CDATA[சொல்லும்படிக்கு, உம்மைக்குறித்து என்ன சொல்லுகிறீர் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনার নিজের বিষয়ে আপনি কি বলেন?’]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன் கர்த்தருக்கு வழியைச் செவ்வைபண்ணுங்கள் என்று ஏசாயா தீர்க்கதரிசி சொன்னபடியே, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তাঁর মাধ্যমেই সব কিছুর সৃষ্টি হয়েছিল এবং এর মধ্যে তাঁকে ছাড়া কোন কিছুরই সৃষ্টি হয় নি৷]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தமாயிருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ভাববাদী যিশাইয় যা বলেছিলেন তা উল্লেখ করে য়োহন বললেন,‘আমি তাঁর রব, যিনি মরু প্রান্তরে চিত্‌কার]]></a:t>
+              <a:t><![CDATA[24. அனுப்பப்பட்டவர்கள் பரிசேயராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে বলছেন, ‘তোমার প্রভুর জন্য পথ সোজা কর!” যিশাইয় 40 :3]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் அவனை நோக்கி: நீர் கிறிஸ்துவுமல்ல, எலியாவுமல்ல, தீர்க்கதரிசியானவருமல்லவென்றால், ஏன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাঁর মধ্যে জীবন ছিল; আর সেই জীবন জগতের মানুষের কাছে আলো নিয়ে এল৷]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானங் கொடுக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুনে বিশ্বাস করতে পারে৷]]></a:t>
+              <a:t><![CDATA[3. சகலமும் அவர் மூலமாய் உண்டாயிற்று; உண்டானதொன்றும் அவராலேயல்லாமல் உண்டாகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যাদের পাঠানো হয়েছিল তাদের মধ্যে কিছু ফরীশী সম্প্রদায়ের লোক ছিল৷]]></a:t>
+              <a:t><![CDATA[26. யோவான் அவர்களுக்குப் பிரதியுத்தரமாக: நான் ஜலத்தினாலே ஞானஸ்நானங்கொடுக்கிறேன்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সেই আলো অন্ধকারের মাঝে উজ্জ্বল হয়ে উঠল; আর অন্ধকার সেই আলোকে জয় করতে পারে নি৷]]></a:t>
+              <a:t><![CDATA[அறியாதிருக்கிற ஒருவர் உங்கள் நடுவிலே நிற்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তাঁরা য়োহনকে বললেন, ‘আপনি যদি সেই খ্রীষ্ট নন, এলিয় নন, ভাববাদীও নন, তাহলে আপনি বাপ্তাইজ করছেন]]></a:t>
+              <a:t><![CDATA[27. அவர் எனக்குப் பின்வந்தும் என்னிலும் மேன்மையுள்ளவர்; அவருடைய பாதரட்சையின் வாரை அவிழ்ப்பதற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেন?’]]></a:t>
+              <a:t><![CDATA[நான் பாத்திரனல்ல என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. এর উত্তরে য়োহন বললেন, ‘আমি জলে বাপ্তাইজ করছি৷ তোমাদের মধ্যে একজন দাঁড়িয়ে আছেন যাঁকে তোমরা চেন]]></a:t>
+              <a:t><![CDATA[28. இவைகள் யோர்தானுக்கு அக்கரையில் யோவான் ஞானஸ்நானங்கொடுத்த பெத்தாபராவிலே நடந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷]]></a:t>
+              <a:t><![CDATA[29. மறுநாளிலே யோவான் இயேசுவைத் தன்னிடத்தில் வரக்கண்டு: இதோ, உலகத்தின் பாவத்தைச் சுமந்துதீர்க்கிற தேவ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তিনিই সেই লোক যিনি আমার পরে আসছেন৷ আমি তাঁর পায়ের চটির ফিতে খোলবার য়োগ্য নই৷’]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যর্দন নদীর অপর পারে বৈথনিযাতে য়েখানে য়োহন লোকেদের বাপ্তাইজ করছিলেন, সেইখানে এইসব ঘটেছিল৷]]></a:t>
+              <a:t><![CDATA[30. எனக்குப்பின் ஒருவர் வருகிறார், அவர் எனக்கு முன்னிருந்தபடியால் என்னிலும் மேன்மையுள்ளவரென்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. পরের দিন য়োহন যীশুকে তাঁর দিকে আসতে দেখে বললেন, ‘ঐ দেখ, ঈশ্বরের মেষশাবক, যিনি জগতের পাপরাশি বহন]]></a:t>
+              <a:t><![CDATA[சொன்னேனே, அவர் இவர்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে নিয়ে যান!]]></a:t>
+              <a:t><![CDATA[31. நானும் இவரை அறியாதிருந்தேன்; இவர் இஸ்ரவேலுக்கு வெளிப்படும்பொருட்டாக, நான் ஜலத்தினாலே ஞானஸ்நானங்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. য়োহন নিজে সেই আলো ছিলেন না; কিন্তু তিনি এসেছিলেন যাতে লোকদের কাছে সেই আলোর বিষয়ে সাক্ষ্য দিতে]]></a:t>
+              <a:t><![CDATA[4. அவருக்குள் ஜீவன் இருந்தது, அந்த ஜீவன் மனுஷருக்கு ஒளியாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ইনিই সেই লোক, য়াঁর বিষয়ে আমি বলেছিলাম, ‘আমার পরে একজন আসছেন, কিন্তু তিনি আমার থেকে মহান, কারণ]]></a:t>
+              <a:t><![CDATA[கொடுக்க வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি আমার অনেক আগে থেকেই আছেন৷’]]></a:t>
+              <a:t><![CDATA[32. பின்னும் யோவான் சாட்சியாகச் சொன்னது: ஆவியானவர் புறாவைப்போல வானத்திலிருந்திறங்கி, இவர்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. এমনকি আমিও তাঁকে চিনতাম না, কিন্তু ইস্রায়েলীয়রা য়েন তাঁকে খ্রীষ্ট বলে চিনতে পারে এইজন্য আমি]]></a:t>
+              <a:t><![CDATA[தங்கினதைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসে তাদের জলে বাপ্তাইজ করছি৷’]]></a:t>
+              <a:t><![CDATA[33. நானும் இவரை அறியாதிருந்தேன்; ஆனாலும் ஜலத்தினால் ஞானஸ்நானங்கொடுக்கும்படி என்னை அனுப்பினவர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. এরপর য়োহন তাঁর সাক্ষ্যে বললেন, ‘আমি নিজেও খ্রীষ্ট কে তা জানতাম না৷ কিন্তু লোকদের জলে বাপ্তাইজ]]></a:t>
+              <a:t><![CDATA[ஆவியானவர் இறங்கி யார்மேல் தங்குவதை நீ காண்பாயோ, அவரே பரிசுத்த ஆவியினால் ஞானஸ்நானங்கொடுக்கிறவரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে ঈশ্বর আমাকে পাঠালেন৷ ঈশ্বর আমাকে বললেন, ‘তুমি দেখতে পাবে এক ব্যক্তির উপর পবিত্র আত্মা এসে]]></a:t>
+              <a:t><![CDATA[எனக்குச் சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অধিষ্ঠান করছেন৷ আর তিনিই সেই ব্যক্তি যিনি পবিত্র আত্মাতে বাপ্তাইজ করবেন৷”]]></a:t>
+              <a:t><![CDATA[34. அந்தப்படியே நான் கண்டு, இவரே தேவனுடைய குமாரன் என்று சாட்சி கொடுத்து வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. য়োহন বললেন, ‘আমি পবিত্র আত্মাকে স্বর্গ থেকে নেমে আসতে দেখেছি৷ সেই আত্মা কপোতের আকারে এসে যীশুর]]></a:t>
+              <a:t><![CDATA[35. மறுநாளிலே யோவானும் அவனுடைய சீஷரில் இரண்டுபேரும் நிற்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপর বসলেন৷]]></a:t>
+              <a:t><![CDATA[36. இயேசு நடந்துபோகிறதை அவன் கண்டு: இதோ, தேவ ஆட்டுக்குட்டி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. আমি তা দেখেছি আর তাই আমি লোকেদের বলি, ‘য়ে তিনিই ঈশ্বরের পুত্র৷”]]></a:t>
+              <a:t><![CDATA[37. அவன் அப்படிச் சொன்னதை அவ்விரண்டு சீஷருங்கேட்டு, இயேசுவுக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারেন৷]]></a:t>
+              <a:t><![CDATA[5. அந்த ஒளி இருளிலே பிரகாசிக்கிறது; இருளானது அதைப் பற்றிக்கொள்ளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. পরদিন য়োহন তাঁর দুজন শিষ্য়ের সঙ্গে আবার সেখানে এলেন৷]]></a:t>
+              <a:t><![CDATA[38. இயேசு திரும்பி, அவர்கள் பின்செல்லுகிறதைக் கண்டு: என்ன தேடுகிறீர்கள் என்றார். அதற்கு அவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. যীশুকে সেখান দিয়ে য়েতে দেখে তিনি বললেন, ‘ঐ দেখ, ঈশ্বরের মেষশাবক!’]]></a:t>
+              <a:t><![CDATA[ரபீ, நீர் எங்கே தங்கியிருக்கிறீர் என்று கேட்டார்கள்; ரபீ என்பதற்குப் போதகரே என்று அர்த்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. তাঁর সেই দুজন শিষ্য য়োহনের কথা শুনে যীশুর অনুসরণ করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[39. அவர்: வந்து பாருங்கள் என்றார். அவர்கள் வந்து அவர் தங்கியிருந்த இடத்தைக் கண்டு, அன்றையத்தினம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. যীশু পিছন ফিরে সেই দুজনকে অনুসরণ করতে দেখে, তাঁদের জিজ্ঞেস করলেন, ‘তোমরা কি চাও?’তাঁরা যীশুকে]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் தங்கினார்கள். அப்பொழுது ஏறக்குறையப் பத்துமணி வேளையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, ‘রব্বি, আপনি কোথায় থাকেন?’ (‘রব্বি’ কথাটির অর্থ ‘গুরু৷’)]]></a:t>
+              <a:t><![CDATA[40. யோவான் சொன்னதைக் கேட்டு, அவருக்குப் பின்சென்ற இரண்டுபேரில் ஒருவன் சீமோன் பேதுருவின் சகோதரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. যীশু তাঁদের বললেন, ‘এস দেখবে৷’ তখন তাঁরা গিয়ে দেখলেন তিনি কোথায় থাকেন৷ আর সেই দিনের বাকি]]></a:t>
+              <a:t><![CDATA[அந்திரேயா என்பவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সময়টা তাঁরা যীশুর কাছে কাটালেন৷ তখন সময় ছিল প্রায় বিকাল চারটে৷]]></a:t>
+              <a:t><![CDATA[41. அவன் முதலாவது தன் சகோதரனாகிய சீமோனைக் கண்டு: மேசியாவைக் கண்டோம் என்று சொன்னான்; மேசியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. য়োহনের কথা শুনে য়ে দুজন লোক যীশুর পিছনে পিছনে গিয়েছিলেন, তাঁদের মধ্যে একজন হচ্ছেন শিমোন]]></a:t>
+              <a:t><![CDATA[என்பதற்குக் கிறிஸ்து என்று அர்த்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতরের ভাই আন্দরিয়৷]]></a:t>
+              <a:t><![CDATA[42. பின்பு, அவனை இயேசுவினிடத்தில் கூட்டிக்கொண்டுவந்தான். இயேசு அவனைப் பார்த்து: நீ யோனாவின் மகனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. আন্দরিয় সঙ্গে সঙ্গে তাঁর ভাই শিমোনের দেখা পেয়ে তাকে বললেন, ‘আমরা মশীহের দেখা পেয়েছি৷’ ‘মশীহ’]]></a:t>
+              <a:t><![CDATA[சீமோன், நீ கேபா என்னப்படுவாய் என்றார்; கேபா என்பதற்குப் பேதுரு என்று அர்த்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. প্রকৃত য়ে আলো, তা সকল মানুষকে আলোকিত করতে পৃথিবীতে আসছিলেন৷]]></a:t>
+              <a:t><![CDATA[6. தேவனால் அனுப்பப்பட்ட ஒரு மனுஷன் இருந்தான், அவன் பேர் யோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথাটির অর্থ ‘খ্রীষ্ট৷’]]></a:t>
+              <a:t><![CDATA[43. மறுநாளிலே இயேசு கலிலேயாவுக்குப்போக மனதாயிருந்து, பிலிப்புவைக்கண்டு: நீ எனக்குப் பின்சென்று வா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. আন্দরিয়, শিমোন পিতরকে যীশুর কাছে নিয়ে এলেন৷ যীশু তাঁর দিকে তাকিয়ে বললেন, ‘তুমি য়োহনের ছেলে]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিমোন, তোমাকে কৈফা বলে ডাকা হবে৷’ ‘কৈফা’ কথাটির অর্থ ‘পিতর৷’]]></a:t>
+              <a:t><![CDATA[44. பிலிப்பென்பவன் அந்திரேயா பேதுரு என்பவர்களுடைய ஊராகிய பெத்சாயிதா பட்டணத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. পরের দিন যীশু গালীলে যাবেন বলে ঠিক করলেন৷ সেখানে তিনি ফিলিপের দেখা পেয়ে তাঁকে বললেন, ‘আমার]]></a:t>
+              <a:t><![CDATA[45. பிலிப்பு நாத்தான்வேலைக் கண்டு: நியாயப்பிரமாணத்திலே மோசேயும் தீர்க்கதரிசிகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনুসরণ কর৷’]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறவரைக் கண்டோம்; அவர் யோசேப்பின் குமாரனும் நாசரேத்தூரானுமாகிய இயேசுவே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. আন্দরিয় ও পিতর য়ে অঞ্চলে থাকতেন ফিলিপ ছিলেন, সেই বৈত্‌সৈদার লোক৷]]></a:t>
+              <a:t><![CDATA[46. அதற்கு நாத்தான்வேல்: நாசரேத்திலிருந்து யாதொரு நன்மை உண்டாகக்கூடுமா என்றான். அதற்குப் பிலிப்பு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ফিলিপ এবার নথনেলকে দেখতে পেয়ে বললেন, ‘আমরা এমন একজনের দেখা পেয়েছি যার কথা মোশি ও ভাববাদীরা]]></a:t>
+              <a:t><![CDATA[வந்து பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধি-ব্যবস্থায় লিখে রেখে গেছেন৷ তিনি নাসরত্ নিবাসী য়োষেফের ছেলে যীশু৷’]]></a:t>
+              <a:t><![CDATA[47. இயேசு நாத்தான்வேலைத் தம்மிடத்தில் வரக்கண்டு அவனைக்குறித்து: இதோ, கபடற்ற உத்தம இஸ்ரவேலன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +20356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. নথনেল তাঁকে বললেন, ‘নাসরত্! নাসরত্ থেকে কি ভাল কিছু আসতে পারে?’ফিলিপ বললেন, ‘এস দেখে যাও৷’]]></a:t>
+              <a:t><![CDATA[48. அதற்கு நாத்தான்வேல்: நீர் என்னை எப்படி அறிவீர் என்றான். இயேசு அவனை நோக்கி: பிலிப்பு உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +20488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. যীশু দেখলেন নথনেল তাঁর দিকে আসছেন৷ তখন তিনি তাঁর বিষয়ে বললেন, ‘এই দেখ একজন প্রকৃত ইস্রায়েলীয়,]]></a:t>
+              <a:t><![CDATA[அழைக்கிறதற்கு முன்னே, நீ அத்திமரத்தின் கீழிருக்கும்போது உன்னைக் கண்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +20620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. সেই বাক্য জগতে ছিল এবং এই জগত তাঁর দ্বারাই সৃষ্ট হয়েছিল; কিন্তু জগত তাঁকে চিনতে পারে নি৷]]></a:t>
+              <a:t><![CDATA[7. அவன் தன்னால் எல்லாரும் விசுவாசிக்கும்படி அந்த ஒளியைக் குறித்துச்சாட்சிகொடுக்க சாட்சியாக வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,51 +20752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যার মধ্যে কোন ছলনা নেই৷’]]></a:t>
+              <a:t><![CDATA[49. அதற்கு நாத்தான்வேல்: ரபீ, நீர் தேவனுடைய குமாரன், நீர் இஸ்ரவேலின் ராஜா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20642,51 +20884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. নথনেল তাঁকে বললেন, ‘আপনি কেমন করে আমাকে চিনলেন?’এর উত্তরে যীশু বললেন, ‘ফিলিপ আমার সম্পর্কে]]></a:t>
+              <a:t><![CDATA[50. இயேசு அவனுக்குப் பிரதியுத்தரமாக: அத்திமரத்தின் கீழே உன்னைக் கண்டேன் என்று நான் உனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20774,51 +21016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমায় বলার আগে তুমি যখন ডুমুর গাছের তলায় বসেছিলে, আমি তখনই তোমায় দেখেছিলাম৷’]]></a:t>
+              <a:t><![CDATA[சொன்னதினாலேயா விசுவாசிக்கிறாய்; இதிலும் பெரிதானவைகளைக் காண்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20906,51 +21148,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. নথনেল বললেন, ‘রব্বি (গুরু), আপনিই ঈশ্বরের পুত্র, আপনিই ইস্রায়েলের রাজা৷’]]></a:t>
+              <a:t><![CDATA[51. பின்னும், அவர் அவனை நோக்கி: வானம் திறந்திருக்கிறதையும், தேவதூதர்கள் மனுஷகுமாரனிடத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏறுகிறதையும் இறங்குகிறதையும் நீங்கள் இதுமுதல் காண்பீர்கள் என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. য়ে জগত তাঁর নিজস্ব সেখানে তিনি এলেন, কিন্তু তাঁর নিজের লোকেরাই তাঁকে গ্রহণ করল না৷]]></a:t>
+              <a:t><![CDATA[8. அவன் அந்த ஒளியல்ல, அந்த ஒளியைக்குறித்துச் சாட்சிகொடுக்க வந்தவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21099,91 +21605,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +21715,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21384,51 +21890,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>83</Slides>
+  <Slides>85</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>