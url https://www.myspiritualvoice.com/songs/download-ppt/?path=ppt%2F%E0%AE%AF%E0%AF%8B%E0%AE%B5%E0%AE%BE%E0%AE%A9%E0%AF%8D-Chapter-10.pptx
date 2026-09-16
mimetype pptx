--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -117,50 +117,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +226,61 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +441,64 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்நியருடைய சத்தத்தை அறியாதபடியினால் அவைகள் அந்நியனுக்குப் பின்செல்லாமல், அவனை விட்டோடிப்போம் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And a stranger will they not follow, but will flee from him: for they know not the voice of strangers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் அவைகளுக்கு நித்தியஜீவனைக் கொடுக்கிறேன்; அவைகள் ஒருக்காலும் கெட்டுப்போவதில்லை, ஒருவனும் அவைகளை என் கையிலிருந்து பறித்துக்கொள்வதுமில்லை.]]></a:t>
+              <a:t><![CDATA[6. This parable spoke Jesus unto them: but they understood not what things they were which he spoke unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் அவைகளுக்கு நித்தியஜீவனைக் கொடுக்கிறேன்; அவைகள் ஒருக்காலும் கெட்டுப்போவதில்லை, ஒருவனும் அவைகளை என் கையிலிருந்து பறித்துக்கொள்வதுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. Then said Jesus unto them again, Verily, verily, I say unto you, I am the door of the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவைகளை எனக்குத் தந்த என் பிதா எல்லாரிலும் பெரியவராயிருக்கிறார்; அவைகளை என் பிதாவின் கையிலிருந்து பறித்துக்கொள்ள ஒருவனாலும் கூடாது.]]></a:t>
+              <a:t><![CDATA[7. Then said Jesus unto them again, Verily, verily, I say unto you, I am the door of the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவைகளை எனக்குத் தந்த என் பிதா எல்லாரிலும் பெரியவராயிருக்கிறார்; அவைகளை என் பிதாவின் கையிலிருந்து பறித்துக்கொள்ள ஒருவனாலும் கூடாது.]]></a:t>
+              <a:t><![CDATA[8. All that ever came before me are thieves and robbers: but the sheep did not hear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நானும் பிதாவும் ஒன்றாயிருக்கிறோம் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. All that ever came before me are thieves and robbers: but the sheep did not hear them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது யூதர்கள் மறுபடியும் அவர்மேல் கல்லெறியும்படி, கல்லுகளை எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. I am the door: by me if any man enter in, he shall be saved, and shall go in and out, and find pasture.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த உவமையை இயேசு அவர்களுடனே சொன்னார்; அவர்களோ அவர் சொன்னவைகளின் கருத்தை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[9. I am the door: by me if any man enter in, he shall be saved, and shall go in and out, and find pasture.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இயேசு அவர்களை நோக்கி: நான் என் பிதாவினாலே அநேக நற்கிரியைகளை உங்களுக்குக் காண்பித்தேன், அவைகளில் எந்தக் கிரியையினிமித்தம் என்மேல் கல்லெறிகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. The thief comes not, but in order to steal, and to kill, and to destroy: I am come that they might have life, and that they might have it more abundantly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இயேசு அவர்களை நோக்கி: நான் என் பிதாவினாலே அநேக நற்கிரியைகளை உங்களுக்குக் காண்பித்தேன், அவைகளில் எந்தக் கிரியையினிமித்தம் என்மேல் கல்லெறிகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. The thief comes not, but in order to steal, and to kill, and to destroy: I am come that they might have life, and that they might have it more abundantly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்; ஆட்டுத்தொழுவத்துக்குள் வாசல்வழியாய் பிரவேசியாமல், வேறுவழியாய் ஏறுகிறவன் கள்ளனும் கொள்ளைக்காரனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. Verily, verily, I say unto you, He that enters not by the door into the sheepfold, but climbs up some other way, the same is a thief and a robber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இயேசு மறுபடியும் அவர்களை நோக்கி: நானே ஆடுகளுக்கு வாசல் என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. I am the good shepherd: the good shepherd gives his life for the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யூதர்கள் அவருக்குப் பிரதியுத்தரமாக: நற்கிரியையினிமித்தம் நாங்கள் உன்மேல் கல்லெறிகிறதில்லை; நீ மனுஷனாயிருக்க, உன்னை தேவன் என்று சொல்லி இவ்விதமாக தேவதூஷணஞ் சொல்லுகிறபடியினால் உன்மேல் கல்லெறிகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But he that is a worker, and not the shepherd, whose own the sheep are not, sees the wolf coming, and left the sheep, and flees: and the wolf catches them, and scatters the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யூதர்கள் அவருக்குப் பிரதியுத்தரமாக: நற்கிரியையினிமித்தம் நாங்கள் உன்மேல் கல்லெறிகிறதில்லை; நீ மனுஷனாயிருக்க, உன்னை தேவன் என்று சொல்லி இவ்விதமாக தேவதூஷணஞ் சொல்லுகிறபடியினால் உன்மேல் கல்லெறிகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But he that is a worker, and not the shepherd, whose own the sheep are not, sees the wolf coming, and left the sheep, and flees: and the wolf catches them, and scatters the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யூதர்கள் அவருக்குப் பிரதியுத்தரமாக: நற்கிரியையினிமித்தம் நாங்கள் உன்மேல் கல்லெறிகிறதில்லை; நீ மனுஷனாயிருக்க, உன்னை தேவன் என்று சொல்லி இவ்விதமாக தேவதூஷணஞ் சொல்லுகிறபடியினால் உன்மேல் கல்லெறிகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. The worker flees, because he is a worker, and cares not for the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எனக்கு முன்னே வந்தவர்களெல்லாரும் கள்ளரும் கொள்ளைக்காரருமாயிருக்கிறார்கள்; ஆடுகள் அவர்களுக்குச் செவிகொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. I am the good shepherd, and know my sheep, and am known of mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: தேவர்களாயிருக்கிறீர்கள் என்று நான் சொன்னேன் என்பதாய் உங்கள் வேதத்தில் எழுதியிருக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[15. As the Father knows me, even so know I the Father: and I lay down my life for the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நானே வாசல், என் வழியாய் ஒருவன் உட்பிரவேசித்தால், அவன் இரட்சிக்கப்படுவான், அவன் உள்ளும் புறம்பும்சென்று, மேய்ச்சலைக் கண்டடைவான்.]]></a:t>
+              <a:t><![CDATA[15. As the Father knows me, even so know I the Father: and I lay down my life for the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நானே வாசல், என் வழியாய் ஒருவன் உட்பிரவேசித்தால், அவன் இரட்சிக்கப்படுவான், அவன் உள்ளும் புறம்பும்சென்று, மேய்ச்சலைக் கண்டடைவான்.]]></a:t>
+              <a:t><![CDATA[16. And other sheep I have, which are not of this fold: them also I must bring, and they shall hear my voice; and there shall be one fold, and one shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தேவவசனத்தைப் பெற்றுக்கொண்டவர்களை தேவர்கள் என்று அவர் சொல்லியிருக்க, வேதவாக்கியமும் தவறாததாயிருக்க,]]></a:t>
+              <a:t><![CDATA[16. And other sheep I have, which are not of this fold: them also I must bring, and they shall hear my voice; and there shall be one fold, and one shepherd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. திருடன் திருடவும் கொல்லவும் அழிக்கவும் வருகிறானேயன்றி வேறொன்றுக்கும் வரான். நானோ அவைகளுக்கு ஜீவன் உண்டாயிருக்கவும், அது பரிபூரணப்படவும் வந்தேன்.]]></a:t>
+              <a:t><![CDATA[17. Therefore does my Father love me, because I lay down my life, that I might take it again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்; ஆட்டுத்தொழுவத்துக்குள் வாசல்வழியாய் பிரவேசியாமல், வேறுவழியாய் ஏறுகிறவன் கள்ளனும் கொள்ளைக்காரனுமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. Verily, verily, I say unto you, He that enters not by the door into the sheepfold, but climbs up some other way, the same is a thief and a robber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. திருடன் திருடவும் கொல்லவும் அழிக்கவும் வருகிறானேயன்றி வேறொன்றுக்கும் வரான். நானோ அவைகளுக்கு ஜீவன் உண்டாயிருக்கவும், அது பரிபூரணப்படவும் வந்தேன்.]]></a:t>
+              <a:t><![CDATA[17. Therefore does my Father love me, because I lay down my life, that I might take it again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பிதாவினால் பரிசுத்தமாக்கப்பட்டும், உலகத்தில் அனுப்பப்பட்டும் இருக்கிற நான் என்னை தேவனுடைய குமாரன் என்று சொன்னதினாலே தேவதூஷணஞ் சொன்னாய் என்று நீங்கள் சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[18. No man takes it from me, but I lay it down of myself. I have power to lay it down, and I have power to take it again. This commandment have I received of my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பிதாவினால் பரிசுத்தமாக்கப்பட்டும், உலகத்தில் அனுப்பப்பட்டும் இருக்கிற நான் என்னை தேவனுடைய குமாரன் என்று சொன்னதினாலே தேவதூஷணஞ் சொன்னாய் என்று நீங்கள் சொல்லலாமா?]]></a:t>
+              <a:t><![CDATA[18. No man takes it from me, but I lay it down of myself. I have power to lay it down, and I have power to take it again. This commandment have I received of my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நானே நல்ல மேய்ப்பன்: நல்லமேய்ப்பன் ஆடுகளுக்குக்காகத் தன் ஜீவனைக் கொடுக்கிறான்.]]></a:t>
+              <a:t><![CDATA[18. No man takes it from me, but I lay it down of myself. I have power to lay it down, and I have power to take it again. This commandment have I received of my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் பிதாவின் கிரியைகளை நான் செய்யாதிருந்தால், நீங்கள் என்னை விசுவாசிக்கவேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[19. There was a division therefore again among the Jews for these sayings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. செய்தேனேயானால், நீங்கள் என்னை விசுவாசியாதிருந்தாலும், பிதா என்னிலும் நான் அவரிலும் இருக்கிறதை நீங்கள் அறிந்து விசுவாசிக்கும்படி அந்தக் கிரியைகளை விசுவாசியுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And many of them said, He has a devil, and is mad; why hear all of you him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. செய்தேனேயானால், நீங்கள் என்னை விசுவாசியாதிருந்தாலும், பிதா என்னிலும் நான் அவரிலும் இருக்கிறதை நீங்கள் அறிந்து விசுவாசிக்கும்படி அந்தக் கிரியைகளை விசுவாசியுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And many of them said, He has a devil, and is mad; why hear all of you him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேய்ப்பனாயிராதவனும், ஆடுகள் தனக்குச் சொந்தமல்லாதவனுமான கூலியாள் ஓநாய் வருகிறதைக் கண்டு ஆடுகளைவிட்டு ஓடிப்போகிறான்; அப்பொழுது ஓநாய் ஆடுகளைப்பீறி, அவைகளைச் சிதறடிக்கும்.]]></a:t>
+              <a:t><![CDATA[21. Others said, These are not the words of him that has a devil. Can a devil open the eyes of the blind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேய்ப்பனாயிராதவனும், ஆடுகள் தனக்குச் சொந்தமல்லாதவனுமான கூலியாள் ஓநாய் வருகிறதைக் கண்டு ஆடுகளைவிட்டு ஓடிப்போகிறான்; அப்பொழுது ஓநாய் ஆடுகளைப்பீறி, அவைகளைச் சிதறடிக்கும்.]]></a:t>
+              <a:t><![CDATA[21. Others said, These are not the words of him that has a devil. Can a devil open the eyes of the blind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இதினிமித்தம் அவர்கள் மறுபடியும் அவரைப் பிடிக்க தேடினார்கள், அவரோ அவர்கள் கைக்குத் தப்பி,]]></a:t>
+              <a:t><![CDATA[22. And it was at Jerusalem the feast of the dedication, and it was winter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வாசல்வழியாய்ப் பிரவேசிக்கிறவனோ ஆடுகளின் மேய்ப்பனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. But he that enters in by the door is the shepherd of the sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கூலியாள் கூலிக்காக வேலைசெய்கிறவனாகையால் ஓடிப்போகிறான், ஆடுகளுக்காக அவன் கவலைப்படான்.]]></a:t>
+              <a:t><![CDATA[23. And Jesus walked in the temple in Solomon's porch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. யோர்தானுக்கு அக்கரையிலே முன்னே யோவான் ஞானஸ்நானங்கொடுத்துக்கொண்டிருந்த இடத்துக்குத் திரும்பிப்போய், அங்கே தங்கினார்.]]></a:t>
+              <a:t><![CDATA[24. Then came the Jews round about him, and said unto him, How long do you make us to doubt? If you be the Christ, tell us plainly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானே நல்ல மேய்ப்பன்; பிதா என்னை அறிந்திருக்கிறதுபோலவும், நான் பிதாவை அறிந்திருக்கிறதுபோலவும்,]]></a:t>
+              <a:t><![CDATA[24. Then came the Jews round about him, and said unto him, How long do you make us to doubt? If you be the Christ, tell us plainly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அநேகர் அவரிடத்தில் வந்து: யோவான் ஒரு அற்புதத்தையும் செய்யவில்லை; ஆகிலும் இவரைக்குறித்து யோவான் சொன்னதெல்லாம் மெய்யாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Jesus answered them, I told you, and all of you believed not: the works that I do in my Father's name, they bear witness of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அநேகர் அவரிடத்தில் வந்து: யோவான் ஒரு அற்புதத்தையும் செய்யவில்லை; ஆகிலும் இவரைக்குறித்து யோவான் சொன்னதெல்லாம் மெய்யாயிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Jesus answered them, I told you, and all of you believed not: the works that I do in my Father's name, they bear witness of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் என்னுடையவைகளை அறிந்தும் என்னுடையவைகளால் அறியப்பட்டுமிருக்கிறேன்; ஆடுகளுக்காக என் ஜீவனையும் கொடுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. But all of you believe not, because all of you are not of my sheep, as I said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவ்விடத்திலே அநேகர் அவரிடத்தில் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[26. But all of you believe not, because all of you are not of my sheep, as I said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தத் தொழுவத்திலுள்ளவைகளல்லாமல் வேறே ஆடுகளும் எனக்கு உண்டு; அவைகளையும் நான் கொண்டுவரவேண்டும், அவைகள் என் சத்தத்துக்குச் செவிகொடுக்கும். அப்பொழுது ஒரே மந்தையும் ஒரே மேய்ப்பனுமாகும்.]]></a:t>
+              <a:t><![CDATA[27. My sheep hear my voice, and I know them, and they follow me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தத் தொழுவத்திலுள்ளவைகளல்லாமல் வேறே ஆடுகளும் எனக்கு உண்டு; அவைகளையும் நான் கொண்டுவரவேண்டும், அவைகள் என் சத்தத்துக்குச் செவிகொடுக்கும். அப்பொழுது ஒரே மந்தையும் ஒரே மேய்ப்பனுமாகும்.]]></a:t>
+              <a:t><![CDATA[27. My sheep hear my voice, and I know them, and they follow me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் என் ஜீவனை மறுபடியும் அடைந்துகொள்ளும்படிக்கு அதைக் கொடுக்கிறபடியினால் பிதா என்னில் அன்பாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. And I give unto them eternal life; and they shall never perish, neither shall any man pluck them out of my hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வாசலைக் காக்கிறவன் அவனுக்குத் திறக்கிறான்; ஆடுகளும் அவன் சத்தத்துக்குச் செவிகொடுக்கிறது. அவன் தன்னுடைய ஆடுகளைப் பேர்சொல்லிக் கூப்பிட்டு, அவைகளை வெளியே நடத்திக்கொண்டுபோகிறான்.]]></a:t>
+              <a:t><![CDATA[3. To him the gate keeper opens; and the sheep hear his voice: and he calls his own sheep by name, and leads them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவனும் அதை என்னிடத்திலிருந்து எடுத்துக்கொள்ளமாட்டான்; நானே அதைக் கொடுக்கிறேன், அதைக் கொடுக்கவும் எனக்கு அதிகாரம் உண்டு, அதை மறுபடியும் எடுத்துக்கொள்ளவும் எனக்கு அதிகாரமுண்டு. இந்தக் கட்டளையை என் பிதாவினிடத்தில் பெற்றுக்கொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And I give unto them eternal life; and they shall never perish, neither shall any man pluck them out of my hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒருவனும் அதை என்னிடத்திலிருந்து எடுத்துக்கொள்ளமாட்டான்; நானே அதைக் கொடுக்கிறேன், அதைக் கொடுக்கவும் எனக்கு அதிகாரம் உண்டு, அதை மறுபடியும் எடுத்துக்கொள்ளவும் எனக்கு அதிகாரமுண்டு. இந்தக் கட்டளையை என் பிதாவினிடத்தில் பெற்றுக்கொண்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. My Father, which gave them me, is greater than all; and no man is able to pluck them out of my Father's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்த வசனங்களினிமித்தம் யூதருக்குள்ளே மறுபடியும் பிரிவினையுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. My Father, which gave them me, is greater than all; and no man is able to pluck them out of my Father's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களில் அநேகர்: இவன் பிசாசுபிடித்தவன், பயித்தியக்காரன்; ஏன் இவனுக்குச் செவிகொடுக்கிறீர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. I and my Father are one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வேறே சிலர்: இவைகள் பிசாசுபிடித்தவனுடைய வசனங்களல்லவே. குருடருடைய கண்களைப் பிசாசு திறக்கக்கூடுமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then the Jews took up stones again to stone him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. வேறே சிலர்: இவைகள் பிசாசுபிடித்தவனுடைய வசனங்களல்லவே. குருடருடைய கண்களைப் பிசாசு திறக்கக்கூடுமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Jesus answered them, Many good works have I showed you from my Father; for which of those works do all of you stone me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு எருசலேமிலே தேவாலயப் பிரதிஷ்டைபண்டிகை வந்தது; மாரிகாலமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. Jesus answered them, Many good works have I showed you from my Father; for which of those works do all of you stone me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசு தேவாலயத்தில் சாலொமோனுடைய மண்டபத்திலே உலாவிக்கொண்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[33. The Jews answered him, saying, For a good work we stone you not; but for blasphemy; and because that you, being a man, make yourself God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யூதர்கள் அவரைச் சூழ்ந்துகொண்டு: எதுவரைக்கும் எங்கள் ஆத்துமாவுக்குச் சந்தேகம் உண்டாக்குகிறீர், நீர் கிறிஸ்துவானால் எங்களுக்குத் தெளிவாய்ச் சொல்லும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. The Jews answered him, saying, For a good work we stone you not; but for blasphemy; and because that you, being a man, make yourself God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யூதர்கள் அவரைச் சூழ்ந்துகொண்டு: எதுவரைக்கும் எங்கள் ஆத்துமாவுக்குச் சந்தேகம் உண்டாக்குகிறீர், நீர் கிறிஸ்துவானால் எங்களுக்குத் தெளிவாய்ச் சொல்லும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. The Jews answered him, saying, For a good work we stone you not; but for blasphemy; and because that you, being a man, make yourself God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வாசலைக் காக்கிறவன் அவனுக்குத் திறக்கிறான்; ஆடுகளும் அவன் சத்தத்துக்குச் செவிகொடுக்கிறது. அவன் தன்னுடைய ஆடுகளைப் பேர்சொல்லிக் கூப்பிட்டு, அவைகளை வெளியே நடத்திக்கொண்டுபோகிறான்.]]></a:t>
+              <a:t><![CDATA[3. To him the gate keeper opens; and the sheep hear his voice: and he calls his own sheep by name, and leads them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: அதை உங்களுக்குச் சொன்னேன், நீங்கள் விசுவாசிக்கவில்லை; என் பிதாவின் நாமத்தினாலே நான் செய்கிற கிரியைகளே என்னைக்குறித்துச் சாட்சிகொடுக்கிறது.]]></a:t>
+              <a:t><![CDATA[34. Jesus answered them, Is it not written in your law, I said, All of you are gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: அதை உங்களுக்குச் சொன்னேன், நீங்கள் விசுவாசிக்கவில்லை; என் பிதாவின் நாமத்தினாலே நான் செய்கிற கிரியைகளே என்னைக்குறித்துச் சாட்சிகொடுக்கிறது.]]></a:t>
+              <a:t><![CDATA[34. Jesus answered them, Is it not written in your law, I said, All of you are gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆனாலும், நான் உங்களுக்குச் சொன்னபடியே, நீங்கள் என் மந்தையின் ஆடுகளாயிராதபடியினால் விசுவாசியாமலிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[35. If he called them gods, unto whom the word of God came, and the scripture cannot be broken;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6880,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் ஆடுகள் என் சத்தத்திற்குச் செவிகொடுக்கிறது; நான் அவைகளை அறிந்திருக்கிறேன், அவைகள் எனக்குப் பின்செல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[35. If he called them gods, unto whom the word of God came, and the scripture cannot be broken;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Say all of you of him, whom the Father has sanctified, and sent into the world, You blaspheme; because I said, I am the Son of God?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Say all of you of him, whom the Father has sanctified, and sent into the world, You blaspheme; because I said, I am the Son of God?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. If I do not the works of my Father, believe me not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. But if I do, though all of you believe not me, believe the works: that all of you may know, and believe, that the Father is in me, and I in him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. But if I do, though all of you believe not me, believe the works: that all of you may know, and believe, that the Father is in me, and I in him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Therefore they sought again to take him: but he escaped out of their hand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7643,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் தன்னுடைய ஆடுகளை வெளியே விட்டபின்பு, அவைகளுக்கு முன்பாக நடந்துபோகிறான், ஆடுகள் அவன் சத்தத்தை அறிந்திருக்கிறபடியினால் அவனுக்குப் பின்செல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[4. And when he puts forth his own sheep, he goes before them, and the sheep follow him: for they know his voice.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And went away again beyond Jordan into the place where John at first baptized; and there he abode.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And went away again beyond Jordan into the place where John at first baptized; and there he abode.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And many resorted unto him, and said, John did no miracle: but all things that John spoke of this man were true.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And many resorted unto him, and said, John did no miracle: but all things that John spoke of this man were true.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And many believed on him there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் தன்னுடைய ஆடுகளை வெளியே விட்டபின்பு, அவைகளுக்கு முன்பாக நடந்துபோகிறான், ஆடுகள் அவன் சத்தத்தை அறிந்திருக்கிறபடியினால் அவனுக்குப் பின்செல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[4. And when he puts forth his own sheep, he goes before them, and the sheep follow him: for they know his voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்நியருடைய சத்தத்தை அறியாதபடியினால் அவைகள் அந்நியனுக்குப் பின்செல்லாமல், அவனை விட்டோடிப்போம் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And a stranger will they not follow, but will flee from him: for they know not the voice of strangers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598770" r:id="rId1"/>
+    <p:sldLayoutId id="2478617180" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,54 +9001,142 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7926,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অচেনা লোকের কন্ঠস্বর চেনে না৷’]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. আমি তাদের অনন্ত জীবন দিই, আর তারা কখনও বিনষ্ট হয় না, আমার হাত থেকে কেউ তাদের কেড়ে নিতেও পারবে]]></a:t>
+              <a:t><![CDATA[6. இந்த உவமையை இயேசு அவர்களுடனே சொன்னார்; அவர்களோ அவர் சொன்னவைகளின் கருத்தை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் இயேசு மறுபடியும் அவர்களை நோக்கி: நானே ஆடுகளுக்கு வாசல் என்று மெய்யாகவே மெய்யாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আমার পিতা, যিনি তাদেরকে আমায় দিয়েছেন, তিনি সবার ও সবকিছু থেকে মহান, আর কেউ পিতার হাত থেকে]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছুই কেড়ে নিতে পারবে না৷]]></a:t>
+              <a:t><![CDATA[8. எனக்கு முன்னே வந்தவர்களெல்லாரும் கள்ளரும் கொள்ளைக்காரருமாயிருக்கிறார்கள்; ஆடுகள் அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আমি ও পিতা, আমরা এক৷’]]></a:t>
+              <a:t><![CDATA[செவிகொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ইহুদীরা তাঁকে মারবার জন্য আবার পাথর তুলল৷]]></a:t>
+              <a:t><![CDATA[9. நானே வாசல், என் வழியாய் ஒருவன் உட்பிரவேசித்தால், அவன் இரட்சிக்கப்படுவான், அவன் உள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যীশু তাদের এই দৃষ্টান্তটি বললেন; কিন্তু তিনি য়ে কি বলতে চাইছেন তা তারা বুঝতে পারল না৷]]></a:t>
+              <a:t><![CDATA[புறம்பும்சென்று, மேய்ச்சலைக் கண்டடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. যীশু তাদের বললেন, ‘পিতার শক্তিতে আমি অনেক ভাল কাজ করেছি, তার মধ্যে কোন্ কাজটার জন্য তোমরা পাথর]]></a:t>
+              <a:t><![CDATA[10. திருடன் திருடவும் கொல்லவும் அழிக்கவும் வருகிறானேயன்றி வேறொன்றுக்கும் வரான். நானோ அவைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মারতে চাইছ?’]]></a:t>
+              <a:t><![CDATA[ஜீவன் உண்டாயிருக்கவும், அது பரிபூரணப்படவும் வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু বললেন, ‘আমি তোমাদের সত্যি বলছি; যদি কেউ সদর দরজা দিয়ে মেষ খোঁযাড়ে না ঢোকে এবং তার পরিবর্তে]]></a:t>
+              <a:t><![CDATA[1. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்; ஆட்டுத்தொழுவத்துக்குள் வாசல்வழியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন যীশু আবার তাদের বললেন, ‘আমি তোমাদের সত্যি বলছি; আমি মেষদের জন্য খোঁযাড়ের দরজা স্বরূপ৷]]></a:t>
+              <a:t><![CDATA[11. நானே நல்ல மேய்ப்பன்: நல்லமேய்ப்பன் ஆடுகளுக்குக்காகத் தன் ஜீவனைக் கொடுக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ইহুদীরা এর উত্তরে তাঁকে বলল, ‘তুমি য়ে সব ভাল কাজ করেছ, তার জন্য আমরা তোমায় পাথর মারতে চাইছি]]></a:t>
+              <a:t><![CDATA[12. மேய்ப்பனாயிராதவனும், ஆடுகள் தனக்குச் சொந்தமல்லாதவனுமான கூலியாள் ஓநாய் வருகிறதைக் கண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷ কিন্তু আমরা তোমাকে পাথর মারতে চাইছি এই জন্য য়ে, তুমি ঈশ্বর নিন্দা করেছ৷ তুমি একজন মানুষ, অথচ]]></a:t>
+              <a:t><![CDATA[ஆடுகளைவிட்டு ஓடிப்போகிறான்; அப்பொழுது ஓநாய் ஆடுகளைப்பீறி, அவைகளைச் சிதறடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেকে ঈশ্বর বলে দাবী করছ৷’]]></a:t>
+              <a:t><![CDATA[13. கூலியாள் கூலிக்காக வேலைசெய்கிறவனாகையால் ஓடிப்போகிறான், ஆடுகளுக்காக அவன் கவலைப்படான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যাঁরা আমার আগে এসেছে তারা সব চোর ডাকাত, কিন্তু মেষরা তাদের ডাক শোনে নি৷]]></a:t>
+              <a:t><![CDATA[14. நானே நல்ல மேய்ப்பன்; பிதா என்னை அறிந்திருக்கிறதுபோலவும், நான் பிதாவை அறிந்திருக்கிறதுபோலவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. যীশু তাদের বললেন, ‘তোমাদের বিধি-ব্যবস্থায় কি একথা লেখা নেই য়ে, ‘আমি বলেছি তোমরা ঈশ্বর৷’]]></a:t>
+              <a:t><![CDATA[15. நான் என்னுடையவைகளை அறிந்தும் என்னுடையவைகளால் அறியப்பட்டுமிருக்கிறேன்; ஆடுகளுக்காக என் ஜீவனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমিই দরজা৷ যদি কেউ আমার মধ্য দিয়ে ঢোকে তবে সে রক্ষা পাবে৷ সে ভেতরে আসবে এবং বাইরে গেলে তার]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চারণভূমি পাবে৷]]></a:t>
+              <a:t><![CDATA[16. இந்தத் தொழுவத்திலுள்ளவைகளல்லாமல் வேறே ஆடுகளும் எனக்கு உண்டு; அவைகளையும் நான் கொண்டுவரவேண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. শাস্ত্রে তাদেরই ঈশ্বর বলেছিল যাদের কাছে ঈশ্বরের বাণী এসেছিল; আর শাস্ত্র সব সময়ই সত্য৷]]></a:t>
+              <a:t><![CDATA[அவைகள் என் சத்தத்துக்குச் செவிகொடுக்கும். அப்பொழுது ஒரே மந்தையும் ஒரே மேய்ப்பனுமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. চোর কেবল চুরি, খুন ও ধ্বংস করতে আসে৷ আমি এসেছি, যাতে লোকেরা জীবন লাভ করে, আর য়েন তা পরিপূর্ণ]]></a:t>
+              <a:t><![CDATA[17. நான் என் ஜீவனை மறுபடியும் அடைந்துகொள்ளும்படிக்கு அதைக் கொடுக்கிறபடியினால் பிதா என்னில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্য কোন ভাবে টপকে ঢোকে, তবে সে একজন চোর বা ডাকাত;]]></a:t>
+              <a:t><![CDATA[பிரவேசியாமல், வேறுவழியாய் ஏறுகிறவன் கள்ளனும் கொள்ளைக்காரனுமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাবেই লাভ করে৷’]]></a:t>
+              <a:t><![CDATA[அன்பாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. আমিই সেই ব্যক্তি, পিতা যাঁকে মনোনীত করে জগতে পাঠালেন৷ আমি বলেছি য়ে, ‘আমি ঈশ্বরের পুত্র৷’ তবে]]></a:t>
+              <a:t><![CDATA[18. ஒருவனும் அதை என்னிடத்திலிருந்து எடுத்துக்கொள்ளமாட்டான்; நானே அதைக் கொடுக்கிறேன், அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা কেন বলছ য়ে আমি ঈশ্বর নিন্দা করছি?]]></a:t>
+              <a:t><![CDATA[கொடுக்கவும் எனக்கு அதிகாரம் உண்டு, அதை மறுபடியும் எடுத்துக்கொள்ளவும் எனக்கு அதிகாரமுண்டு. இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ‘আমিই উত্তম মেষপালক৷ উত্তম পালক মেষদের জন্য তার জীবন সমর্পণ করে৷]]></a:t>
+              <a:t><![CDATA[கட்டளையை என் பிதாவினிடத்தில் பெற்றுக்கொண்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. আমি যদি আমার পিতার কাজ না করি, তাহলে আমায় বিশ্বাস করো না৷]]></a:t>
+              <a:t><![CDATA[19. இந்த வசனங்களினிமித்தம் யூதருக்குள்ளே மறுபடியும் பிரிவினையுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. কিন্তু আমি যখন সেইসব কাজ করছি তখনও যদি তোমরা আমাকে বিশ্বাস না করো, তাহলে সেই সব কাজকে বিশ্বাস]]></a:t>
+              <a:t><![CDATA[20. அவர்களில் அநேகர்: இவன் பிசாசுபிடித்தவன், பயித்தியக்காரன்; ஏன் இவனுக்குச் செவிகொடுக்கிறீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর৷ তাহলে তোমরা জানতে পারবে ও বুঝতে পারবে য়ে পিতা আমাতে আছেন আর আমি পিতার মধ্যে আছি৷’]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কোন বেতনভূক কর্মচারী প্রকৃত মেষপালক নয়৷ মেষরা তার নিজের নয়, তাই সে যখন নেকড়ে বাঘ আসতে দেখে]]></a:t>
+              <a:t><![CDATA[21. வேறே சிலர்: இவைகள் பிசாசுபிடித்தவனுடைய வசனங்களல்லவே. குருடருடைய கண்களைப் பிசாசு திறக்கக்கூடுமா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন মেষদের ফেলে রেখে পালায়৷ আর নেকড়ে বাঘ তাদের আক্রমণ করে এবং তারা ছড়িয়ে পড়ে৷]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. এরপর তারা আবার তাঁকে গ্রেপ্তার করতে চেষ্টা করল, কিন্তু তিনি তাদের হাত এড়িয়ে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[22. பின்பு எருசலேமிலே தேவாலயப் பிரதிஷ்டைபண்டிகை வந்தது; மாரிகாலமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কিন্তু য়ে ব্যক্তি দরজা দিয়ে ঢোকে সে মেষপালক৷]]></a:t>
+              <a:t><![CDATA[2. வாசல்வழியாய்ப் பிரவேசிக்கிறவனோ ஆடுகளின் மேய்ப்பனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. বেতনভূক কর্মচারী পালায়, কারণ বেতনের বিনিময়ে সে কাজ করে, মেষদের জন্য তার কোন চিন্তাই নেই৷]]></a:t>
+              <a:t><![CDATA[23. இயேசு தேவாலயத்தில் சாலொமோனுடைய மண்டபத்திலே உலாவிக்கொண்டிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. যর্দনের অপর পারে য়েখানে য়োহন বাপ্তাইজ করছিলেন, যীশু সেখানে আবার গেলেন ও সেখানে থাকলেন৷]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யூதர்கள் அவரைச் சூழ்ந்துகொண்டு: எதுவரைக்கும் எங்கள் ஆத்துமாவுக்குச் சந்தேகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ‘আমিই উত্তম পালক৷ আমি আমার মেষদের জানি আর আমার মেষরা আমায় জানে৷]]></a:t>
+              <a:t><![CDATA[உண்டாக்குகிறீர், நீர் கிறிஸ்துவானால் எங்களுக்குத் தெளிவாய்ச் சொல்லும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. বহুলোক তাঁর কাছে আসতে থাকল, আর তারা বলাবলি করতে লাগল, ‘য়োহন কোন অলৌকিক কাজ করেন নি বটে; কিন্তু]]></a:t>
+              <a:t><![CDATA[25. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: அதை உங்களுக்குச் சொன்னேன், நீங்கள் விசுவாசிக்கவில்லை; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই মানুষটির বিষয়ে য়োহন যা বলেছেন, সে সবই সত্য৷’]]></a:t>
+              <a:t><![CDATA[பிதாவின் நாமத்தினாலே நான் செய்கிற கிரியைகளே என்னைக்குறித்துச் சாட்சிகொடுக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ঠিক য়েমন আমার পিতা আমাকে জানেন, আমিও আমার পিতাকে জানি; আর আমি মেষদের জন্য আমার জীবন সঁপে দিই৷]]></a:t>
+              <a:t><![CDATA[26. ஆனாலும், நான் உங்களுக்குச் சொன்னபடியே, நீங்கள் என் மந்தையின் ஆடுகளாயிராதபடியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. আর সেখানে অনেকেই যীশুর ওপর বিশ্বাস করল৷]]></a:t>
+              <a:t><![CDATA[விசுவாசியாமலிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমার এমন আরো অনেক মেষ আছে যাঁরা এই খোঁযাড়ের নয়৷ আমি অবশ্যই তাদেরও আনব, তারাও আমার কথা শুনবে আর]]></a:t>
+              <a:t><![CDATA[27. என் ஆடுகள் என் சத்தத்திற்குச் செவிகொடுக்கிறது; நான் அவைகளை அறிந்திருக்கிறேன், அவைகள் எனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা তখন সকলে এক পাল হবে আর তাদের পালকও হবেন একজন৷]]></a:t>
+              <a:t><![CDATA[பின்செல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এই কারণেই পিতা আমায় ভালবাসেন, কারণ আমি আমার প্রাণ দান করি য়েন আবার তা পেতে পারি৷]]></a:t>
+              <a:t><![CDATA[28. நான் அவைகளுக்கு நித்தியஜீவனைக் கொடுக்கிறேன்; அவைகள் ஒருக்காலும் கெட்டுப்போவதில்லை, ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দারোযান তাকে দরজা খুলে দেয়, আর মেষরা তার কন্ঠস্বর শোনে৷ সে তার নিজের মেষগুলিকে নাম ধরে ডাকে আর]]></a:t>
+              <a:t><![CDATA[3. வாசலைக் காக்கிறவன் அவனுக்குத் திறக்கிறான்; ஆடுகளும் அவன் சத்தத்துக்குச் செவிகொடுக்கிறது. அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কেউ আমার কাছ থেকে তা হরণ করে নিতে পারবে না, বরং আমি তা স্ব-ইচ্ছাতেই করছি৷ এটা দান করার অধিকার]]></a:t>
+              <a:t><![CDATA[அவைகளை என் கையிலிருந்து பறித்துக்கொள்வதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার আছে এবং আবার তা ফিরে পাওযার অধিকারও আমার আছে৷ আমার পিতার কাছ থেকেই আমি এই সব শুনেছি৷’]]></a:t>
+              <a:t><![CDATA[29. அவைகளை எனக்குத் தந்த என் பிதா எல்லாரிலும் பெரியவராயிருக்கிறார்; அவைகளை என் பிதாவின் கையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এইসব কথার কারণে জনগণের মধ্যে এ নিয়ে মতবিরোধ হল৷]]></a:t>
+              <a:t><![CDATA[பறித்துக்கொள்ள ஒருவனாலும் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তাদের মধ্যে অনেকে বলল, ‘ওকে ভূতে পেয়েছে, ও পাগল৷ ওর কথা কেন শুনছ?’]]></a:t>
+              <a:t><![CDATA[30. நானும் பிதாவும் ஒன்றாயிருக்கிறோம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. আবার অন্যরা বলল, ‘যাদের ভূতে পায় তারা তো এমন কথা বলে না৷ ভূত নিশ্চয়ই অন্ধকে দৃষ্টিশক্তি দান]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது யூதர்கள் மறுபடியும் அவர்மேல் கல்லெறியும்படி, கல்லுகளை எடுத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে পারে না, পারে কি?’]]></a:t>
+              <a:t><![CDATA[32. இயேசு அவர்களை நோக்கி: நான் என் பிதாவினாலே அநேக நற்கிரியைகளை உங்களுக்குக் காண்பித்தேன், அவைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এরপর জেরুশালেমে প্রতিষ্ঠার পর্বএল, তখন ছিল শীতকাল৷]]></a:t>
+              <a:t><![CDATA[எந்தக் கிரியையினிமித்தம் என்மேல் கல்லெறிகிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু মন্দির চত্বরে শলোমনের বারান্দাতে পায়চারি করছিলেন৷]]></a:t>
+              <a:t><![CDATA[33. யூதர்கள் அவருக்குப் பிரதியுத்தரமாக: நற்கிரியையினிமித்தம் நாங்கள் உன்மேல் கல்லெறிகிறதில்லை; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিছু ইহুদী তাঁর চারপাশে জড়ো হয়ে তাঁকে বলল, ‘তুমি আর কতকাল আমাদের অনিশ্চয়তার মধ্যে রাখবে? তুমি]]></a:t>
+              <a:t><![CDATA[மனுஷனாயிருக்க, உன்னை தேவன் என்று சொல்லி இவ்விதமாக தேவதூஷணஞ் சொல்லுகிறபடியினால் உன்மேல் கல்லெறிகிறோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি মশীহ হও তাহলে আমাদের স্পষ্ট করে বল৷’]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের বাইরে নিয়ে যায়৷]]></a:t>
+              <a:t><![CDATA[தன்னுடைய ஆடுகளைப் பேர்சொல்லிக் கூப்பிட்டு, அவைகளை வெளியே நடத்திக்கொண்டுபோகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এর উত্তরে যীশু তাদের বললেন, ‘আমি তোমাদের ইতিমধ্যেই বলেছি, আর তোমরা তা বিশ্বাস করছ না৷ আমি আমার]]></a:t>
+              <a:t><![CDATA[34. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: தேவர்களாயிருக்கிறீர்கள் என்று நான் சொன்னேன் என்பதாய் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতার নামে য়ে সব অলৌকিক কাজ করি সেগুলিই আমার বিষয়ে সাক্ষ্য দিচ্ছে৷]]></a:t>
+              <a:t><![CDATA[வேதத்தில் எழுதியிருக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কিন্তু তোমরা বিশ্বাস করো না, কারণ তোমরা আমার পালের মেষ নও৷]]></a:t>
+              <a:t><![CDATA[35. தேவவசனத்தைப் பெற்றுக்கொண்டவர்களை தேவர்கள் என்று அவர் சொல்லியிருக்க, வேதவாக்கியமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16913,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. আমার মেষরা আমার কন্ঠস্বর শোনে৷ আমি তাদের জানি, আর তারা আমার অনুসরণ করে৷]]></a:t>
+              <a:t><![CDATA[தவறாததாயிருக்க,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. பிதாவினால் பரிசுத்தமாக்கப்பட்டும், உலகத்தில் அனுப்பப்பட்டும் இருக்கிற நான் என்னை தேவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரன் என்று சொன்னதினாலே தேவதூஷணஞ் சொன்னாய் என்று நீங்கள் சொல்லலாமா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. என் பிதாவின் கிரியைகளை நான் செய்யாதிருந்தால், நீங்கள் என்னை விசுவாசிக்கவேண்டியதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. செய்தேனேயானால், நீங்கள் என்னை விசுவாசியாதிருந்தாலும், பிதா என்னிலும் நான் அவரிலும் இருக்கிறதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கள் அறிந்து விசுவாசிக்கும்படி அந்தக் கிரியைகளை விசுவாசியுங்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. இதினிமித்தம் அவர்கள் மறுபடியும் அவரைப் பிடிக்க தேடினார்கள், அவரோ அவர்கள் கைக்குத் தப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17837,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সে যখন তার নিজের সব মেষদের বের করে নেয়, তখন সে তাদের আগে আগে চলে, আর মেষরা তার পেছনে পেছনে চলতে]]></a:t>
+              <a:t><![CDATA[4. அவன் தன்னுடைய ஆடுகளை வெளியே விட்டபின்பு, அவைகளுக்கு முன்பாக நடந்துபோகிறான், ஆடுகள் அவன் சத்தத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. யோர்தானுக்கு அக்கரையிலே முன்னே யோவான் ஞானஸ்நானங்கொடுத்துக்கொண்டிருந்த இடத்துக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரும்பிப்போய், அங்கே தங்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அநேகர் அவரிடத்தில் வந்து: யோவான் ஒரு அற்புதத்தையும் செய்யவில்லை; ஆகிலும் இவரைக்குறித்து யோவான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னதெல்லாம் மெய்யாயிருக்கிறது என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அவ்விடத்திலே அநேகர் அவரிடத்தில் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে, কারণ তারা তার কন্ঠস্বর চেনে৷]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறபடியினால் அவனுக்குப் பின்செல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু মেষরা যাকে জানে না এমন লোকের পেছনে যাবে না, বরং তারা তার থেকে দূরে পালিয়ে যাবে, কারণ তারা]]></a:t>
+              <a:t><![CDATA[5. அந்நியருடைய சத்தத்தை அறியாதபடியினால் அவைகள் அந்நியனுக்குப் பின்செல்லாமல், அவனை விட்டோடிப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>