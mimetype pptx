--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -173,50 +173,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -288,50 +308,60 @@
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -520,53 +550,63 @@
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -626,51 +666,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நீர் எப்பொழுதும் எனக்குச் செவிகொடுக்கிறீர் என்று நான் அறிந்திருக்கிறேன்; ஆனாலும் நீர் என்னை அனுப்பினதைச் சூழ்ந்துநிற்கும் ஜனங்கள் விசுவாசிக்கும்படியாக அவர்கள் நிமித்தம் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Now Jesus loved Martha, and her sister, and Lazarus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. Now both the chief priests and the Pharisees had given a commandment, that, if any man knew where he were, he should show it, that they might take him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. Now both the chief priests and the Pharisees had given a commandment, that, if any man knew where he were, he should show it, that they might take him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -735,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இவைகளைச் சொன்னபின்பு: லாசருவே, வெளியே வா என்று, உரத்த சத்தமாய்க் கூப்பிட்டார்.]]></a:t>
+              <a:t><![CDATA[6. When he had heard therefore that he was sick, he abode two days still in the same place where he was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -844,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மரியாளும் அவள் சகோதரியாகிய மார்த்தாளும் இருந்த பெத்தானியா கிராமத்திலுள்ளவனாகிய லாசரு என்னும் ஒருவன் வியாதிப்பட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. When he had heard therefore that he was sick, he abode two days still in the same place where he was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -953,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மரியாளும் அவள் சகோதரியாகிய மார்த்தாளும் இருந்த பெத்தானியா கிராமத்திலுள்ளவனாகிய லாசரு என்னும் ஒருவன் வியாதிப்பட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. Then after that says he to his disciples, Let us go into Judaea again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1062,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது, மரித்தவன் வெளியே வந்தான். அவன் கால்களும் கைகளும் பிரேதச் சீலைகளினால் கட்டப்பட்டிருந்தது, அவன் முகமும் சீலையால் சுற்றப்பட்டிருந்தது. இயேசு அவர்களை நோக்கி: இவனைக் கட்டவிழ்த்துவிடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. His disciples say unto him, Master, the Jews of late sought to stone you; and go you thither again?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1171,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது, மரித்தவன் வெளியே வந்தான். அவன் கால்களும் கைகளும் பிரேதச் சீலைகளினால் கட்டப்பட்டிருந்தது, அவன் முகமும் சீலையால் சுற்றப்பட்டிருந்தது. இயேசு அவர்களை நோக்கி: இவனைக் கட்டவிழ்த்துவிடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. His disciples say unto him, Master, the Jews of late sought to stone you; and go you thither again?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1280,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருக்குப் பரிமளதைலம் பூசி, தன் தலைமயிரால் அவருடைய பாதங்களைத் துடைத்தவள் அந்த மரியாளே; அவளுடைய சகோதரனாகிய லாசரு வியாதியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Jesus answered, Are there not twelve hours in the day? If any man walk in the day, he stumbles not, because he sees the light of this world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1389,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருக்குப் பரிமளதைலம் பூசி, தன் தலைமயிரால் அவருடைய பாதங்களைத் துடைத்தவள் அந்த மரியாளே; அவளுடைய சகோதரனாகிய லாசரு வியாதியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. Jesus answered, Are there not twelve hours in the day? If any man walk in the day, he stumbles not, because he sees the light of this world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1498,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்பொழுது மரியாளிடத்தில் வந்திருந்து, இயேசு செய்தவைகளைக் கண்டவர்களாகிய யூதர்களில் அநேகர் அவரிடத்தில் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But if a man walk in the night, he stumbles, because there is no light in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1607,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்பொழுது மரியாளிடத்தில் வந்திருந்து, இயேசு செய்தவைகளைக் கண்டவர்களாகிய யூதர்களில் அநேகர் அவரிடத்தில் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[11. These things said he: and after that he says unto them, Our friend Lazarus sleeps; but I go, that I may awake him out of sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1716,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது இயேசு மறுபடியும் தமக்குள்ளே கலங்கிக் கல்லறையினிடத்திற்கு வந்தார். அது ஒரு குகையாயிருந்தது; அதின்மேல் ஒரு கல் வைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. Now a certain man was sick, named Lazarus, of Bethany, the town of Mary and her sister Martha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1825,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவனுடைய சகோதரிகள்; ஆண்டவரே, நீர் சிநேகிக்கிறவன் வியாதியாயிருக்கிறான் என்று சொல்ல, அவரிடத்திற்கு ஆள் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. These things said he: and after that he says unto them, Our friend Lazarus sleeps; but I go, that I may awake him out of sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1934,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவர்களில் சிலர் பரிசேயரிடத்தில் போய், இயேசு செய்தவைகளை அவர்களுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then said his disciples, Lord, if he sleep, he shall do well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2043,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அதைக் கேட்டபொழுது: இந்த வியாதி மரணத்துக்கு ஏதுவாயிராமல் தேவனுடைய மகிமை விளங்குவதற்கு ஏதுவாயிருக்கிறது; தேவனுடைய குமாரனும் அதினால் மகிமைப்படுவார் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless Jesus spoke of his death: but they thought that he had spoken of taking of rest in sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2152,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அதைக் கேட்டபொழுது: இந்த வியாதி மரணத்துக்கு ஏதுவாயிராமல் தேவனுடைய மகிமை விளங்குவதற்கு ஏதுவாயிருக்கிறது; தேவனுடைய குமாரனும் அதினால் மகிமைப்படுவார் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless Jesus spoke of his death: but they thought that he had spoken of taking of rest in sleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2261,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது பிரதான ஆசாரியரும் பரிசேயரும் ஆலோசனைச் சங்கத்தைக் கூடிவரச்செய்து: நாம் என்ன செய்கிறது? இந்த மனுஷன் அநேக அற்புதங்களைச் செய்கிறானே.]]></a:t>
+              <a:t><![CDATA[14. Then said Jesus unto them plainly, Lazarus is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2370,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அப்பொழுது பிரதான ஆசாரியரும் பரிசேயரும் ஆலோசனைச் சங்கத்தைக் கூடிவரச்செய்து: நாம் என்ன செய்கிறது? இந்த மனுஷன் அநேக அற்புதங்களைச் செய்கிறானே.]]></a:t>
+              <a:t><![CDATA[15. And I am glad for your sakes that I was not there, to the intent all of you may believe; nevertheless let us go unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2479,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு மார்த்தாளிடத்திலும் அவளுடைய சகோதரியினிடத்திலும் லாசருவினிடத்திலும் அன்பாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[15. And I am glad for your sakes that I was not there, to the intent all of you may believe; nevertheless let us go unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2588,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நாம் இவனை இப்படி விட்டுவிட்டால், எல்லாரும் இவனை விசுவாசிப்பார்கள்; அப்பொழுது ரோமர் வந்து நம்முடைய ஸ்தானத்தையும் ஜனத்தையும் அழித்துப்போடுவார்களே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then said Thomas, which is called Didymus, unto his fellow disciples, Let us also go, that we may die with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2697,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நாம் இவனை இப்படி விட்டுவிட்டால், எல்லாரும் இவனை விசுவாசிப்பார்கள்; அப்பொழுது ரோமர் வந்து நம்முடைய ஸ்தானத்தையும் ஜனத்தையும் அழித்துப்போடுவார்களே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then said Thomas, which is called Didymus, unto his fellow disciples, Let us also go, that we may die with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2806,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் வியாதியாயிருக்கிறதாக அவர் கேள்விப்பட்டபொழுது, தாம் இருந்த இடத்திலே பின்னும் இரண்டுநாள் தங்கினார்.]]></a:t>
+              <a:t><![CDATA[17. Then when Jesus came, he found that he had lain in the grave four days already.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2915,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது இயேசு மறுபடியும் தமக்குள்ளே கலங்கிக் கல்லறையினிடத்திற்கு வந்தார். அது ஒரு குகையாயிருந்தது; அதின்மேல் ஒரு கல் வைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. Now a certain man was sick, named Lazarus, of Bethany, the town of Mary and her sister Martha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3024,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது அவர்களில் ஒருவனும் அந்த வருஷத்துப் பிரதான ஆசாரியனுமாகிய காய்பா என்பவன் அவர்களை நோக்கி: உங்களுக்கு ஒன்றுந் தெரியாது;]]></a:t>
+              <a:t><![CDATA[18. Now Bethany was nigh unto Jerusalem, about fifteen furlongs off:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3133,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அப்பொழுது அவர்களில் ஒருவனும் அந்த வருஷத்துப் பிரதான ஆசாரியனுமாகிய காய்பா என்பவன் அவர்களை நோக்கி: உங்களுக்கு ஒன்றுந் தெரியாது;]]></a:t>
+              <a:t><![CDATA[19. And many of the Jews came to Martha and Mary, to comfort them concerning their brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3242,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதன்பின்பு அவர் தம்முடைய சீஷரை நோக்கி: நாம் மறுபடியும் யூதேயாவுக்குப் போவோம் வாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And many of the Jews came to Martha and Mary, to comfort them concerning their brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3351,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குச் சீஷர்கள்; ரபீ, இப்பொழுதுதான் யூதர் உம்மைக் கல்லெறியத் தேடினார்களே, மறுபடியும் நீர் அவ்விடத்திற்குப் போகலாமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Then Martha, as soon as she heard that Jesus was coming, went and met him: but Mary sat still in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3460,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குச் சீஷர்கள்; ரபீ, இப்பொழுதுதான் யூதர் உம்மைக் கல்லெறியத் தேடினார்களே, மறுபடியும் நீர் அவ்விடத்திற்குப் போகலாமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Then Martha, as soon as she heard that Jesus was coming, went and met him: but Mary sat still in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3569,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இயேசு பிரதியுத்தரமாக: பகலுக்குப் பன்னிரண்டு மணிநேரம் இல்லையா? ஒருவன் பகலிலே நடந்தால் அவன் இந்த உலகத்தின் வெளிச்சத்தைக் காண்கிறபடியினால் இடறமாட்டான்.]]></a:t>
+              <a:t><![CDATA[21. Then said Martha unto Jesus, Lord, if you had been here, my brother had not died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3678,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இயேசு பிரதியுத்தரமாக: பகலுக்குப் பன்னிரண்டு மணிநேரம் இல்லையா? ஒருவன் பகலிலே நடந்தால் அவன் இந்த உலகத்தின் வெளிச்சத்தைக் காண்கிறபடியினால் இடறமாட்டான்.]]></a:t>
+              <a:t><![CDATA[22. But I know, that even now, whatsoever you will ask of God, God will give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3787,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவன் இரவிலே நடந்தால் தன்னிடத்தில் வெளிச்சம் இல்லாதபடியினால் இடறுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. But I know, that even now, whatsoever you will ask of God, God will give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3896,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளை அவர் சொல்லியபின்பு அவர்களை நோக்கி: நம்முடைய சிநேகிதனாகிய லாசரு நித்திரையடைந்திருக்கிறான். நான் அவனை எழுப்பப்போகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Jesus says unto her, Your brother shall rise again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4005,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவைகளை அவர் சொல்லியபின்பு அவர்களை நோக்கி: நம்முடைய சிநேகிதனாகிய லாசரு நித்திரையடைந்திருக்கிறான். நான் அவனை எழுப்பப்போகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. Martha says unto him, I know that he shall rise again in the resurrection at the last day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4114,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இயேசு: கல்லை எடுத்துப்போடுங்கள் என்றார். மரித்தவனுடைய சகோதரியாகிய மார்த்தாள் அவரை நோக்கி: ஆண்டவரே, இப்பொழுது நாறுமே, நாலுநாளாயிற்றே என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. (It was that Mary which anointed the Lord with ointment, and wiped his feet with her hair, whose brother Lazarus was sick.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4223,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவருடைய சீஷர்கள்: ஆண்டவரே, நித்திரையடைந்திருந்தால் சுகமடைவான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Martha says unto him, I know that he shall rise again in the resurrection at the last day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4332,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஜனங்களெல்லாரும் கெட்டுப்போகாதபடிக்கு ஒரே மனுஷன் ஜனங்களுக்காக மரிப்பது நமக்கு நலமாயிருக்குமென்று நீங்கள் சிந்தியாமலிருக்கிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. Jesus said unto her, I am the resurrection, and the life: he that believes in me, though he were dead, yet shall he live:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4441,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஜனங்களெல்லாரும் கெட்டுப்போகாதபடிக்கு ஒரே மனுஷன் ஜனங்களுக்காக மரிப்பது நமக்கு நலமாயிருக்குமென்று நீங்கள் சிந்தியாமலிருக்கிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. Jesus said unto her, I am the resurrection, and the life: he that believes in me, though he were dead, yet shall he live:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4550,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசுவானவர் அவனுடைய மரணத்தைக் குறித்து அப்படிச் சொன்னார்; அவர்களோ நித்திரை செய்து இளைப்பாறுகிறதைக் குறித்துச் சொன்னாரென்று நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And whosoever lives and believes in me shall never die. Believe you this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4659,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதை அவன் சுயமாய்ச் சொல்லாமல், அந்த வருஷத்துப் பிரதான ஆசாரியனானபடியினாலே இயேசு யூதஜனங்களுக்காக மரிக்கப்போகிறாரென்றும்,]]></a:t>
+              <a:t><![CDATA[26. And whosoever lives and believes in me shall never die. Believe you this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4768,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இதை அவன் சுயமாய்ச் சொல்லாமல், அந்த வருஷத்துப் பிரதான ஆசாரியனானபடியினாலே இயேசு யூதஜனங்களுக்காக மரிக்கப்போகிறாரென்றும்,]]></a:t>
+              <a:t><![CDATA[27. She says unto him, Yea, Lord: I believe that you are the Christ, the Son of God, which should come into the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4877,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது இயேசு அவர்களை நோக்கி: லாசரு மரித்துப்போனான் என்று வெளிப்படையாய்ச் சொல்லி;]]></a:t>
+              <a:t><![CDATA[27. She says unto him, Yea, Lord: I believe that you are the Christ, the Son of God, which should come into the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4986,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அந்த ஜனங்களுக்காகமாத்திரமல்ல சிதறியிருக்கிற தேவனுடைய பிள்ளைகளை ஒன்றாகச் சேர்க்கிறதற்காகவும் மரிக்கப்போகிறாரென்றும், தீர்க்கதரிசனமாய்ச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. And when she had so said, she went her way, and called Mary her sister secretly, saying, The Master has come, and calls for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அந்த ஜனங்களுக்காகமாத்திரமல்ல சிதறியிருக்கிற தேவனுடைய பிள்ளைகளை ஒன்றாகச் சேர்க்கிறதற்காகவும் மரிக்கப்போகிறாரென்றும், தீர்க்கதரிசனமாய்ச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. And when she had so said, she went her way, and called Mary her sister secretly, saying, The Master has come, and calls for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5204,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அங்கே இராததினால் நீங்கள் விசுவாசமுள்ளவர்களாகிறதற்கு ஏதுவுண்டென்று உங்கள் நிமித்தம் சந்தோஷப்படுகிறேன்; இப்பொழுது அவனிடத்திற்குப் போவோம் வாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. As soon as she heard that, she arose quickly, and came unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5313,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இயேசு: கல்லை எடுத்துப்போடுங்கள் என்றார். மரித்தவனுடைய சகோதரியாகிய மார்த்தாள் அவரை நோக்கி: ஆண்டவரே, இப்பொழுது நாறுமே, நாலுநாளாயிற்றே என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. (It was that Mary which anointed the Lord with ointment, and wiped his feet with her hair, whose brother Lazarus was sick.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5422,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அங்கே இராததினால் நீங்கள் விசுவாசமுள்ளவர்களாகிறதற்கு ஏதுவுண்டென்று உங்கள் நிமித்தம் சந்தோஷப்படுகிறேன்; இப்பொழுது அவனிடத்திற்குப் போவோம் வாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. Now Jesus was not yet come into the town, but was in that place where Martha met him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5531,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அந்நாள் முதல் அவரைக் கொலைச் செய்யும்படிக்கு ஆலோசனை பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. The Jews then which were with her in the house, and comforted her, when they saw Mary, that she rose up hastily and went out, followed her, saying, She goes unto the grave to weep there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5640,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது திதிமு என்னப்பட்ட தோமா மற்றச் சீஷர்களை நோக்கி: அவரோடேகூட மரிக்கும்படி நாமும் போவோம் வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. The Jews then which were with her in the house, and comforted her, when they saw Mary, that she rose up hastily and went out, followed her, saying, She goes unto the grave to weep there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5749,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது திதிமு என்னப்பட்ட தோமா மற்றச் சீஷர்களை நோக்கி: அவரோடேகூட மரிக்கும்படி நாமும் போவோம் வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. The Jews then which were with her in the house, and comforted her, when they saw Mary, that she rose up hastily and went out, followed her, saying, She goes unto the grave to weep there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5858,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ஆகையால் இயேசு அதன்பின்பு வெளியரங்கமாய் யூதருக்குள்ளே சஞ்சரியாமல், அவ்விடம்விட்டு வனாந்தரத்துக்குச் சமீபமான இடமாகிய எப்பிராயீம் என்னப்பட்ட ஊருக்குப்போய், அங்கே தம்முடைய சீஷருடனேகூடத் தங்கியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[32. Then when Mary was come where Jesus was, and saw him, she fell down at his feet, saying unto him, Lord, if you had been here, my brother had not died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5967,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ஆகையால் இயேசு அதன்பின்பு வெளியரங்கமாய் யூதருக்குள்ளே சஞ்சரியாமல், அவ்விடம்விட்டு வனாந்தரத்துக்குச் சமீபமான இடமாகிய எப்பிராயீம் என்னப்பட்ட ஊருக்குப்போய், அங்கே தம்முடைய சீஷருடனேகூடத் தங்கியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[32. Then when Mary was come where Jesus was, and saw him, she fell down at his feet, saying unto him, Lord, if you had been here, my brother had not died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6076,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு வந்தபோது அவன் கல்லறையில் வைக்கப்பட்டு நாலுநாளாயிற்றென்று கண்டார்.]]></a:t>
+              <a:t><![CDATA[33. When Jesus therefore saw her weeping, and the Jews also weeping which came with her, he groaned in the spirit, and was troubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6185,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. யூதருடைய பஸ்காபண்டிகை சமீபமாயிருந்தது, அதற்கு முன்னே அநேகர் தங்களைச் சுத்திகரித்துக்கொள்ளும்பொருட்டு நாட்டிலிருந்து எருசலேமுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[33. When Jesus therefore saw her weeping, and the Jews also weeping which came with her, he groaned in the spirit, and was troubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6294,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. யூதருடைய பஸ்காபண்டிகை சமீபமாயிருந்தது, அதற்கு முன்னே அநேகர் தங்களைச் சுத்திகரித்துக்கொள்ளும்பொருட்டு நாட்டிலிருந்து எருசலேமுக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And said, Where have all of you laid him? They said unto him, Lord, come and see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6403,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பெத்தானியா ஊர் எருசலேமுக்குச் சமீபமாய் ஏறக்குறைய இரண்டு மைல் தூரத்திலிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. Jesus wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6512,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இயேசு அவளை நோக்கி: நீ விசுவாசித்தால் தேவனுடைய மகிமையைக் காண்பாய் என்று நான் உனக்குச் சொல்லவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Therefore his sisters sent unto him, saying, Lord, behold, he whom you love is sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6621,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அங்கே அவர்கள் இயேசுவைத் தேடிக்கொண்டு தேவாலயத்தில் நிற்கையில், ஒருவரையொருவர் நோக்கி: உங்களுக் கெப்படித் தோன்றுகிறது, அவர் பண்டிகைக்கு வரமாட்டாரோ என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Then said the Jews, Behold how he loved him!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6730,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அங்கே அவர்கள் இயேசுவைத் தேடிக்கொண்டு தேவாலயத்தில் நிற்கையில், ஒருவரையொருவர் நோக்கி: உங்களுக் கெப்படித் தோன்றுகிறது, அவர் பண்டிகைக்கு வரமாட்டாரோ என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And some of them said, Could not this man, which opened the eyes of the blind, have caused that even this man should not have died?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6839,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதரில் அநேகர் மார்த்தாள் மரியாள் என்பவர்களுடைய சகோதரனைக் குறித்து அவர்களுக்கு ஆறுதல் சொல்லும்படி அவர்களிடத்தில் வந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And some of them said, Could not this man, which opened the eyes of the blind, have caused that even this man should not have died?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6948,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. பிரதான ஆசாரியரும் பரிசேயரும் அவரைப் பிடிக்கும்படி யோசித்து, அவர் இருக்கிற இடத்தை எவனாவது அறிந்திருந்தால், அதை அறிவிக்கவேண்டுமென்று கட்டளையிட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. Jesus therefore again groaning in himself comes to the grave. It was a cave, and a stone lay upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7057,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. பிரதான ஆசாரியரும் பரிசேயரும் அவரைப் பிடிக்கும்படி யோசித்து, அவர் இருக்கிற இடத்தை எவனாவது அறிந்திருந்தால், அதை அறிவிக்கவேண்டுமென்று கட்டளையிட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. Jesus therefore again groaning in himself comes to the grave. It was a cave, and a stone lay upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7166,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இயேசு வருகிறார் என்று மார்த்தாள் கேள்விப்பட்டபோது, அவருக்கு எதிர்கொண்டுபோனாள்; மரியாளோ வீட்டிலே உட்கார்ந்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[39. Jesus said, Take all of you away the stone. Martha, the sister of him that was dead, says unto him, Lord, by this time he stinks: for he has been dead four days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7275,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்த்தாள் இயேசுவினிடத்தில் வந்து: ஆண்டவரே, நீர் இங்கேயிருந்தீரானால் என் சகோதரன் மரிக்கமாட்டான்.]]></a:t>
+              <a:t><![CDATA[39. Jesus said, Take all of you away the stone. Martha, the sister of him that was dead, says unto him, Lord, by this time he stinks: for he has been dead four days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7384,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்பொழுதும் நீர் தேவனிடத்தில் கேட்டுக்கொள்ளுவதெதுவோ அதைத் தேவன் உமக்குத் தந்தருளுவார் என்று அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[40. Jesus says unto her, Said I not unto you, that, if you would believe, you should see the glory of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7493,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசு அவளை நோக்கி: உன் சகோதரன் உயிர்த்தெழுந்திருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[40. Jesus says unto her, Said I not unto you, that, if you would believe, you should see the glory of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7602,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு மார்த்தாள்: உயிர்த்தெழுதல் நடக்கும் கடைசிநாளிலே அவனும் உயிர்த்தெழுந்திருப்பான் என்று அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[41. Then they took away the stone from the place where the dead was laid. And Jesus lifted up his eyes, and said, Father, I thank you that you have heard me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7711,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது மரித்தவன் வைக்கப்பட்ட இடத்திலிருந்த கல்லை எடுத்துப்போட்டார்கள். இயேசு தம்முடைய கண்களை ஏறெடுத்து: பிதாவே, நீர் எனக்குச் செவிகொடுத்தபடியினால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. Therefore his sisters sent unto him, saying, Lord, behold, he whom you love is sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7820,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு அவளை நோக்கி: நானே உயிர்த்தெழுதலும் ஜீவனுமாயிருக்கிறேன், என்னை விசுவாசிக்கிறவன் மரித்தாலும் பிழைப்பான்;]]></a:t>
+              <a:t><![CDATA[41. Then they took away the stone from the place where the dead was laid. And Jesus lifted up his eyes, and said, Father, I thank you that you have heard me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7929,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு அவளை நோக்கி: நானே உயிர்த்தெழுதலும் ஜீவனுமாயிருக்கிறேன், என்னை விசுவாசிக்கிறவன் மரித்தாலும் பிழைப்பான்;]]></a:t>
+              <a:t><![CDATA[42. And I knew that you hear me always: but because of the people which stand by I said it, that they may believe that you have sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8038,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உயிரோடிருந்து என்னை விசுவாசிக்கிறவனெவனும் என்றென்றைக்கும் மரியாமலும் இருப்பான்; இதை விசுவாசிக்கிறாயா என்றார்.]]></a:t>
+              <a:t><![CDATA[42. And I knew that you hear me always: but because of the people which stand by I said it, that they may believe that you have sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8147,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு அவள்: ஆம், ஆண்டவரே, நீர் உலகத்தில் வருகிறவரான தேவகுமாரனாகிய கிறிஸ்து என்று நான் விசுவாசிக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[43. And when he thus had spoken, he cried with a loud voice, Lazarus, come forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8256,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு அவள்: ஆம், ஆண்டவரே, நீர் உலகத்தில் வருகிறவரான தேவகுமாரனாகிய கிறிஸ்து என்று நான் விசுவாசிக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[44. And he that was dead came forth, bound hand and foot with grave clothes: and his face was bound about with a cloth. Jesus says unto them, Loose him, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8365,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவைகளைச் சொன்னபின்பு, அவள்போய், தன் சகோதரியாகிய மரியாளை ரகசியமாய் அழைத்து: போதகர் வந்திருக்கிறார், உன்னை அழைக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[44. And he that was dead came forth, bound hand and foot with grave clothes: and his face was bound about with a cloth. Jesus says unto them, Loose him, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8474,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவைகளைச் சொன்னபின்பு, அவள்போய், தன் சகோதரியாகிய மரியாளை ரகசியமாய் அழைத்து: போதகர் வந்திருக்கிறார், உன்னை அழைக்கிறார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[44. And he that was dead came forth, bound hand and foot with grave clothes: and his face was bound about with a cloth. Jesus says unto them, Loose him, and let him go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8583,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவள் அதைக் கேட்டவுடனே, சீக்கிரமாய் எழுந்து, அவரிடத்தில் வந்தாள்.]]></a:t>
+              <a:t><![CDATA[45. Then many of the Jews which came to Mary, and had seen the things which Jesus did, believed on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8692,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இயேசு இன்னும் கிராமத்துக்குள் வராமல், மார்த்தாள் தம்மைச் சந்தித்த இடத்திலே இருந்தார்.]]></a:t>
+              <a:t><![CDATA[45. Then many of the Jews which came to Mary, and had seen the things which Jesus did, believed on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8801,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இயேசு இன்னும் கிராமத்துக்குள் வராமல், மார்த்தாள் தம்மைச் சந்தித்த இடத்திலே இருந்தார்.]]></a:t>
+              <a:t><![CDATA[46. But some of them went their ways to the Pharisees, and told them what things Jesus had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8910,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது மரித்தவன் வைக்கப்பட்ட இடத்திலிருந்த கல்லை எடுத்துப்போட்டார்கள். இயேசு தம்முடைய கண்களை ஏறெடுத்து: பிதாவே, நீர் எனக்குச் செவிகொடுத்தபடியினால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. When Jesus heard that, he said, This sickness is not unto death, but for the glory of God, that the Son of God might be glorified thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9019,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது, வீட்டிலே அவளுடனேகூட இருந்து அவளுக்கு ஆறுதல் சொல்லிக்கொண்டிருந்த யூதர்கள், மரியாள் சீக்கிரமாய் எழுந்துபோகிறதைக் கண்டு: அவள், கல்லறையினிடத்தில் அழுகிறதற்குப் போகிறாள் என்று சொல்லி, அவளுக்குப் பின்னே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[47. Then gathered the chief priests and the Pharisees a council, and said, What do we? for this man does many miracles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9128,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது, வீட்டிலே அவளுடனேகூட இருந்து அவளுக்கு ஆறுதல் சொல்லிக்கொண்டிருந்த யூதர்கள், மரியாள் சீக்கிரமாய் எழுந்துபோகிறதைக் கண்டு: அவள், கல்லறையினிடத்தில் அழுகிறதற்குப் போகிறாள் என்று சொல்லி, அவளுக்குப் பின்னே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[47. Then gathered the chief priests and the Pharisees a council, and said, What do we? for this man does many miracles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9237,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது, வீட்டிலே அவளுடனேகூட இருந்து அவளுக்கு ஆறுதல் சொல்லிக்கொண்டிருந்த யூதர்கள், மரியாள் சீக்கிரமாய் எழுந்துபோகிறதைக் கண்டு: அவள், கல்லறையினிடத்தில் அழுகிறதற்குப் போகிறாள் என்று சொல்லி, அவளுக்குப் பின்னே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[48. If we let him thus alone, all men will believe on him: and the Romans shall come and take away both our place and nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9346,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இயேசு இருந்த இடத்தில் மரியாள் வந்து, அவரைக் கண்டவுடனே, அவர் பாதத்தில் விழுந்து: ஆண்டவரே, நீர் இங்கே இருந்தீரானால் என் சகோதரன் மரிக்கமாட்டான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[48. If we let him thus alone, all men will believe on him: and the Romans shall come and take away both our place and nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9455,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இயேசு இருந்த இடத்தில் மரியாள் வந்து, அவரைக் கண்டவுடனே, அவர் பாதத்தில் விழுந்து: ஆண்டவரே, நீர் இங்கே இருந்தீரானால் என் சகோதரன் மரிக்கமாட்டான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[49. And one of them, named Caiaphas, being the high priest that same year, said unto them, All of you know nothing at all,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9564,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவள் அழுகிறதையும் அவளோடேகூட வந்த யூதர்கள் அழுகிறதையும் இயேசு கண்டபோது ஆவியிலே கலங்கித் துயரமடைந்து:]]></a:t>
+              <a:t><![CDATA[49. And one of them, named Caiaphas, being the high priest that same year, said unto them, All of you know nothing at all,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9673,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவள் அழுகிறதையும் அவளோடேகூட வந்த யூதர்கள் அழுகிறதையும் இயேசு கண்டபோது ஆவியிலே கலங்கித் துயரமடைந்து:]]></a:t>
+              <a:t><![CDATA[50. Nor consider that it is expedient for us, that one man should die for the people, and that the whole nation perish not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9782,51 +10040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவனை எங்கே வைத்தீர்கள் என்றார். ஆண்டவரே, வந்து பாரும் என்றார்கள்;]]></a:t>
+              <a:t><![CDATA[50. Nor consider that it is expedient for us, that one man should die for the people, and that the whole nation perish not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9891,51 +10149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இயேசு கண்ணீர் விட்டார்.]]></a:t>
+              <a:t><![CDATA[51. And this spoke he not of himself: but being high priest that year, he prophesied that Jesus should die for that nation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10000,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது யூதர்கள்: இதோ, இவர் அவனை எவ்வளவாய்ச் சிநேகித்தார் என்றார்கள்!]]></a:t>
+              <a:t><![CDATA[51. And this spoke he not of himself: but being high priest that year, he prophesied that Jesus should die for that nation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10109,51 +10367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நீர் எப்பொழுதும் எனக்குச் செவிகொடுக்கிறீர் என்று நான் அறிந்திருக்கிறேன்; ஆனாலும் நீர் என்னை அனுப்பினதைச் சூழ்ந்துநிற்கும் ஜனங்கள் விசுவாசிக்கும்படியாக அவர்கள் நிமித்தம் இதைச் சொன்னேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. When Jesus heard that, he said, This sickness is not unto death, but for the glory of God, that the Son of God might be glorified thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10218,51 +10476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்களில் சிலர் குருடனுடைய கண்களைத் திறந்த இவர், இவனைச் சாகாமலிருக்கப்பண்ணவும் கூடாதா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[52. And not for that nation only, but that also he should gather together in one the children of God that were scattered abroad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10327,51 +10585,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்களில் சிலர் குருடனுடைய கண்களைத் திறந்த இவர், இவனைச் சாகாமலிருக்கப்பண்ணவும் கூடாதா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[52. And not for that nation only, but that also he should gather together in one the children of God that were scattered abroad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. Then from that day forth they took counsel together in order to put him to death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Jesus therefore walked no more openly among the Jews; but went thence unto a country near to the wilderness, into a city called Ephraim, and there continued with his disciples.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Jesus therefore walked no more openly among the Jews; but went thence unto a country near to the wilderness, into a city called Ephraim, and there continued with his disciples.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Jesus therefore walked no more openly among the Jews; but went thence unto a country near to the wilderness, into a city called Ephraim, and there continued with his disciples.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And the Jews' passover was nigh at hand: and many went out of the country up to Jerusalem before the passover, to purify themselves.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And the Jews' passover was nigh at hand: and many went out of the country up to Jerusalem before the passover, to purify themselves.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. Then sought they for Jesus, and spoke among themselves, as they stood in the temple, What think all of you, that he will not come to the feast?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. Then sought they for Jesus, and spoke among themselves, as they stood in the temple, What think all of you, that he will not come to the feast?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10406,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598787" r:id="rId1"/>
+    <p:sldLayoutId id="2478708550" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10458,50 +11588,66 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11166,50 +12312,114 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11314,51 +12524,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একথা বলছি, য়েন তারা বিশ্বাস করে য়ে তুমি আমায় পাঠিয়েছ৷’]]></a:t>
+              <a:t><![CDATA[5. இயேசு மார்த்தாளிடத்திலும் அவளுடைய சகோதரியினிடத்திலும் லாசருவினிடத்திலும் அன்பாயிருந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. பிரதான ஆசாரியரும் பரிசேயரும் அவரைப் பிடிக்கும்படி யோசித்து, அவர் இருக்கிற இடத்தை எவனாவது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்திருந்தால், அதை அறிவிக்கவேண்டுமென்று கட்டளையிட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. এই কথা বলার পর যীশু জোর গলায় ডাকলেন, ‘লাসার বেরিয়ে এস!’]]></a:t>
+              <a:t><![CDATA[6. அவன் வியாதியாயிருக்கிறதாக அவர் கேள்விப்பட்டபொழுது, தாம் இருந்த இடத்திலே பின்னும் இரண்டுநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. লাসার নামে একটি লোক অসুস্থ ছিলেন; তিনি বৈথনিযা গ্রামে থাকতেন৷ সেই গ্রামেই মরিয়ম ও তাঁর বোন]]></a:t>
+              <a:t><![CDATA[தங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মার্থাও থাকতেন৷]]></a:t>
+              <a:t><![CDATA[7. அதன்பின்பு அவர் தம்முடைய சீஷரை நோக்கி: நாம் மறுபடியும் யூதேயாவுக்குப் போவோம் வாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. মৃত লাসার সেই কবর থেকে বাইরে এল৷ তার হাতপা টুকরো কাপড় দিয়ে তখনও বাঁধা ছিল আর তার মুখের ওপর]]></a:t>
+              <a:t><![CDATA[8. அதற்குச் சீஷர்கள்; ரபீ, இப்பொழுதுதான் யூதர் உம்மைக் கல்லெறியத் தேடினார்களே, மறுபடியும் நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একখানা কাপড় জড়ানো ছিল৷যীশু তখন তাদের বললেন, ‘বাঁধন খুলে দাও এবং ওকে য়েতে দাও৷’]]></a:t>
+              <a:t><![CDATA[அவ்விடத்திற்குப் போகலாமா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এই মরিয়মই বহুমূল্য সুগন্ধি আতর যীশুর উপরে ঢেলে নিজের চুল দিয়ে তাঁর পা মুছিয়ে দিয়েছিলেন৷ লাসার]]></a:t>
+              <a:t><![CDATA[9. இயேசு பிரதியுத்தரமாக: பகலுக்குப் பன்னிரண்டு மணிநேரம் இல்லையா? ஒருவன் பகலிலே நடந்தால் அவன் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিলেন এই মরিয়মেরই ভাই৷]]></a:t>
+              <a:t><![CDATA[உலகத்தின் வெளிச்சத்தைக் காண்கிறபடியினால் இடறமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. তখন মরিয়মের কাছে যাঁরা এসেছিল, সেই সব ইহুদীদের মধ্যে অনেকে যীশু যা করলেন তা দেখে যীশুর ওপর]]></a:t>
+              <a:t><![CDATA[10. ஒருவன் இரவிலே நடந்தால் தன்னிடத்தில் வெளிச்சம் இல்லாதபடியினால் இடறுவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস করল৷]]></a:t>
+              <a:t><![CDATA[11. இவைகளை அவர் சொல்லியபின்பு அவர்களை நோக்கி: நம்முடைய சிநேகிதனாகிய லாசரு நித்திரையடைந்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. এরপর যীশু আবার অন্তরে বিচলিত হয়ে উঠলেন৷ লাসারকে য়েখানে রাখা হয়েছিল, যীশু সেই কবরের কাছে]]></a:t>
+              <a:t><![CDATA[1. மரியாளும் அவள் சகோதரியாகிய மார்த்தாளும் இருந்த பெத்தானியா கிராமத்திலுள்ளவனாகிய லாசரு என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তাই লাসারের বোনেরা একটি লোক পাঠিয়ে যীশুকে বলে পাঠালেন, ‘প্রভু, আপনার প্রিয় বন্ধু লাসার অসুস্থ৷’]]></a:t>
+              <a:t><![CDATA[நான் அவனை எழுப்பப்போகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. কিন্তু তাদের মধ্যে কয়েকজন ফরীশীদের কাছে গিয়ে যীশু যা করেছিলেন তা তাদের জানালো৷]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவருடைய சீஷர்கள்: ஆண்டவரே, நித்திரையடைந்திருந்தால் சுகமடைவான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যীশু একথা শুনে বললেন, ‘এই রোগে তার মৃত্যু হবে না; কিন্তু তা ঈশ্বরের মহিমার জন্যই হয়েছে, য়েন]]></a:t>
+              <a:t><![CDATA[13. இயேசுவானவர் அவனுடைய மரணத்தைக் குறித்து அப்படிச் சொன்னார்; அவர்களோ நித்திரை செய்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের পুত্র মহিমান্বিত হন৷’]]></a:t>
+              <a:t><![CDATA[இளைப்பாறுகிறதைக் குறித்துச் சொன்னாரென்று நினைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. এরপর প্রধান যাজক ও ফরীশীরা পরিষদের এক মহাসভা ডেকে সেখানে নিজেদের মধ্যে বলাবলি করল, ‘আমরা এখন কি]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது இயேசு அவர்களை நோக்கி: லாசரு மரித்துப்போனான் என்று வெளிப்படையாய்ச் சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করব? এই লোকটা তো অনেক অলৌকিক চিহ্নকার্য় করছে৷]]></a:t>
+              <a:t><![CDATA[15. நான் அங்கே இராததினால் நீங்கள் விசுவாசமுள்ளவர்களாகிறதற்கு ஏதுவுண்டென்று உங்கள் நிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যীশু মার্থা, তার বোনও লাসারকে ভালবাসতেন৷]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுகிறேன்; இப்பொழுது அவனிடத்திற்குப் போவோம் வாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. আমরা যদি ওকে এই ভাবেই চলতে দিই তাহলে তো সকলেই এর ওপর বিশ্বাস করবে৷ তখন রোমীয়েরা এসে আমাদের এই]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது திதிமு என்னப்பட்ட தோமா மற்றச் சீஷர்களை நோக்கி: அவரோடேகூட மரிக்கும்படி நாமும் போவோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মন্দির ও আমাদের জাতিকে ধ্বংস করবে৷’]]></a:t>
+              <a:t><![CDATA[வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাই তিনি যখন শুনলেন য়ে লাসার অসুস্থ, তখন য়েখানে ছিলেন সেই জায়গায় আরো দুদিন রয়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[17. இயேசு வந்தபோது அவன் கல்லறையில் வைக்கப்பட்டு நாலுநாளாயிற்றென்று கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেলেন৷ কবরটি ছিল একটা গুহা, যার প্রবেশ পথ একটা পাথর দিয়ে ঢাকা ছিল৷]]></a:t>
+              <a:t><![CDATA[ஒருவன் வியாதிப்பட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. কিন্তু তাদের মধ্যে একজন, য়াঁর নাম কাযাফা, যিনি সেই বছরের জন্য মহাযাজকের পদ পেয়েছিলেন, তাদের]]></a:t>
+              <a:t><![CDATA[18. பெத்தானியா ஊர் எருசலேமுக்குச் சமீபமாய் ஏறக்குறைய இரண்டு மைல் தூரத்திலிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, ‘তোমরা কিছুই জানো না৷]]></a:t>
+              <a:t><![CDATA[19. யூதரில் அநேகர் மார்த்தாள் மரியாள் என்பவர்களுடைய சகோதரனைக் குறித்து அவர்களுக்கு ஆறுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এরপর তিনি শিষ্যদের বললেন, ‘চল, আমরা আবার যিহূদিযাতে যাই৷’]]></a:t>
+              <a:t><![CDATA[சொல்லும்படி அவர்களிடத்தில் வந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাঁর শিষ্যরা তাঁকে বললেন, ‘গুরু, সম্প্রতি সেখানকার লোকেরা আপনাকে পাথর ছুঁড়ে মেরে ফেলতে চাইছিল৷]]></a:t>
+              <a:t><![CDATA[20. இயேசு வருகிறார் என்று மார்த்தாள் கேள்விப்பட்டபோது, அவருக்கு எதிர்கொண்டுபோனாள்; மரியாளோ வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবে কেন আপনি আবার সেখানে য়েতে চাইছেন?’]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এর উত্তরে যীশু বললেন, ‘দিনে বারো ঘন্টা আলো থাকে৷ কেউ যদি দিনের আলোতে চলে তবে সে হোঁচট খেয়ে পড়ে]]></a:t>
+              <a:t><![CDATA[21. மார்த்தாள் இயேசுவினிடத்தில் வந்து: ஆண்டவரே, நீர் இங்கேயிருந்தீரானால் என் சகோதரன் மரிக்கமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যায় না, কারণ সে জগতের আলো দেখতে পায়৷]]></a:t>
+              <a:t><![CDATA[22. இப்பொழுதும் நீர் தேவனிடத்தில் கேட்டுக்கொள்ளுவதெதுவோ அதைத் தேவன் உமக்குத் தந்தருளுவார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু কেউ যদি রাতের আঁধারে চলে তবে সে হোঁচট খায়, কারণ তার সামনে কোন আলো নেই৷’]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তিনি একথা বলার পর তাদের আবার বললেন, ‘আমাদের বন্ধু লাসার ঘুমিয়ে পড়েছে; কিন্তু আমি তাকে জাগাতে]]></a:t>
+              <a:t><![CDATA[23. இயேசு அவளை நோக்கி: உன் சகோதரன் உயிர்த்தெழுந்திருப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছি৷]]></a:t>
+              <a:t><![CDATA[24. அதற்கு மார்த்தாள்: உயிர்த்தெழுதல் நடக்கும் கடைசிநாளிலே அவனும் உயிர்த்தெழுந்திருப்பான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. যীশু বললেন, ‘ঐ পাথরটা সরিয়ে ফেল৷’সেই মৃত ব্যক্তির বোন মার্থা বললেন, ‘প্রভু চারদিন আগে লাসারের]]></a:t>
+              <a:t><![CDATA[2. கர்த்தருக்குப் பரிமளதைலம் பூசி, தன் தலைமயிரால் அவருடைய பாதங்களைத் துடைத்தவள் அந்த மரியாளே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তখন তাঁর শিষ্যরা তাঁকে বললেন, ‘প্রভু, সে যদি ঘুমিয়ে থাকে তবে সে ভাল হয়ে যাবে৷’]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. আর তোমরা এও বোঝ না য়ে গোটা জাতি ধ্বংস হওযার পরিবর্তে সেই মানুষের মৃত্যু হওযা তোমাদের পক্ষে]]></a:t>
+              <a:t><![CDATA[25. இயேசு அவளை நோக்கி: நானே உயிர்த்தெழுதலும் ஜீவனுமாயிருக்கிறேன், என்னை விசுவாசிக்கிறவன் மரித்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মঙ্গলজনক হবে৷’]]></a:t>
+              <a:t><![CDATA[பிழைப்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যীশু লাসারের মৃত্যুর বিষয়ে বলছিলেন, কিন্তু তাঁরা মনে করলেন তিনি তাঁর স্বাভাবিক ঘুমের কথা বলছেন৷]]></a:t>
+              <a:t><![CDATA[26. உயிரோடிருந்து என்னை விசுவாசிக்கிறவனெவனும் என்றென்றைக்கும் மரியாமலும் இருப்பான்; இதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. একথা কাযাফা য়ে নিজের থেকে বললেন তা নয়, কিন্তু সেই বছরের জন্য মহাযাজক হওযাতে তিনি এই ভাববাণী]]></a:t>
+              <a:t><![CDATA[விசுவாசிக்கிறாயா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন, য়ে সমগ্র জাতির জন্য যীশু মৃত্যুবরণ করতে যাচ্ছেন৷]]></a:t>
+              <a:t><![CDATA[27. அதற்கு அவள்: ஆம், ஆண்டவரே, நீர் உலகத்தில் வருகிறவரான தேவகுமாரனாகிய கிறிஸ்து என்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তাই যীশু তখন তাদের স্পষ্ট করে বললেন, ‘লাসার মারা গেছে৷]]></a:t>
+              <a:t><![CDATA[விசுவாசிக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. যীশু য়ে কেবল ইহুদী জাতির জন্য মৃত্যুবরণ করবেন তা নয়, সারা জগতে য়ে সমস্ত ঈশ্বরের সন্তানরা]]></a:t>
+              <a:t><![CDATA[28. இவைகளைச் சொன்னபின்பு, அவள்போய், தன் சகோதரியாகிய மரியாளை ரகசியமாய் அழைத்து: போதகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চারদিকে ছড়িয়ে আছে, তাদের সকলকে একত্রিত করার জন্য যীশু মৃত্যুবরণ করবেন৷]]></a:t>
+              <a:t><![CDATA[வந்திருக்கிறார், உன்னை அழைக்கிறார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আর তোমাদের কথা ভেবে আমি আনন্দিত য়ে আমি সেখানে ছিলাম না, কারণ এখন তোমরা আমাকে বিশ্বাস করবে৷ চল,]]></a:t>
+              <a:t><![CDATA[29. அவள் அதைக் கேட்டவுடனே, சீக்கிரமாய் எழுந்து, அவரிடத்தில் வந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যু হয়েছে৷ এখন পাথর সরালে এর মধ্য থেকে দুর্গন্ধ বের হবে৷’]]></a:t>
+              <a:t><![CDATA[அவளுடைய சகோதரனாகிய லாசரு வியாதியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখন আমরা তার কাছে যাই৷’]]></a:t>
+              <a:t><![CDATA[30. இயேசு இன்னும் கிராமத்துக்குள் வராமல், மார்த்தாள் தம்மைச் சந்தித்த இடத்திலே இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. তাই সেই দিন থেকে তারা যীশুকে হত্যা করার জন্য চক্রান্ত করতে লাগল৷]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது, வீட்டிலே அவளுடனேகூட இருந்து அவளுக்கு ஆறுதல் சொல்லிக்கொண்டிருந்த யூதர்கள், மரியாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তখন থোমা (যাঁকে দিদুমঃ বলে) অন্য শিষ্যদের উদ্দেশ্য করে বললেন, ‘চল, আমরাও যাবো, আমরাও যীশুর সঙ্গে]]></a:t>
+              <a:t><![CDATA[சீக்கிரமாய் எழுந்துபோகிறதைக் கண்டு: அவள், கல்லறையினிடத்தில் அழுகிறதற்குப் போகிறாள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মরব৷’]]></a:t>
+              <a:t><![CDATA[அவளுக்குப் பின்னே போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. যীশু তখন প্রকাশ্যে ইহুদীদের মধ্যে চলাফেরা বন্ধ করে দিলেন৷ তিনি সেখান থেকে মরুপ্রান্তরের কাছে]]></a:t>
+              <a:t><![CDATA[32. இயேசு இருந்த இடத்தில் மரியாள் வந்து, அவரைக் கண்டவுடனே, அவர் பாதத்தில் விழுந்து: ஆண்டவரே, நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইফ্রযিম নামে এক শহরে চলে গেলেন এবং সেখানে তিনি তাঁর শিষ্যদের সঙ্গে থাকলেন৷]]></a:t>
+              <a:t><![CDATA[இங்கே இருந்தீரானால் என் சகோதரன் மரிக்கமாட்டான் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যীশু বৈথনিযাতে এসে জানতে পারলেন য়ে গত চারদিন ধরে লাসার কবরে আছেন৷]]></a:t>
+              <a:t><![CDATA[33. அவள் அழுகிறதையும் அவளோடேகூட வந்த யூதர்கள் அழுகிறதையும் இயேசு கண்டபோது ஆவியிலே கலங்கித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ইহুদীদের নিস্তারপর্ব এগিয়ে আসছিল, আর অনেক লোক নিজেদের শুচি করবার জন্য নিস্তারপর্বের আগেই দেশ]]></a:t>
+              <a:t><![CDATA[துயரமடைந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে জেরুশালেমে গেল৷]]></a:t>
+              <a:t><![CDATA[34. அவனை எங்கே வைத்தீர்கள் என்றார். ஆண்டவரே, வந்து பாரும் என்றார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. বৈথনিযা থেকে জেরুশালেমের দূরত্ব ছিল প্রায় দুই মাইল৷]]></a:t>
+              <a:t><![CDATA[35. இயேசு கண்ணீர் விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. যীশু তাঁকে বললেন, ‘আমি কি তোমায় বলিনি, যদি বিশ্বাস কর তবে ঈশ্বরের মহিমা দেখতে পাবে?’]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவனுடைய சகோதரிகள்; ஆண்டவரே, நீர் சிநேகிக்கிறவன் வியாதியாயிருக்கிறான் என்று சொல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. তারা সেখানে যীশুর খোঁজ করতে লাগল৷ তারা মন্দির চত্বরে দাঁড়িয়ে পরস্পর বলাবলি করতে লাগল,. ‘তোমরা]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது யூதர்கள்: இதோ, இவர் அவனை எவ்வளவாய்ச் சிநேகித்தார் என்றார்கள்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি মনে কর? তিনি কি এই পর্বে আসবেন?’]]></a:t>
+              <a:t><![CDATA[37. அவர்களில் சிலர் குருடனுடைய கண்களைத் திறந்த இவர், இவனைச் சாகாமலிருக்கப்பண்ணவும் கூடாதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাই ইহুদীদের অনেকেই মার্থা ও মরিয়মকে তাঁদের ভাইয়ের মৃত্যুর পর সান্ত্বনা দিতে এসেছিল৷]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. প্রধান যাজকরা ও ফরীশীরা এই আদেশ দিল য়ে, যীশু কোথায় আছেন তা যদি কেউ জানে তবে তাদের য়েন জানানো]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது இயேசு மறுபடியும் தமக்குள்ளே கலங்கிக் கல்லறையினிடத்திற்கு வந்தார். அது ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয় যাতে তারা তাঁকে গ্রেপ্তার করতে পারে৷]]></a:t>
+              <a:t><![CDATA[குகையாயிருந்தது; அதின்மேல் ஒரு கல் வைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. মার্থা যখন শুনলেন য়ে যীশু এসেছেন, তখন তাঁর সঙ্গে দেখা করতে গেলেন, কিন্তু মরিয়ম ঘরেই থাকলেন৷]]></a:t>
+              <a:t><![CDATA[39. இயேசு: கல்லை எடுத்துப்போடுங்கள் என்றார். மரித்தவனுடைய சகோதரியாகிய மார்த்தாள் அவரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. মার্থা যীশুকে বললেন, ‘প্রভু, আপনি যদি এখানে থাকতেন তাহলে আমার ভাই মরত না৷]]></a:t>
+              <a:t><![CDATA[ஆண்டவரே, இப்பொழுது நாறுமே, நாலுநாளாயிற்றே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু এখনও আমি জানি য়ে, আপনি ঈশ্বরের কাছে যা কিছু চাইবেন, ঈশ্বর আপনাকে তাই দেবেন৷’]]></a:t>
+              <a:t><![CDATA[40. இயேசு அவளை நோக்கி: நீ விசுவாசித்தால் தேவனுடைய மகிமையைக் காண்பாய் என்று நான் உனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু তাঁকে বললেন, ‘তোমার ভাই আবার উঠবে৷’]]></a:t>
+              <a:t><![CDATA[சொல்லவில்லையா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. মার্থা তাঁকে বললেন, ‘আমি জানি শেষ দিনে পুনরুত্থানের সময় সে আবার উঠবে৷’]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது மரித்தவன் வைக்கப்பட்ட இடத்திலிருந்த கல்லை எடுத்துப்போட்டார்கள். இயேசு தம்முடைய கண்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. এরপর তারা সেই পাথরখানা সরিয়ে দিল, আর যীশু উর্দ্ধ দিকে তাকিয়ে বললেন, ‘পিতা, আমি তোমায় ধন্যবাদ]]></a:t>
+              <a:t><![CDATA[அவரிடத்திற்கு ஆள் அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যীশু মার্থাকে বললেন, ‘আমিই পুনরুত্থান, আমিই জীবন৷ য়ে কেউ আমাকে বিশ্বাস করে, সে মরবার পর জীবন]]></a:t>
+              <a:t><![CDATA[ஏறெடுத்து: பிதாவே, நீர் எனக்குச் செவிகொடுத்தபடியினால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফিরে পাবে৷]]></a:t>
+              <a:t><![CDATA[42. நீர் எப்பொழுதும் எனக்குச் செவிகொடுக்கிறீர் என்று நான் அறிந்திருக்கிறேன்; ஆனாலும் நீர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. য়ে কেউ জীবিত আছে ও আমায় বিশ্বাস করে, সে কখনও মরবে না৷ তুমি কি একথা বিশ্বাস কর?’]]></a:t>
+              <a:t><![CDATA[அனுப்பினதைச் சூழ்ந்துநிற்கும் ஜனங்கள் விசுவாசிக்கும்படியாக அவர்கள் நிமித்தம் இதைச் சொன்னேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. মার্থা তাঁকে বললেন, ‘হ্যাঁ, প্রভু! আমি বিশ্বাস করি য়ে জগতে যাঁর আসার কথা আছে আপনিই সেই খ্রীষ্ট,]]></a:t>
+              <a:t><![CDATA[43. இவைகளைச் சொன்னபின்பு: லாசருவே, வெளியே வா என்று, உரத்த சத்தமாய்க் கூப்பிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20554,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের পুত্র৷’]]></a:t>
+              <a:t><![CDATA[44. அப்பொழுது, மரித்தவன் வெளியே வந்தான். அவன் கால்களும் கைகளும் பிரேதச் சீலைகளினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20686,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এই কথা বলার পর মার্থা সেখান থেকে চলে গেলেন ও তার বোন মরিয়মকে একান্তে ডেকে বললেন, ‘গুরু এসেছেন,]]></a:t>
+              <a:t><![CDATA[கட்டப்பட்டிருந்தது, அவன் முகமும் சீலையால் சுற்றப்பட்டிருந்தது. இயேசு அவர்களை நோக்கி: இவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20818,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর তিনি তোমায় ডাকছেন৷’]]></a:t>
+              <a:t><![CDATA[கட்டவிழ்த்துவிடுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20950,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. মরিয়ম একথা শুনে তাড়াতাড়ি করে যীশুর কাছে গেলেন৷]]></a:t>
+              <a:t><![CDATA[45. அப்பொழுது மரியாளிடத்தில் வந்திருந்து, இயேசு செய்தவைகளைக் கண்டவர்களாகிய யூதர்களில் அநேகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21082,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. যীশু তখনও গ্রামের মধ্যে ঢোকেন নি৷ মার্থা য়েখানে তাঁর সঙ্গে দেখা করতে এসেছিলেন তিনি সেখানেই]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21214,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিলেন৷]]></a:t>
+              <a:t><![CDATA[46. அவர்களில் சிலர் பரிசேயரிடத்தில் போய், இயேசு செய்தவைகளை அவர்களுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিই, কারণ তুমি আমার কথা শুনেছ৷]]></a:t>
+              <a:t><![CDATA[4. இயேசு அதைக் கேட்டபொழுது: இந்த வியாதி மரணத்துக்கு ஏதுவாயிராமல் தேவனுடைய மகிமை விளங்குவதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21478,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. য়ে ইহুদীরা মরিয়মের সঙ্গে বাড়িতে ছিল ও তাঁকে সান্ত্বনা দিচ্ছিল, তারা যখন দেখল য়ে মরিয়ম]]></a:t>
+              <a:t><![CDATA[47. அப்பொழுது பிரதான ஆசாரியரும் பரிசேயரும் ஆலோசனைச் சங்கத்தைக் கூடிவரச்செய்து: நாம் என்ன செய்கிறது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21610,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাড়াতাড়ি করে উঠে বাইরে যাচ্ছেন, তখন তারাও তার পিছনে পিছনে চলল, তারা মনে করল য়ে তিনি হয়তো লাসারের]]></a:t>
+              <a:t><![CDATA[இந்த மனுஷன் அநேக அற்புதங்களைச் செய்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21742,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কবরের কাছে যাচ্ছেন ও সেখানে গিয়ে কাঁদবেন৷]]></a:t>
+              <a:t><![CDATA[48. நாம் இவனை இப்படி விட்டுவிட்டால், எல்லாரும் இவனை விசுவாசிப்பார்கள்; அப்பொழுது ரோமர் வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21874,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. যীশু য়েখানে ছিলেন, মরিয়ম সেখানে এসে তাঁকে দেখে তাঁর পায়ের ওপর পড়ে বললেন, ‘প্রভু, আপনি যদি]]></a:t>
+              <a:t><![CDATA[நம்முடைய ஸ்தானத்தையும் ஜனத்தையும் அழித்துப்போடுவார்களே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22006,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখানে থাকতেন, আমার ভাই মরত না৷’]]></a:t>
+              <a:t><![CDATA[49. அப்பொழுது அவர்களில் ஒருவனும் அந்த வருஷத்துப் பிரதான ஆசாரியனுமாகிய காய்பா என்பவன் அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22138,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. যীশু যখন দেখলেন য়ে মরিয়ম কাঁদছেন আর তার সঙ্গে য়ে সব ইহুদীরা এসেছিল তারাও কাঁদছে, তখন তিনি]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு ஒன்றுந் தெரியாது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22270,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুঃখিত হয়ে উঠলেন এবং অন্তরে গভীরভাবে বিচলিত হলেন৷]]></a:t>
+              <a:t><![CDATA[50. ஜனங்களெல்லாரும் கெட்டுப்போகாதபடிக்கு ஒரே மனுஷன் ஜனங்களுக்காக மரிப்பது நமக்கு நலமாயிருக்குமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22402,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তখন তিনি বললেন, ‘তোমরা তাকে কোথায় রেখেছ?’ তারা বললেন, ‘প্রভু, আসুন, এসে দেখুন৷’]]></a:t>
+              <a:t><![CDATA[நீங்கள் சிந்தியாமலிருக்கிறீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22534,51 +24008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. যীশু কেঁদে ফেললেন৷]]></a:t>
+              <a:t><![CDATA[51. இதை அவன் சுயமாய்ச் சொல்லாமல், அந்த வருஷத்துப் பிரதான ஆசாரியனானபடியினாலே இயேசு யூதஜனங்களுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22666,51 +24140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. তখন সেই ইহুদীরা সকলে বলতে লাগল, ‘দেখ! উনি লাসারকে কত ভালোবাসতেন৷’]]></a:t>
+              <a:t><![CDATA[மரிக்கப்போகிறாரென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. আমি জানি তুমি সব সময়ই আমার কথা শুনে থাক৷ কিন্তু আমার চারপাশে যাঁরা দাঁড়িয়ে আছে তাদের জন্য আমি]]></a:t>
+              <a:t><![CDATA[ஏதுவாயிருக்கிறது; தேவனுடைய குமாரனும் அதினால் மகிமைப்படுவார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22930,51 +24404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. কিন্তু তাদের মধ্যে আবার কেউ কেউ বলল, ‘যীশু তো অন্ধকে দৃষ্টিশক্তি দিয়েছেন; কেন তিনি লাসারকে]]></a:t>
+              <a:t><![CDATA[52. அந்த ஜனங்களுக்காகமாத்திரமல்ல சிதறியிருக்கிற தேவனுடைய பிள்ளைகளை ஒன்றாகச் சேர்க்கிறதற்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23062,51 +24536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যুর হাত থেকে বাঁচালেন না?’]]></a:t>
+              <a:t><![CDATA[மரிக்கப்போகிறாரென்றும், தீர்க்கதரிசனமாய்ச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23122,92 +24596,1148 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. அந்நாள் முதல் அவரைக் கொலைச் செய்யும்படிக்கு ஆலோசனை பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. ஆகையால் இயேசு அதன்பின்பு வெளியரங்கமாய் யூதருக்குள்ளே சஞ்சரியாமல், அவ்விடம்விட்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வனாந்தரத்துக்குச் சமீபமான இடமாகிய எப்பிராயீம் என்னப்பட்ட ஊருக்குப்போய், அங்கே தம்முடைய சீஷருடனேகூடத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்கியிருந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. யூதருடைய பஸ்காபண்டிகை சமீபமாயிருந்தது, அதற்கு முன்னே அநேகர் தங்களைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுத்திகரித்துக்கொள்ளும்பொருட்டு நாட்டிலிருந்து எருசலேமுக்குப் போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. அங்கே அவர்கள் இயேசுவைத் தேடிக்கொண்டு தேவாலயத்தில் நிற்கையில், ஒருவரையொருவர் நோக்கி: உங்களுக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கெப்படித் தோன்றுகிறது, அவர் பண்டிகைக்கு வரமாட்டாரோ என்று பேசிக்கொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23408,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>91</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>