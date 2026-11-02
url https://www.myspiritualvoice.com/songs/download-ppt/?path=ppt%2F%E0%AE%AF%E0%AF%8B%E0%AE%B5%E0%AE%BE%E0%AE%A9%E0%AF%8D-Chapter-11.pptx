--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -11536,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708550" r:id="rId1"/>
+    <p:sldLayoutId id="2482621454" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -25653,91 +25653,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -25763,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>