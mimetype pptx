--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -157,50 +157,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -264,50 +274,55 @@
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -488,53 +503,58 @@
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -594,51 +614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்தத் தைலத்தை முந்நூறு பணத்துக்கு விற்று, தரித்திரருக்குக் கொடாமல் போனதென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[4. Then says one of his disciples, Judas Iscariot, Simon's son, which should betray him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -703,51 +723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தரித்திரரைக் குறித்துக் கவலைப்பட்டு இப்படிச் சொல்லாமல், அவன் திருடனானபடியினாலும், பணப்பையை வைத்துக்கொண்டு அதிலே போடப்பட்டதைச் சுமக்கிறவனானபடியினாலும் இப்படிச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. Why was not this ointment sold for three hundred pence, and given to the poor?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -812,51 +832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தரித்திரரைக் குறித்துக் கவலைப்பட்டு இப்படிச் சொல்லாமல், அவன் திருடனானபடியினாலும், பணப்பையை வைத்துக்கொண்டு அதிலே போடப்பட்டதைச் சுமக்கிறவனானபடியினாலும் இப்படிச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. This he said, not that he cared for the poor; but because he was a thief, and had the bag, and bare what was put therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -921,51 +941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இயேசு: இவளை விட்டுவிடு, என்னை அடக்கம்பண்ணும் நாளுக்காக இதை வைத்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[6. This he said, not that he cared for the poor; but because he was a thief, and had the bag, and bare what was put therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1030,51 +1050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இயேசு: இவளை விட்டுவிடு, என்னை அடக்கம்பண்ணும் நாளுக்காக இதை வைத்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[7. Then said Jesus, Let her alone: against the day of my burying has she kept this.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1139,51 +1159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தரித்திரர் எப்பொழுதும் உங்களிடத்தில் இருக்கிறார்கள்; நான் எப்பொழுதும் உங்களிடத்தில் இரேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. For the poor always all of you have with you; but me all of you have not always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1248,51 +1268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது யூதரில் திரளான ஜனங்கள் அவர் அங்கேயிருக்கிறதை அறிந்து, இயேசுவினிமித்தமாக மாத்திரம் அல்ல, அவர் மரித்தோரிலிருந்தெழுப்பின லாசருவைக் காணும்படியாகவும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. For the poor always all of you have with you; but me all of you have not always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1357,51 +1377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது யூதரில் திரளான ஜனங்கள் அவர் அங்கேயிருக்கிறதை அறிந்து, இயேசுவினிமித்தமாக மாத்திரம் அல்ல, அவர் மரித்தோரிலிருந்தெழுப்பின லாசருவைக் காணும்படியாகவும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Much people of the Jews therefore knew that he was there: and they came not for Jesus' sake only, but that they might see Lazarus also, whom he had raised from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1466,51 +1486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. லாசருவினிமித்தமாக யூதர்களில் அநேகர் போய், இயேசுவினிடத்தில் விசுவாசம் வைத்தபடியால்,]]></a:t>
+              <a:t><![CDATA[9. Much people of the Jews therefore knew that he was there: and they came not for Jesus' sake only, but that they might see Lazarus also, whom he had raised from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1575,51 +1595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரதான ஆசாரியர்கள் லாசருவையும் கொலைசெய்ய ஆலோசனைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But the chief priests consulted that they might put Lazarus also to death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1684,51 +1704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பஸ்காபண்டிகை வர ஆறுநாளைக்குமுன்னே இயேசு தாம் மரணத்திலிருந்து எழுப்பின லாசரு இருந்த பெத்தானியாவுக்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[1. Then Jesus six days before the passover came to Bethany, where Lazarus was, which had been dead, whom he raised from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1793,51 +1813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மறுநாளிலே இயேசு எருசலேமுக்கு வருகிறாரென்று பண்டிகைக்கு வந்த திரளான ஜனங்கள் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. Because that by reason of him many of the Jews went away, and believed on Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1902,51 +1922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குருத்தோலைகளைப் பிடித்துக்கொண்டு, அவருக்கு எதிர்கொண்டுபோகும்படி புறப்பட்டு: ஓசன்னா, கர்த்தருடைய நாமத்தினாலே வருகிற இஸ்ரவேலின் ராஜா ஸ்தோத்திரிக்கப்பட்டவர் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. On the next day much people that were come to the feast, when they heard that Jesus was coming to Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2011,51 +2031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குருத்தோலைகளைப் பிடித்துக்கொண்டு, அவருக்கு எதிர்கொண்டுபோகும்படி புறப்பட்டு: ஓசன்னா, கர்த்தருடைய நாமத்தினாலே வருகிற இஸ்ரவேலின் ராஜா ஸ்தோத்திரிக்கப்பட்டவர் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Took branches of palm trees, and went forth to meet him, and cried, Hosanna: Blessed is the King of Israel that comes in the name of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2120,51 +2140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. குருத்தோலைகளைப் பிடித்துக்கொண்டு, அவருக்கு எதிர்கொண்டுபோகும்படி புறப்பட்டு: ஓசன்னா, கர்த்தருடைய நாமத்தினாலே வருகிற இஸ்ரவேலின் ராஜா ஸ்தோத்திரிக்கப்பட்டவர் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Took branches of palm trees, and went forth to meet him, and cried, Hosanna: Blessed is the King of Israel that comes in the name of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2229,51 +2249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அல்லாமலும்: சீயோன் குமாரத்தியே, பயப்படாதே, உன் ராஜா கழுதைக்குட்டியின்மேல் ஏறிவருகிறார் என்று எழுதியிருக்கிற பிரகாரமாக,]]></a:t>
+              <a:t><![CDATA[14. And Jesus, when he had found a young ass, sat thereon; as it is written,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2338,51 +2358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசு ஒரு கழுதைக்குட்டியைக் கண்டு அதின்மேல் ஏறிப்போனார்.]]></a:t>
+              <a:t><![CDATA[14. And Jesus, when he had found a young ass, sat thereon; as it is written,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2447,51 +2467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசு ஒரு கழுதைக்குட்டியைக் கண்டு அதின்மேல் ஏறிப்போனார்.]]></a:t>
+              <a:t><![CDATA[15. Fear not, daughter of Sion: behold, your King comes, sitting on an ass's colt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2556,51 +2576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைகளை அவருடைய சீஷர்கள் துவக்கத்திலே அறியவில்லை. இயேசு மகிமையடைந்த பின்பு, இப்படி அவரைக் குறித்து எழுதியிருக்கிறதையும், தாங்கள் இப்படி அவருக்குச் செய்ததையும் நினைவுகூர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. These things understood not his disciples at the first: but when Jesus was glorified, then remembered they that these things were written of him, and that they had done these things unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2665,51 +2685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைகளை அவருடைய சீஷர்கள் துவக்கத்திலே அறியவில்லை. இயேசு மகிமையடைந்த பின்பு, இப்படி அவரைக் குறித்து எழுதியிருக்கிறதையும், தாங்கள் இப்படி அவருக்குச் செய்ததையும் நினைவுகூர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. These things understood not his disciples at the first: but when Jesus was glorified, then remembered they that these things were written of him, and that they had done these things unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2774,51 +2794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும் அவருடனேகூட இருந்த ஜனங்கள் அவர் லாசருவைக் கல்லறையிலிருந்து வெளியே வரவழைத்து, அவனை உயிரோடே எழுப்பினாரென்று சாட்சிகொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The people therefore that was with him when he called Lazarus out of his grave, and raised him from the dead, bare record.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2883,51 +2903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பஸ்காபண்டிகை வர ஆறுநாளைக்குமுன்னே இயேசு தாம் மரணத்திலிருந்து எழுப்பின லாசரு இருந்த பெத்தானியாவுக்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[1. Then Jesus six days before the passover came to Bethany, where Lazarus was, which had been dead, whom he raised from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2992,51 +3012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும் அவருடனேகூட இருந்த ஜனங்கள் அவர் லாசருவைக் கல்லறையிலிருந்து வெளியே வரவழைத்து, அவனை உயிரோடே எழுப்பினாரென்று சாட்சிகொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The people therefore that was with him when he called Lazarus out of his grave, and raised him from the dead, bare record.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3101,51 +3121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படிப்பட்ட அற்புதத்தை அவர் செய்தார் என்று ஜனங்கள் கேள்விப்பட்டதினால் அவர்கள் அவருக்கு எதிர்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For this cause the people also met him, for that they heard that he had done this miracle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3210,51 +3230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படிப்பட்ட அற்புதத்தை அவர் செய்தார் என்று ஜனங்கள் கேள்விப்பட்டதினால் அவர்கள் அவருக்கு எதிர்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For this cause the people also met him, for that they heard that he had done this miracle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3319,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது பரிசேயர் ஒருவரையொருவர் நோக்கி நீங்கள் செய்கிறதெல்லாம் வீணென்று அறிகிறதில்லையா? இதோ, உலகமே அவனுக்குப் பின்சென்று போயிற்றே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The Pharisees therefore said among themselves, Perceive all of you how all of you prevail nothing? behold, the world is gone after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3428,51 +3448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது பரிசேயர் ஒருவரையொருவர் நோக்கி நீங்கள் செய்கிறதெல்லாம் வீணென்று அறிகிறதில்லையா? இதோ, உலகமே அவனுக்குப் பின்சென்று போயிற்றே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The Pharisees therefore said among themselves, Perceive all of you how all of you prevail nothing? behold, the world is gone after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3537,51 +3557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பண்டிகையில் ஆராதனை செய்ய வந்தவர்களில் சில கிரேக்கர் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And there were certain Greeks among them that came up to worship at the feast:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3646,51 +3666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் கலிலேயாநாட்டுப் பெத்சாயிதா ஊரானாகிய பிலிப்புவினிடத்தில் வந்து: ஐயா, இயேசுவைக் காண விரும்புகிறோம் என்று அவனைக் கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The same came therefore to Philip, which was of Bethsaida of Galilee, and desired him, saying, Sir, we would see Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3755,51 +3775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் கலிலேயாநாட்டுப் பெத்சாயிதா ஊரானாகிய பிலிப்புவினிடத்தில் வந்து: ஐயா, இயேசுவைக் காண விரும்புகிறோம் என்று அவனைக் கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The same came therefore to Philip, which was of Bethsaida of Galilee, and desired him, saying, Sir, we would see Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3864,51 +3884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பிலிப்பு வந்து, அதை அந்திரேயாவுக்கு அறிவித்தான்; பின்பு அந்திரேயாவும் பிலிப்புவும் அதை இயேசுவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Philip comes and tells Andrew: and again Andrew and Philip tell Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3973,51 +3993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மகிமைப்படும்படியான வேளை வந்தது.]]></a:t>
+              <a:t><![CDATA[22. Philip comes and tells Andrew: and again Andrew and Philip tell Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4082,51 +4102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே அவருக்கு இராவிருந்து பண்ணினார்கள்; மார்த்தாள் பணிவிடை செய்தாள்; லாசருவும் அவருடனே கூடப்பந்தியிருந்தவர்களில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. There they made him a supper; and Martha served: but Lazarus was one of them that sat at the table with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4191,51 +4211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன், கோதுமை மணியானது நிலத்தில் விழுந்து சாகாவிட்டால் தனித்திருக்கும், செத்ததேயாகில் மிகுந்த பலனைக்கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[23. And Jesus answered them, saying, The hour has come, that the Son of man should be glorified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4300,51 +4320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன், கோதுமை மணியானது நிலத்தில் விழுந்து சாகாவிட்டால் தனித்திருக்கும், செத்ததேயாகில் மிகுந்த பலனைக்கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[24. Verily, verily, I say unto you, Except a corn of wheat fall into the ground and die, it abides alone: but if it die, it brings forth much fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4409,51 +4429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தன் ஜீவனைச் சிநேகிக்கிறவன் அதை இழந்துபோவான்; இந்த உலகத்தில் தன் ஜீவனை வெறுக்கிறவனோ அதை நித்திய ஜீவகாலமாய்க் காத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[24. Verily, verily, I say unto you, Except a corn of wheat fall into the ground and die, it abides alone: but if it die, it brings forth much fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4518,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தன் ஜீவனைச் சிநேகிக்கிறவன் அதை இழந்துபோவான்; இந்த உலகத்தில் தன் ஜீவனை வெறுக்கிறவனோ அதை நித்திய ஜீவகாலமாய்க் காத்துக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[25. He that loves his life shall lose it; and he that hates his life in this world shall keep it unto life eternal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4627,51 +4647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒருவன் எனக்கு ஊழியஞ்செய்கிறவனானால் என்னைப் பின்பற்றக்கடவன், நான் எங்கே இருக்கிறேனோ அங்கே என் ஊழியக்காரனும் இருப்பான்; ஒருவன் எனக்கு ஊழியஞ்செய்தால் அவனைப் பிதாவானவர் கனம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[25. He that loves his life shall lose it; and he that hates his life in this world shall keep it unto life eternal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4736,51 +4756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒருவன் எனக்கு ஊழியஞ்செய்கிறவனானால் என்னைப் பின்பற்றக்கடவன், நான் எங்கே இருக்கிறேனோ அங்கே என் ஊழியக்காரனும் இருப்பான்; ஒருவன் எனக்கு ஊழியஞ்செய்தால் அவனைப் பிதாவானவர் கனம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[26. If any man serve me, let him follow me; and where I am, there shall also my servant be: if any man serve me, him will my Father honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4845,51 +4865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்பொழுது என் ஆத்துமா கலங்குகிறது, நான் என்ன சொல்லுவேன். பிதாவே, இந்த வேளையினின்று என்னை இரட்சியும் என்று சொல்வேனோ; ஆகிலும், இதற்காகவே இந்த வேளைக்குள் வந்தேன்.]]></a:t>
+              <a:t><![CDATA[26. If any man serve me, let him follow me; and where I am, there shall also my servant be: if any man serve me, him will my Father honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4954,51 +4974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இப்பொழுது என் ஆத்துமா கலங்குகிறது, நான் என்ன சொல்லுவேன். பிதாவே, இந்த வேளையினின்று என்னை இரட்சியும் என்று சொல்வேனோ; ஆகிலும், இதற்காகவே இந்த வேளைக்குள் வந்தேன்.]]></a:t>
+              <a:t><![CDATA[27. Now is my soul troubled; and what shall I say? Father, save me from this hour: but for this cause came I unto this hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5063,51 +5083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பிதாவே, உமது நாமத்தை மகிமைப்படுத்தும் என்றார். அப்பொழுது: மகிமைப்படுத்தினேன், இன்னமும் மகிமைப்படுத்துவேன் என்கிற சத்தம் வானத்திலிருந்து உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[27. Now is my soul troubled; and what shall I say? Father, save me from this hour: but for this cause came I unto this hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5172,51 +5192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பிதாவே, உமது நாமத்தை மகிமைப்படுத்தும் என்றார். அப்பொழுது: மகிமைப்படுத்தினேன், இன்னமும் மகிமைப்படுத்துவேன் என்கிற சத்தம் வானத்திலிருந்து உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[28. Father, glorify your name. Then came there a voice from heaven, saying, I have both glorified it, and will glorify it again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5281,51 +5301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே அவருக்கு இராவிருந்து பண்ணினார்கள்; மார்த்தாள் பணிவிடை செய்தாள்; லாசருவும் அவருடனே கூடப்பந்தியிருந்தவர்களில் ஒருவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. There they made him a supper; and Martha served: but Lazarus was one of them that sat at the table with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5390,51 +5410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அங்கே நின்று கொண்டிருந்து, அதைக் கேட்ட ஜனங்கள்: இடிமுழக்கமுண்டாயிற்று என்றார்கள். வேறுசிலர்: தேவதூதன் அவருடனே பேசினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Father, glorify your name. Then came there a voice from heaven, saying, I have both glorified it, and will glorify it again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5499,51 +5519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அங்கே நின்று கொண்டிருந்து, அதைக் கேட்ட ஜனங்கள்: இடிமுழக்கமுண்டாயிற்று என்றார்கள். வேறுசிலர்: தேவதூதன் அவருடனே பேசினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. The people therefore, that stood by, and heard it, said that it thundered: others said, An angel spoke to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5608,51 +5628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இயேசு அவர்களை நோக்கி: இந்தச் சத்தம் என்னிமித்தம் உண்டாகாமல் உங்கள் நிமித்தமே உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. The people therefore, that stood by, and heard it, said that it thundered: others said, An angel spoke to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5717,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இப்பொழுதே இந்த உலகத்துக்கு நியாயத்தீர்ப்பு உண்டாகிறது; இப்பொழுதே இந்த உலகத்தின் அதிபதி புறம்பாகத் தள்ளப்படுவான்.]]></a:t>
+              <a:t><![CDATA[30. Jesus answered and said, This voice came not because of me, but for your sakes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5826,51 +5846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் பூமியிலிருந்து உயர்த்தப்பட்டிருக்கும்போது, எல்லாரையும் என்னிடத்தில் இழுத்துக்கொள்ளுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Now is the judgment of this world: now shall the prince of this world be cast out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5935,51 +5955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தாம் இன்னவிதமான மரணமாய் மரிக்கப்போகிறாரென்பதைக் குறிக்கும்படி இப்படிச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[31. Now is the judgment of this world: now shall the prince of this world be cast out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6044,51 +6064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஜனங்கள் அவரை நோக்கி: கிறிஸ்து என்றென்றைக்கும் இருக்கிறார் என்று வேதத்தில் சொல்லியதை நாங்கள் கேட்டிருக்கிறோம், அப்படியிருக்க மனுஷகுமாரன் உயர்த்தப்படவேண்டியதென்று எப்படிச் சொல்லுகிறீர்; இந்த மனுஷகுமாரன் யார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And I, if I be lifted up from the earth, will draw all men unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6153,51 +6173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஜனங்கள் அவரை நோக்கி: கிறிஸ்து என்றென்றைக்கும் இருக்கிறார் என்று வேதத்தில் சொல்லியதை நாங்கள் கேட்டிருக்கிறோம், அப்படியிருக்க மனுஷகுமாரன் உயர்த்தப்படவேண்டியதென்று எப்படிச் சொல்லுகிறீர்; இந்த மனுஷகுமாரன் யார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And I, if I be lifted up from the earth, will draw all men unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6262,51 +6282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதற்கு இயேசு: இன்னும் கொஞ்சக்காலம் ஒளி உங்களிடத்தில் இருக்கும்; இருளில் நீங்கள் அகப்படாதபடிக்கு ஒளி உங்களோடிருக்கையில் நடவுங்கள்; இருளில் நடக்கிறவன் தான் போகிற இடம் இன்னதென்று அறியான்.]]></a:t>
+              <a:t><![CDATA[33. This he said, signifying what death he should die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6371,51 +6391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதற்கு இயேசு: இன்னும் கொஞ்சக்காலம் ஒளி உங்களிடத்தில் இருக்கும்; இருளில் நீங்கள் அகப்படாதபடிக்கு ஒளி உங்களோடிருக்கையில் நடவுங்கள்; இருளில் நடக்கிறவன் தான் போகிற இடம் இன்னதென்று அறியான்.]]></a:t>
+              <a:t><![CDATA[34. The people answered him, We have heard out of the law that Christ abides for ever: and how says you, The Son of man must be lifted up? who is this Son of man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6480,51 +6500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மரியாள் விலையேறப்பெற்ற களங்கமில்லாத நளதம் என்னும் தைலத்தில் ஒரு இராத்தல் கொண்டுவந்து, அதை இயேசுவின் பாதங்களில் பூசி, தன் தலைமயிரால் அவருடைய பாதங்களைத் துடைத்தாள்; அந்த வீடு முழுவதும் தைலத்தின் பரிமளத்தினால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[3. Then took Mary a pound of ointment of spikenard, very costly, and anointed the feet of Jesus, and wiped his feet with her hair: and the house was filled with the odour of the ointment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6589,51 +6609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதற்கு இயேசு: இன்னும் கொஞ்சக்காலம் ஒளி உங்களிடத்தில் இருக்கும்; இருளில் நீங்கள் அகப்படாதபடிக்கு ஒளி உங்களோடிருக்கையில் நடவுங்கள்; இருளில் நடக்கிறவன் தான் போகிற இடம் இன்னதென்று அறியான்.]]></a:t>
+              <a:t><![CDATA[34. The people answered him, We have heard out of the law that Christ abides for ever: and how says you, The Son of man must be lifted up? who is this Son of man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6698,51 +6718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஒளி உங்களோடிருக்கையில் நீங்கள் ஒளியின் பிள்ளைகளாகும்படிக்கு, ஒளியினிடத்தில் விசுவாசமாயிருங்கள் என்றார். இவைகளை இயேசு சொல்லி, அவர்களை விட்டு மறைந்தார்.]]></a:t>
+              <a:t><![CDATA[34. The people answered him, We have heard out of the law that Christ abides for ever: and how says you, The Son of man must be lifted up? who is this Son of man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6807,51 +6827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஒளி உங்களோடிருக்கையில் நீங்கள் ஒளியின் பிள்ளைகளாகும்படிக்கு, ஒளியினிடத்தில் விசுவாசமாயிருங்கள் என்றார். இவைகளை இயேசு சொல்லி, அவர்களை விட்டு மறைந்தார்.]]></a:t>
+              <a:t><![CDATA[35. Then Jesus said unto them, Yet a little while is the light with you. Walk while all of you have the light, lest darkness come upon you: for he that walks in darkness knows not where he goes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6916,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர் இத்தனை அற்புதங்களை அவர்களுக்கு முன்பாகச் செய்திருந்தும், அவர்கள் அவரை விசுவாசிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[35. Then Jesus said unto them, Yet a little while is the light with you. Walk while all of you have the light, lest darkness come upon you: for he that walks in darkness knows not where he goes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7025,51 +7045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கர்த்தாவே, எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார்? கர்த்தருடைய புயம் யாருக்கு வெளிப்பட்டது என்று ஏசாயா தீர்க்கதரிசி சொன்ன வசனம் நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[36. While all of you have light, believe in the light, that all of you may be the children of light. These things spoke Jesus, and departed, and did hide himself from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7134,51 +7154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கர்த்தாவே, எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார்? கர்த்தருடைய புயம் யாருக்கு வெளிப்பட்டது என்று ஏசாயா தீர்க்கதரிசி சொன்ன வசனம் நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[36. While all of you have light, believe in the light, that all of you may be the children of light. These things spoke Jesus, and departed, and did hide himself from them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7243,51 +7263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் அவர்கள் விசுவாசிக்கமாட்டாமல் போனார்கள். ஏனெனில் ஏசாயா பின்னும்:]]></a:t>
+              <a:t><![CDATA[37. But though he had done so many miracles before them, yet they believed not on him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7352,51 +7372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்கள் கண்களினால் காணாமலும், இருதயத்தினால் உணராமலும், குணப்படாமலும் இருக்கும்படிக்கும், நான் அவர்களை ஆரோக்கியமாக்காமல் இருக்கும்படிக்கும், அவர்களுடைய கண்களை அவர் குருடாக்கி, அவர்கள் இருதயத்தைக் கடினமாக்கினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. That the saying of Isaiah the prophet might be fulfilled, which he spoke, Lord, who has believed our report? and to whom has the arm of the Lord been revealed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7461,51 +7481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்கள் கண்களினால் காணாமலும், இருதயத்தினால் உணராமலும், குணப்படாமலும் இருக்கும்படிக்கும், நான் அவர்களை ஆரோக்கியமாக்காமல் இருக்கும்படிக்கும், அவர்களுடைய கண்களை அவர் குருடாக்கி, அவர்கள் இருதயத்தைக் கடினமாக்கினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[38. That the saying of Isaiah the prophet might be fulfilled, which he spoke, Lord, who has believed our report? and to whom has the arm of the Lord been revealed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7570,51 +7590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ஏசாயா அவருடைய மகிமையைக்கண்டு, அவரைக் குறித்துப் பேசுகிறபோது இவைகளைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[39. Therefore they could not believe, because that Isaiah said again,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7679,51 +7699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மரியாள் விலையேறப்பெற்ற களங்கமில்லாத நளதம் என்னும் தைலத்தில் ஒரு இராத்தல் கொண்டுவந்து, அதை இயேசுவின் பாதங்களில் பூசி, தன் தலைமயிரால் அவருடைய பாதங்களைத் துடைத்தாள்; அந்த வீடு முழுவதும் தைலத்தின் பரிமளத்தினால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[3. Then took Mary a pound of ointment of spikenard, very costly, and anointed the feet of Jesus, and wiped his feet with her hair: and the house was filled with the odour of the ointment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7788,51 +7808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆகிலும் அதிகாரிகளிலும் அநேகர் அவரிடத்தில் விசுவாசம் வைத்தார்கள். அப்படியிருந்தும் ஜெபஆலயத்துக்குப் புறம்பாக்கப்படாதபடி, பரிசேயர் நிமித்தம் அதை அறிக்கைபண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. He has blinded their eyes, and hardened their heart; that they should not see with their eyes, nor understand with their heart, and be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7897,51 +7917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஆகிலும் அதிகாரிகளிலும் அநேகர் அவரிடத்தில் விசுவாசம் வைத்தார்கள். அப்படியிருந்தும் ஜெபஆலயத்துக்குப் புறம்பாக்கப்படாதபடி, பரிசேயர் நிமித்தம் அதை அறிக்கைபண்ணாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. He has blinded their eyes, and hardened their heart; that they should not see with their eyes, nor understand with their heart, and be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8006,51 +8026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர்கள் தேவனால் வருகிற மகிமையிலும் மனுஷரால் வருகிற மகிமையை அதிகமாய் விரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[40. He has blinded their eyes, and hardened their heart; that they should not see with their eyes, nor understand with their heart, and be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8115,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது இயேசு சத்தமிட்டு: என்னிடத்தில் விசுவாசமாயிருக்கிறவன் என்னிடத்தில் அல்ல, என்னை அனுப்பினவரிடத்தில் விசுவாசமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[41. These things said Isaiah, when he saw his glory, and spoke of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8224,51 +8244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது இயேசு சத்தமிட்டு: என்னிடத்தில் விசுவாசமாயிருக்கிறவன் என்னிடத்தில் அல்ல, என்னை அனுப்பினவரிடத்தில் விசுவாசமாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[42. Nevertheless among the chief rulers also many believed on him; but because of the Pharisees they did not confess him, lest they should be put out of the synagogue:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8333,51 +8353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. என்னைக் காண்கிறவன் என்னை அனுப்பினவரைக் காண்கிறான்.]]></a:t>
+              <a:t><![CDATA[42. Nevertheless among the chief rulers also many believed on him; but because of the Pharisees they did not confess him, lest they should be put out of the synagogue:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8442,51 +8462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. என்னிடத்தில் விசுவாசமாயிருக்கிறவனெவனும் இருளில் இராதபடிக்கு, நான் உலகத்தில் ஒளியாக வந்தேன்.]]></a:t>
+              <a:t><![CDATA[43. For they loved the praise of men more than the praise of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8551,51 +8571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஒருவன் என் வார்த்தைகளைக் கேட்டும் விசுவாசியாமற்போனால், அவனை நான் நியாயந்தீர்ப்பதில்லை; நான் உலகத்தை நியாயந்தீர்க்கவராமல், உலகத்தை இரட்சிக்கவந்தேன்.]]></a:t>
+              <a:t><![CDATA[44. Jesus cried and said, He that believes on me, believes not on me, but on him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8660,51 +8680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ஒருவன் என் வார்த்தைகளைக் கேட்டும் விசுவாசியாமற்போனால், அவனை நான் நியாயந்தீர்ப்பதில்லை; நான் உலகத்தை நியாயந்தீர்க்கவராமல், உலகத்தை இரட்சிக்கவந்தேன்.]]></a:t>
+              <a:t><![CDATA[44. Jesus cried and said, He that believes on me, believes not on me, but on him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8769,51 +8789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. என்னைத் தள்ளி என் வார்த்தைகளை ஏற்றுக்கொள்ளாதவனை நியாயந்தீர்க்கிறதொன்றிருக்கிறது; நான் சொன்ன வசனமே அவனைக் கடைசிநாளில் நியாயந்தீர்க்கும்.]]></a:t>
+              <a:t><![CDATA[45. And he that sees me sees him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8878,51 +8898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவருடைய சீஷரில் ஒருவனும் அவரைக் காட்டிக்கொடுக்கப்போகிறவனுமாகிய சீமோனுடைய குமாரனான யூதாஸ்காரியோத்து:]]></a:t>
+              <a:t><![CDATA[3. Then took Mary a pound of ointment of spikenard, very costly, and anointed the feet of Jesus, and wiped his feet with her hair: and the house was filled with the odour of the ointment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8987,51 +9007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. என்னைத் தள்ளி என் வார்த்தைகளை ஏற்றுக்கொள்ளாதவனை நியாயந்தீர்க்கிறதொன்றிருக்கிறது; நான் சொன்ன வசனமே அவனைக் கடைசிநாளில் நியாயந்தீர்க்கும்.]]></a:t>
+              <a:t><![CDATA[46. I am come a light into the world, that whosoever believes on me should not abide in darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9096,51 +9116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. நான் சுயமாய்ப் பேசவில்லை, நான் பேசவேண்டியது இன்னதென்றும் உபதேசிக்கவேண்டியது இன்னதென்றும் என்னை அனுப்பின பிதாவே எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[47. And if any man hear my words, and believe not, I judge him not: for I came not to judge the world, but to save the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9205,51 +9225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. நான் சுயமாய்ப் பேசவில்லை, நான் பேசவேண்டியது இன்னதென்றும் உபதேசிக்கவேண்டியது இன்னதென்றும் என்னை அனுப்பின பிதாவே எனக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[47. And if any man hear my words, and believe not, I judge him not: for I came not to judge the world, but to save the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9314,51 +9334,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவருடைய கட்டளை நித்திய ஜீவனாயிருக்கிறதென்று அறிவேன்; ஆகையால் நான் பேசுகிறவைகளைப் பிதா எனக்குச் சொன்னபடியே பேசுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[48. He that rejects me, and receives not my words, has one that judges him: the word that I have spoken, the same shall judge him in the last day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. He that rejects me, and receives not my words, has one that judges him: the word that I have spoken, the same shall judge him in the last day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. For I have not spoken of myself; but the Father which sent me, he gave me a commandment, what I should say, and what I should speak.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. For I have not spoken of myself; but the Father which sent me, he gave me a commandment, what I should say, and what I should speak.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And I know that his commandment is life everlasting: whatsoever I speak therefore, even as the Father said unto me, so I speak.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And I know that his commandment is life everlasting: whatsoever I speak therefore, even as the Father said unto me, so I speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9423,51 +9988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவருடைய சீஷரில் ஒருவனும் அவரைக் காட்டிக்கொடுக்கப்போகிறவனுமாகிய சீமோனுடைய குமாரனான யூதாஸ்காரியோத்து:]]></a:t>
+              <a:t><![CDATA[4. Then says one of his disciples, Judas Iscariot, Simon's son, which should betray him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9502,51 +10067,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474692127" r:id="rId1"/>
+    <p:sldLayoutId id="2478708474" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10194,50 +10759,90 @@
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10346,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ‘এই আতর তিনশো রৌপ্য় মুদ্রায়বিক্রি করে সেই অর্থ কেন দরিদ্রদের দেওযা হোল না?’]]></a:t>
+              <a:t><![CDATA[யூதாஸ்காரியோத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. গরীবদের জন্য চিন্তা করতো বলে য়ে সে একথা বলেছিল তা নয়, সে ছিল চোর৷ তার কাছে টাকার থলি থাকত আর সে]]></a:t>
+              <a:t><![CDATA[5. இந்தத் தைலத்தை முந்நூறு பணத்துக்கு விற்று, தரித்திரருக்குக் கொடாமல் போனதென்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার থেকে প্রায়ই টাকা চুরি করতো৷]]></a:t>
+              <a:t><![CDATA[6. அவன் தரித்திரரைக் குறித்துக் கவலைப்பட்டு இப்படிச் சொல்லாமல், அவன் திருடனானபடியினாலும், பணப்பையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন যীশু বললেন, ‘ওকে থামিয়ে দিও না৷ আমাকে সমাধি দিনের জন্য প্রস্তুত করতে তাকে এই আতর রাখতে]]></a:t>
+              <a:t><![CDATA[வைத்துக்கொண்டு அதிலே போடப்பட்டதைச் சுமக்கிறவனானபடியினாலும் இப்படிச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে৷]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது இயேசு: இவளை விட்டுவிடு, என்னை அடக்கம்பண்ணும் நாளுக்காக இதை வைத்திருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমাদের মধ্যে গরীবরা সব সময়ই থাকবে, কিন্তু তোমরা সবসময় আমাকে পাবে না৷’]]></a:t>
+              <a:t><![CDATA[8. தரித்திரர் எப்பொழுதும் உங்களிடத்தில் இருக்கிறார்கள்; நான் எப்பொழுதும் உங்களிடத்தில் இரேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. বহু ইহুদী জানতে পারল য়ে যীশু বৈথনিযাতে আছেন৷ তারা সেখানে য়ে কেবল যীশুর জন্য গেল তাই নয়, য়ে]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাসারকে যীশু মৃত্যু থেকে জীবিত করে তুলেছেন তাকে দেখবার জন্যও তারা সেখানে গেল৷]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது யூதரில் திரளான ஜனங்கள் அவர் அங்கேயிருக்கிறதை அறிந்து, இயேசுவினிமித்தமாக மாத்திரம் அல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাই প্রধান যাজকেরা লাসারকে হত্যা করার চক্রান্ত করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[அவர் மரித்தோரிலிருந்தெழுப்பின லாசருவைக் காணும்படியாகவும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কারণ তারই জন্য বহু ইহুদী তাদের ছেড়ে যীশুর ওপর বিশ্বাস করতে লাগল৷]]></a:t>
+              <a:t><![CDATA[10. லாசருவினிமித்தமாக யூதர்களில் அநேகர் போய், இயேசுவினிடத்தில் விசுவாசம் வைத்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. নিস্তারপর্বের ছদিন আগে যীশু বৈথনিযাতে গেলেন য়েখানে লাসার বাস করতেন৷ এই মৃত লাসারকে যীশু]]></a:t>
+              <a:t><![CDATA[1. பஸ்காபண்டிகை வர ஆறுநாளைக்குமுன்னே இயேசு தாம் மரணத்திலிருந்து எழுப்பின லாசரு இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. য়ে বিপুল জনতা নিস্তারপর্বের জন্য এসেছিল, পরের দিন তারা শুনল য়ে যীশু জেরুশালেমে আসছেন৷]]></a:t>
+              <a:t><![CDATA[11. பிரதான ஆசாரியர்கள் லாசருவையும் கொலைசெய்ய ஆலோசனைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তখন তারা খেজুর পাতা নিয়ে তাঁকে স্বাগত জানাতে বেরিয়ে পড়ল৷ তারা চিত্‌কার করে বলতে লাগল,‘তাঁর]]></a:t>
+              <a:t><![CDATA[12. மறுநாளிலே இயேசு எருசலேமுக்கு வருகிறாரென்று பண்டிகைக்கு வந்த திரளான ஜனங்கள் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রশংসা কর, তাঁকে স্বাগত জানাও! যিনি প্রভুর নামে আসছেন, ঈশ্বর তাঁকে আশীর্বাদ করুন৷ ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[13. குருத்தோலைகளைப் பிடித்துக்கொண்டு, அவருக்கு எதிர்கொண்டுபோகும்படி புறப்பட்டு: ஓசன்னா, கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজাকে ঈশ্বর আশীর্বাদ করুন!’গীতসংহিতা 118 :2]]></a:t>
+              <a:t><![CDATA[நாமத்தினாலே வருகிற இஸ்ரவேலின் ராஜா ஸ்தோத்திரிக்கப்பட்டவர் என்று ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যীশু একটা গাধাকে দেখতে পেয়ে তার ওপর বসলেন, য়েমন শাস্ত্রে লেখা আছে:]]></a:t>
+              <a:t><![CDATA[14. அல்லாமலும்: சீயோன் குமாரத்தியே, பயப்படாதே, உன் ராஜா கழுதைக்குட்டியின்மேல் ஏறிவருகிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ‘সিযোন নগরী,ভয় পেও না! দেখ, তোমাদের রাজা আসছেন৷ দেখ, তোমাদের রাজা বাচ্চা গাধায় চড়ে]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிற பிரகாரமாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসছেন৷’সখরিয় 9:9]]></a:t>
+              <a:t><![CDATA[15. இயேசு ஒரு கழுதைக்குட்டியைக் கண்டு அதின்மேல் ஏறிப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. এসবের অর্থ তাঁর শিষ্যরা প্রথমে বুঝতে পারেন নি৷ কিন্তু যীশু যখন মহিমায় উত্তোলিত হলেন, তখন তাঁদের]]></a:t>
+              <a:t><![CDATA[16. இவைகளை அவருடைய சீஷர்கள் துவக்கத்திலே அறியவில்லை. இயேசு மகிமையடைந்த பின்பு, இப்படி அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনে পড়ল য়ে শাস্ত্রে এগুলিই তাঁর সম্পর্কে লেখা হয়েছে এবং লোকেরা এসব তাঁর জন্য করেছিল৷]]></a:t>
+              <a:t><![CDATA[குறித்து எழுதியிருக்கிறதையும், தாங்கள் இப்படி அவருக்குச் செய்ததையும் நினைவுகூர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যীশু যখন লাসারকে কবর থেকে বেরিয়ে আসতে বলেন, আর তাকে মৃতদের মধ্য থেকে জীবিত করে তোলেন, তখন য়ে]]></a:t>
+              <a:t><![CDATA[17. அன்றியும் அவருடனேகூட இருந்த ஜனங்கள் அவர் லாசருவைக் கல்லறையிலிருந்து வெளியே வரவழைத்து, அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁচিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[பெத்தானியாவுக்கு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সব লোক সেখানে তাঁর সঙ্গে ছিল তার সে বিষয়ে সকলকে বলতে লাগল৷]]></a:t>
+              <a:t><![CDATA[உயிரோடே எழுப்பினாரென்று சாட்சிகொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. এই কারণেই লোকেরা তাঁর সঙ্গে দেখা করতে এল, কারণ তারা শুনেছিল, য়ে তিনিই ঐ অলৌকিক চিহ্নকার্য়]]></a:t>
+              <a:t><![CDATA[18. அப்படிப்பட்ட அற்புதத்தை அவர் செய்தார் என்று ஜனங்கள் கேள்விப்பட்டதினால் அவர்கள் அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন৷]]></a:t>
+              <a:t><![CDATA[எதிர்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তখন ফরীশীরা পরস্পর বলাবলি করতে লাগল, ‘তোমরা দেখলে, আমাদের সব চেষ্টাই ব্যর্থ হল৷ দেখ, আজ সারা]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது பரிசேயர் ஒருவரையொருவர் நோக்கி நீங்கள் செய்கிறதெல்லாம் வீணென்று அறிகிறதில்லையா? இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জগত্ তাঁরই পেছনে ছুটছে৷’]]></a:t>
+              <a:t><![CDATA[உலகமே அவனுக்குப் பின்சென்று போயிற்றே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. নিস্তারপর্ব উপলক্ষে উপাসনা করার জন্য যাঁরা জেরুশালেমে এসেছিল, তাদের মধ্যে কয়েকজন গ্রীকও ছিল৷]]></a:t>
+              <a:t><![CDATA[20. பண்டிகையில் ஆராதனை செய்ய வந்தவர்களில் சில கிரேக்கர் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তারা গালীলের বৈত্‌সৈদা থেকে য়ে ফিলিপ এসেছিলেন, তাঁর কাছে গেল, আর তাঁকে অনুরোধের সুরে বলল,]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் கலிலேயாநாட்டுப் பெத்சாயிதா ஊரானாகிய பிலிப்புவினிடத்தில் வந்து: ஐயா, இயேசுவைக் காண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘মহাশয় আমরা যীশুর সঙ্গে সাক্ষাত্ করতে চাই৷’]]></a:t>
+              <a:t><![CDATA[விரும்புகிறோம் என்று அவனைக் கேட்டுக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ফিলিপ এসে একথা আন্দরিয়কে জানালেন৷ তখন আন্দরিয় ও ফিলিপ এসে যীশুকে তা বললেন৷]]></a:t>
+              <a:t><![CDATA[22. பிலிப்பு வந்து, அதை அந்திரேயாவுக்கு அறிவித்தான்; பின்பு அந்திரேயாவும் பிலிப்புவும் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু তখন তাদের বললেন, ‘মানবপুত্রের মহিমান্বিত হওযার সময় হয়েছে৷]]></a:t>
+              <a:t><![CDATA[இயேசுவுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেখানে তারা যীশুর জন্য এক ভোজের আযোজন করছিলেন৷ মার্থা খাবার পরিবেশন করছিলেন৷ যীশুর সঙ্গে যাঁরা]]></a:t>
+              <a:t><![CDATA[2. அங்கே அவருக்கு இராவிருந்து பண்ணினார்கள்; மார்த்தாள் பணிவிடை செய்தாள்; லாசருவும் அவருடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. আমি তোমাদের সত্যি বলছি, গমের একটি দানা যদি মাটিতে পড়ে মরে না যায়, তবে তা একটি দানাই থেকে যায়৷]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மகிமைப்படும்படியான வேளை வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তা যদি মাটিতে পড়ে মরে যায়, তবে তার থেকে আরো অনেক দানা উত্‌পন্ন হয়৷]]></a:t>
+              <a:t><![CDATA[24. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன், கோதுமை மணியானது நிலத்தில் விழுந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. য়ে ব্যক্তি নিজের জীবনকে ভালবাসে সে তা হারাবে; কিন্তু য়ে এই জগতে তার জীবনকে তুচ্ছ জ্ঞান করে, সে]]></a:t>
+              <a:t><![CDATA[சாகாவிட்டால் தனித்திருக்கும், செத்ததேயாகில் மிகுந்த பலனைக்கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা রাখবে৷ সে অনন্ত জীবন পাবে৷]]></a:t>
+              <a:t><![CDATA[25. தன் ஜீவனைச் சிநேகிக்கிறவன் அதை இழந்துபோவான்; இந்த உலகத்தில் தன் ஜீவனை வெறுக்கிறவனோ அதை நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কেউ যদি আমার সেব করে তবে অবশ্যই সে আমাকে অনুসরণ করবে৷ আর আমি য়েখানে থাকি আমার সেবকও সেখানে]]></a:t>
+              <a:t><![CDATA[ஜீவகாலமாய்க் காத்துக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে৷ কেউ যদি আমার সেবা করে তবে পিতা তাকে সম্মানিত করবেন৷]]></a:t>
+              <a:t><![CDATA[26. ஒருவன் எனக்கு ஊழியஞ்செய்கிறவனானால் என்னைப் பின்பற்றக்கடவன், நான் எங்கே இருக்கிறேனோ அங்கே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ‘এখন আমার অন্তর খুব বিচলিত৷ আমি কি বলব, ‘পিতা? এই কষ্ট ভোগের মুহূর্ত থেকে আমায় রক্ষা কর?’ না,]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரனும் இருப்பான்; ஒருவன் எனக்கு ஊழியஞ்செய்தால் அவனைப் பிதாவானவர் கனம்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ সেই সময় এসেছে এবং কষ্ট ভোগ করার উদ্দেশ্যেই আমি এসেছি৷]]></a:t>
+              <a:t><![CDATA[27. இப்பொழுது என் ஆத்துமா கலங்குகிறது, நான் என்ன சொல்லுவேன். பிதாவே, இந்த வேளையினின்று என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. পিতা, তোমার নামকে মহিমান্বিত কর!’তখন স্বর্গ থেকে এক রব ভেসে এল, ‘আমি এঁকে মহিমান্বিত করেছি, আর]]></a:t>
+              <a:t><![CDATA[இரட்சியும் என்று சொல்வேனோ; ஆகிலும், இதற்காகவே இந்த வேளைக்குள் வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি আবার তাঁকে মহিমান্বিত করব৷’]]></a:t>
+              <a:t><![CDATA[28. பிதாவே, உமது நாமத்தை மகிமைப்படுத்தும் என்றார். அப்பொழுது: மகிமைப்படுத்தினேன், இன்னமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খেতে বসেছিল তাদের মধ্যে লাসারও ছিলেন৷]]></a:t>
+              <a:t><![CDATA[கூடப்பந்தியிருந்தவர்களில் ஒருவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. য়ে লোকেরা সেখানে ভীড় করেছিল, তারা সেই রব শুনে বলতে লাগল, এটা তো মেঘ গর্জন হোল৷আবার কেউ কেউ]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்துவேன் என்கிற சத்தம் வானத்திலிருந்து உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলল, ‘একজন স্বর্গদূত ওঁর সঙ্গে কথা বললেন৷’]]></a:t>
+              <a:t><![CDATA[29. அங்கே நின்று கொண்டிருந்து, அதைக் கேட்ட ஜனங்கள்: இடிமுழக்கமுண்டாயிற்று என்றார்கள். வேறுசிலர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. এর উত্তরে যীশু বললেন, ‘আমার জন্য নয়, তোমাদের জন্যই ঐ রব৷]]></a:t>
+              <a:t><![CDATA[தேவதூதன் அவருடனே பேசினான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. এখন জগতের বিচারের সময়৷ এই জগতের শাসককে দূরে নিক্ষেপ করা হবে৷]]></a:t>
+              <a:t><![CDATA[30. இயேசு அவர்களை நோக்கி: இந்தச் சத்தம் என்னிமித்தம் உண்டாகாமல் உங்கள் நிமித்தமே உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. আর যখন আমাকে মাটি থেকে উঁচুতে তোলা হবে, তখন আমি আমার কাছে সকলকেই টেনে আনব৷’]]></a:t>
+              <a:t><![CDATA[31. இப்பொழுதே இந்த உலகத்துக்கு நியாயத்தீர்ப்பு உண்டாகிறது; இப்பொழுதே இந்த உலகத்தின் அதிபதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. যীশুর কিভাবে মৃত্যু হতে যাচ্ছে, তাই জানাতে যীশু এই কথা বললেন৷]]></a:t>
+              <a:t><![CDATA[புறம்பாகத் தள்ளப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. এর উত্তরে লোকেরা তাঁকে বলল, ‘আমরা মোশির দেওযা বিধি-ব্যবস্থা থেকে শুনেছি য়ে খ্রীষ্ট চিরকাল]]></a:t>
+              <a:t><![CDATA[32. நான் பூமியிலிருந்து உயர்த்தப்பட்டிருக்கும்போது, எல்லாரையும் என்னிடத்தில் இழுத்துக்கொள்ளுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁচবেন৷ তাহলে আপনি কিভাবে বলছেন য়ে, ‘মানবপুত্রকে উঁচুতে তোলা হবে? এই ‘মানবপুত্র’ তবে কে?’]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তখন যীশু তাদের বললেন, ‘আর সামান্য কিছু সময়ের জন্য তোমাদের মধ্যে আলো থাকবে৷ যতক্ষণ তোমরা আলো]]></a:t>
+              <a:t><![CDATA[33. தாம் இன்னவிதமான மரணமாய் மரிக்கப்போகிறாரென்பதைக் குறிக்கும்படி இப்படிச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাচ্ছ, তারই মধ্য দিয়ে চল৷ তাহলে অন্ধকার তোমাদের আচ্ছন্ন করবে না৷ য়ে লোক অন্ধকারে চলে সে কোথায়]]></a:t>
+              <a:t><![CDATA[34. ஜனங்கள் அவரை நோக்கி: கிறிஸ்து என்றென்றைக்கும் இருக்கிறார் என்று வேதத்தில் சொல்லியதை நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তখন মরিয়ম বিশুদ্ধ জটামাংসীথেকে তৈরী করা প্রায় আধ সের মতো দামী আতর নিয়ে এসে যীশুর পায়ে তা ঢেলে]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது மரியாள் விலையேறப்பெற்ற களங்கமில்லாத நளதம் என்னும் தைலத்தில் ஒரு இராத்தல் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছে তা জানে না৷]]></a:t>
+              <a:t><![CDATA[கேட்டிருக்கிறோம், அப்படியிருக்க மனுஷகுமாரன் உயர்த்தப்படவேண்டியதென்று எப்படிச் சொல்லுகிறீர்; இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. যতক্ষণ তোমাদের কাছে আলো আছে, সেই আলোতে বিশ্বাস কর, তাতে তোমরা আলোর সন্তান হবে৷’ এই কথা বলে যীশু]]></a:t>
+              <a:t><![CDATA[மனுஷகுமாரன் யார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখান থেকে চলে গেলেন ও তাদের কাছ থেকে নিজেকে গোপন রাখলেন৷]]></a:t>
+              <a:t><![CDATA[35. அதற்கு இயேசு: இன்னும் கொஞ்சக்காலம் ஒளி உங்களிடத்தில் இருக்கும்; இருளில் நீங்கள் அகப்படாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. যদিও যীশু তাদের চোখের সামনেই প্রচুর অলৌকিক চিহ্নকার্য় করলেন, তবু তারা তাঁকে বিশ্বাস করল না৷]]></a:t>
+              <a:t><![CDATA[ஒளி உங்களோடிருக்கையில் நடவுங்கள்; இருளில் நடக்கிறவன் தான் போகிற இடம் இன்னதென்று அறியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ভাববাদী যিশাইয় বলেছিলেন:‘প্রভু, আমাদের এই বার্তা কে বিশ্বাস করেছে? আর কার কাছেই বা প্রভুর]]></a:t>
+              <a:t><![CDATA[36. ஒளி உங்களோடிருக்கையில் நீங்கள் ஒளியின் பிள்ளைகளாகும்படிக்கு, ஒளியினிடத்தில் விசுவாசமாயிருங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরাক্রম প্রকাশ পেয়েছে?’যিশাইয় 53 :1]]></a:t>
+              <a:t><![CDATA[என்றார். இவைகளை இயேசு சொல்லி, அவர்களை விட்டு மறைந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. এই কারণেই তারা বিশ্বাস করতে পারে নি, কারণ যিশাইয় আবার বলেছেন,]]></a:t>
+              <a:t><![CDATA[37. அவர் இத்தனை அற்புதங்களை அவர்களுக்கு முன்பாகச் செய்திருந்தும், அவர்கள் அவரை விசுவாசிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ‘ঈশ্বর তাদের চোখ অন্ধ করে দিয়েছেন৷ ঈশ্বর তাদের অন্তর কঠিন করেছেন যাতে তারা চোখ দিয়ে দেখতে না]]></a:t>
+              <a:t><![CDATA[38. கர்த்தாவே, எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார்? கர்த்தருடைய புயம் யாருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পায়, অন্তর দিয়ে বুঝতে না পারে এবং ভাল হবার জন্য আমার কাছে না আসে৷’যিশাইয় 6:10]]></a:t>
+              <a:t><![CDATA[வெளிப்பட்டது என்று ஏசாயா தீர்க்கதரிசி சொன்ன வசனம் நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +19399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. যিশাইয় একথা বলেছিলেন, কারণ তিনি যীশুর মহিমা দেখেছিলেন আর তিনি তাঁর বিষয়েই বলেছিলেন৷]]></a:t>
+              <a:t><![CDATA[39. ஆகையால் அவர்கள் விசுவாசிக்கமாட்டாமல் போனார்கள். ஏனெனில் ஏசாயா பின்னும்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +19531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিলেন, আর নিজের মাথার চুল দিয়ে তাঁর পা দুখানি মুছিয়ে দিলেন তখন সমস্ত ঘর আতরের সুগন্ধে ভরে গেল৷]]></a:t>
+              <a:t><![CDATA[அதை இயேசுவின் பாதங்களில் பூசி, தன் தலைமயிரால் அவருடைய பாதங்களைத் துடைத்தாள்; அந்த வீடு முழுவதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +19663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. অনেকে, এমন কি ইহুদী নেতাদের মধ্যেও অনেকে, তাঁর ওপর বিশ্বাস স্থাপন করল; কিন্তু তারা ফরীশীদের ভয়ে]]></a:t>
+              <a:t><![CDATA[40. அவர்கள் கண்களினால் காணாமலும், இருதயத்தினால் உணராமலும், குணப்படாமலும் இருக்கும்படிக்கும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +19795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকাশ্যে তা স্বীকার করল না, পাছে তারা ইহুদীদের সমাজ-গৃহ থেকে বহিষ্কৃত হয়৷]]></a:t>
+              <a:t><![CDATA[அவர்களை ஆரோக்கியமாக்காமல் இருக்கும்படிக்கும், அவர்களுடைய கண்களை அவர் குருடாக்கி, அவர்கள் இருதயத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +19927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. কারণ তারা ঈশ্বরের কাছ থেকে পাওযা প্রশংসা অপেক্ষা মানুষের কাছ থেকে পাওযা প্রশংসা বেশী ভালবাসত৷]]></a:t>
+              <a:t><![CDATA[கடினமாக்கினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +20059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. যীশু চিত্‌কার করে বললেন, ‘য়ে আমাকে বিশ্বাস করে সে, প্রকৃতপক্ষে যিনি আমায় পাঠিয়েছেন, তাঁকেই]]></a:t>
+              <a:t><![CDATA[41. ஏசாயா அவருடைய மகிமையைக்கண்டு, அவரைக் குறித்துப் பேசுகிறபோது இவைகளைச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +20191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস করে৷]]></a:t>
+              <a:t><![CDATA[42. ஆகிலும் அதிகாரிகளிலும் அநேகர் அவரிடத்தில் விசுவாசம் வைத்தார்கள். அப்படியிருந்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +20323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. আর য়ে আমায় দেখে সে, যিনি আমায় পাঠিয়েছেন, তাঁকেই দেখতে পায়৷]]></a:t>
+              <a:t><![CDATA[ஜெபஆலயத்துக்குப் புறம்பாக்கப்படாதபடி, பரிசேயர் நிமித்தம் அதை அறிக்கைபண்ணாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +20455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. আমি এ জগতে আলো রূপে এসেছি যাতে য়ে আমায় বিশ্বাস করে তাকে য়েন অন্ধকারে থাকতে না হয়৷]]></a:t>
+              <a:t><![CDATA[43. அவர்கள் தேவனால் வருகிற மகிமையிலும் மனுஷரால் வருகிற மகிமையை அதிகமாய் விரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +20587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ‘আর য়ে কেউ আমার কথা শোনে অথচ তা মেনে চলে না, তার বিচার করতে আমি চাই না, কারণ আমি জগতের বিচার]]></a:t>
+              <a:t><![CDATA[44. அப்பொழுது இயேசு சத்தமிட்டு: என்னிடத்தில் விசுவாசமாயிருக்கிறவன் என்னிடத்தில் அல்ல, என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +20719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে আসিনি, এসেছি জগতকে রক্ষা করতে৷]]></a:t>
+              <a:t><![CDATA[அனுப்பினவரிடத்தில் விசுவாசமாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +20851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. য়ে কেউ আমাকে অগ্রাহ্য় করে ও আমার কথা গ্রহণ না করে, তার বিচার করার জন্য একজন বিচারক আছেন৷ আমি]]></a:t>
+              <a:t><![CDATA[45. என்னைக் காண்கிறவன் என்னை அனுப்பினவரைக் காண்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +20983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যিহূদা ঈষ্করিযোত সেখানে ছিল, সে যীশুর শিষ্যদের মধ্যে একজন, য়ে তাঁকে পরে শত্রুর হাতে ধরিয়ে দেবে৷]]></a:t>
+              <a:t><![CDATA[தைலத்தின் பரிமளத்தினால் நிறைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,51 +21115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে বার্তা দিয়েছি শেষ দিনে সেই বার্তাই তার বিচার করবে৷]]></a:t>
+              <a:t><![CDATA[46. என்னிடத்தில் விசுவாசமாயிருக்கிறவனெவனும் இருளில் இராதபடிக்கு, நான் உலகத்தில் ஒளியாக வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20642,51 +21247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. কারণ আমি নিজে থেকে একথা বলছি না, বরং পিতা যিনি আমাকে পাঠিয়েছেন তিনি আমাকে কি বলতে হবে বা কি]]></a:t>
+              <a:t><![CDATA[47. ஒருவன் என் வார்த்தைகளைக் கேட்டும் விசுவாசியாமற்போனால், அவனை நான் நியாயந்தீர்ப்பதில்லை; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20774,51 +21379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিক্ষা দিতে হবে তা আদেশ করেছেন৷]]></a:t>
+              <a:t><![CDATA[உலகத்தை நியாயந்தீர்க்கவராமல், உலகத்தை இரட்சிக்கவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20906,51 +21511,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. আমি জানি য়ে তাঁর আদেশ থেকেই অনন্ত জীবন আসে৷ আমি সেই সকল কথা বলি যা পিতা আমায় বলেছেন৷’]]></a:t>
+              <a:t><![CDATA[48. என்னைத் தள்ளி என் வார்த்தைகளை ஏற்றுக்கொள்ளாதவனை நியாயந்தீர்க்கிறதொன்றிருக்கிறது; நான் சொன்ன]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வசனமே அவனைக் கடைசிநாளில் நியாயந்தீர்க்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. நான் சுயமாய்ப் பேசவில்லை, நான் பேசவேண்டியது இன்னதென்றும் உபதேசிக்கவேண்டியது இன்னதென்றும் என்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பின பிதாவே எனக்குக் கட்டளையிட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. அவருடைய கட்டளை நித்திய ஜீவனாயிருக்கிறதென்று அறிவேன்; ஆகையால் நான் பேசுகிறவைகளைப் பிதா எனக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னபடியே பேசுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +22303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মরিয়মের সেই কাজ যিহূদার ভাল লাগে নি৷ যিহূদা ঈষ্করিযোত বলল,]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவருடைய சீஷரில் ஒருவனும் அவரைக் காட்டிக்கொடுக்கப்போகிறவனுமாகிய சீமோனுடைய குமாரனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21099,91 +22364,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +22474,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21384,51 +22649,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>83</Slides>
+  <Slides>88</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>