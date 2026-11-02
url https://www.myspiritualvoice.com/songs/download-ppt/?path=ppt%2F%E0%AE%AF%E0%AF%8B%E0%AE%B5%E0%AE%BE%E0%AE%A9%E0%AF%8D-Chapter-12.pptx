--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -10067,51 +10067,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708474" r:id="rId1"/>
+    <p:sldLayoutId id="2482621432" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -22364,91 +22364,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22474,51 +22474,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>