--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -107,50 +107,80 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +219,65 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +433,68 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உங்களுக்குச் செய்ததுபோல நீங்களும் செய்யும்படி உங்களுக்கு மாதிரியைக் காண்பித்தேன்.]]></a:t>
+              <a:t><![CDATA[5. After that he pours water into a basin, and began to wash the disciples' feet, and to wipe them with the towel wherewith he was girded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன், ஊழியக்காரன் தன் எஜமானிலும் பெரியவனல்ல, அனுப்பப்பட்டவன் தன்னை அனுப்பினவரிலும் பெரியவனல்ல.]]></a:t>
+              <a:t><![CDATA[5. After that he pours water into a basin, and began to wash the disciples' feet, and to wipe them with the towel wherewith he was girded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் இவைகளை அறிந்திருக்கிறபடியினால், இவைகளைச் செய்வீர்களானால், பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then comes he to Simon Peter: and Peter says unto him, Lord, do you wash my feet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்களெல்லாரையுங்குறித்து நான் பேசவில்லை, நான் தெரிந்துகொண்டவர்களை அறிவேன்; ஆகிலும் வேதவாக்கியம் நிறைவேறத்தக்கதாக, என்னுடனே அப்பம் புசிக்கிறவன் என்மேல் தன் குதிகாலைத் தூக்கினான்.]]></a:t>
+              <a:t><![CDATA[6. Then comes he to Simon Peter: and Peter says unto him, Lord, do you wash my feet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்களெல்லாரையுங்குறித்து நான் பேசவில்லை, நான் தெரிந்துகொண்டவர்களை அறிவேன்; ஆகிலும் வேதவாக்கியம் நிறைவேறத்தக்கதாக, என்னுடனே அப்பம் புசிக்கிறவன் என்மேல் தன் குதிகாலைத் தூக்கினான்.]]></a:t>
+              <a:t><![CDATA[7. Jesus answered and said unto him, What I do you know not now; but you shall know hereafter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது நடக்கும்போது நானே அவரென்று நீங்கள் விசுவாசிக்கும்பொருட்டு, இப்பொழுது அது நடப்பதற்கு முன்னமே அதை உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Jesus answered and said unto him, What I do you know not now; but you shall know hereafter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் அனுப்புகிறவனை ஏற்றுக்கொள்கிறவன் என்னை ஏற்றுக்கொள்ளுகிறான், என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான் என்று, மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Peter says unto him, You shall never wash my feet. Jesus answered him, If I wash you not, you have no part with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் அனுப்புகிறவனை ஏற்றுக்கொள்கிறவன் என்னை ஏற்றுக்கொள்ளுகிறான், என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான் என்று, மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Peter says unto him, You shall never wash my feet. Jesus answered him, If I wash you not, you have no part with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு இவைகளைச் சொன்னபின்பு, ஆவியிலே கலங்கி: உங்களில் ஒருவன் என்னைக் காட்டிக்கொடுப்பான் என்று, மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்று சாட்சியாகச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. Simon Peter says unto him, Lord, not my feet only, but also my hands and my head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு இவைகளைச் சொன்னபின்பு, ஆவியிலே கலங்கி: உங்களில் ஒருவன் என்னைக் காட்டிக்கொடுப்பான் என்று, மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்று சாட்சியாகச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. Simon Peter says unto him, Lord, not my feet only, but also my hands and my head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அவனை நோக்கி: முழுகினவன் தன் கால்களைமாத்திரம் கழுவவேண்டியதாயிருக்கும், மற்றப்படி அவன் முழுவதும் சுத்தமாயிருக்கிறான்; நீங்கள் சுத்தமாயிருக்கிறீர்கள்; ஆகிலும் எல்லாரும் அல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Now before the feast of the passover, when Jesus knew that his hour was come that he should depart out of this world unto the Father, having loved his own which were in the world, he loved them unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யாரைக்குறித்துப் பேசுகிறாரோ என்று சீஷர்கள் ஐயப்பட்டு, ஒருவரையொருவர் நோக்கிப்பார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Jesus says to him, He that is washed needs not save to wash his feet, but is clean everything: and all of you are clean, but not all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்தச் சமயத்தில் அவருடைய சீஷரில் இயேசுவுக்கு அன்பானவனாயிருந்த ஒருவன் இயேசுவின் மார்பிலே சாய்ந்துகொண்டிருந்தான்]]></a:t>
+              <a:t><![CDATA[10. Jesus says to him, He that is washed needs not save to wash his feet, but is clean everything: and all of you are clean, but not all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யாரைக்குறித்துச் சொல்லுகிறாறென்று விசாரிக்கும்படி சீமோன்பேதுரு அவனுக்குச் சைகைகாட்டினான்.]]></a:t>
+              <a:t><![CDATA[11. For he knew who should betray him; therefore said he, All of you are not all clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன் இயேசுவின் மார்பிலே சாய்ந்துகொண்டு ஆண்டவரே, அவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. For he knew who should betray him; therefore said he, All of you are not all clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன் இயேசுவின் மார்பிலே சாய்ந்துகொண்டு ஆண்டவரே, அவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. So after he had washed their feet, and had taken his garments, and was set down again, he said unto them, Know all of you what I have done to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இயேசு பிரதியுத்தரமாக: நான் இந்தத் துணிக்கையைத் தோய்த்து எவனுக்குக் கொடுப்பேனோ அவன்தான் என்று சொல்லி, துணிக்கையைத் தோய்த்து, சீமோன் குமாரனாகிய யூதாஸ்காரியோத்துக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[12. So after he had washed their feet, and had taken his garments, and was set down again, he said unto them, Know all of you what I have done to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தத் துணிக்கையை அவன் வாங்கினபின்பு, சாத்தான் அவனுக்குள் புகுந்தான். அப்பொழுது இயேசு அவனை நோக்கி: நீ செய்கிறதைச் சீக்கிரமாய்ச் செய் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. All of you call me Master and Lord: and all of you say well; for so I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் இப்படி அவனுடனே சொன்னதின் கருத்தைப் பந்தியிருந்தவர்களில் ஒருவனும் அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[13. All of you call me Master and Lord: and all of you say well; for so I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யூதாஸ் பணப்பையை வைத்துக்கொண்டிருந்தபடியினால், அவன் போய், பண்டிகைக்குத் தேவையானவைகளைக் கொள்ளும்படிக்காவது, தரித்திரருக்கு ஏதாகிலும் கொடுக்கும்படிக்காவது, இயேசு அவனுடனே சொல்லியிருப்பார் என்று சிலர் நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. If I then, your Lord and Master, have washed your feet; all of you also ought to wash one another's feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யூதாஸ் பணப்பையை வைத்துக்கொண்டிருந்தபடியினால், அவன் போய், பண்டிகைக்குத் தேவையானவைகளைக் கொள்ளும்படிக்காவது, தரித்திரருக்கு ஏதாகிலும் கொடுக்கும்படிக்காவது, இயேசு அவனுடனே சொல்லியிருப்பார் என்று சிலர் நினைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. If I then, your Lord and Master, have washed your feet; all of you also ought to wash one another's feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அவனை நோக்கி: முழுகினவன் தன் கால்களைமாத்திரம் கழுவவேண்டியதாயிருக்கும், மற்றப்படி அவன் முழுவதும் சுத்தமாயிருக்கிறான்; நீங்கள் சுத்தமாயிருக்கிறீர்கள்; ஆகிலும் எல்லாரும் அல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Now before the feast of the passover, when Jesus knew that his hour was come that he should depart out of this world unto the Father, having loved his own which were in the world, he loved them unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் அந்தத் துணிக்கையை வாங்கினவுடனே புறப்பட்டுப்போனான்; அப்பொழுது இராக்காலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. For I have given you an example, that all of you should do as I have done to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் புறப்பட்டுப்போனபின்பு இயேசு: இப்பொழுது மனுஷகுமாரன் மகிமைப்படுகிறார், தேவனும் அவரில் மகிமைப்படுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Verily, verily, I say unto you, The servant is not greater than his lord; neither he that is sent greater than he that sent him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் புறப்பட்டுப்போனபின்பு இயேசு: இப்பொழுது மனுஷகுமாரன் மகிமைப்படுகிறார், தேவனும் அவரில் மகிமைப்படுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Verily, verily, I say unto you, The servant is not greater than his lord; neither he that is sent greater than he that sent him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தேவன் அவரில் மகிமைப்பட்டிருந்தால், தேவன் அவரைத் தம்மில் மகிமைப்படுத்துவார், சீக்கிரமாய் அவரை மகிமைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[17. If all of you know these things, happy are all of you if all of you do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பிள்ளைகளே, இன்னும் கொஞ்சக்காலம் நான் உங்களுடனேகூட இருப்பேன், நீங்கள் என்னைத் தேடுவீர்கள்; ஆனாலும் நான் போகிற இடத்துக்கு நீங்கள் வரக்கூடாதென்று நான் யூதரோடே சொன்னதுபோல இப்பொழுது உங்களோடும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. I speak not of you all: I know whom I have chosen: but that the scripture may be fulfilled, He that eats bread with me has lifted up his heel against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பிள்ளைகளே, இன்னும் கொஞ்சக்காலம் நான் உங்களுடனேகூட இருப்பேன், நீங்கள் என்னைத் தேடுவீர்கள்; ஆனாலும் நான் போகிற இடத்துக்கு நீங்கள் வரக்கூடாதென்று நான் யூதரோடே சொன்னதுபோல இப்பொழுது உங்களோடும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. I speak not of you all: I know whom I have chosen: but that the scripture may be fulfilled, He that eats bread with me has lifted up his heel against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஒருவரிலொருவர் அன்பாயிருங்கள்; நான் உங்களில் அன்பாயிருந்ததுபோல நீங்களும் ஒருவரிலொருவர் அன்பாயிருங்கள் என்கிற புதிதான கட்டளையை உங்களுக்குக் கொடுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. Now I tell you before it come, that, when it has come to pass, all of you may believe that I am he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் ஒருவரிலொருவர் அன்பாயிருங்கள்; நான் உங்களில் அன்பாயிருந்ததுபோல நீங்களும் ஒருவரிலொருவர் அன்பாயிருங்கள் என்கிற புதிதான கட்டளையை உங்களுக்குக் கொடுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. Now I tell you before it come, that, when it has come to pass, all of you may believe that I am he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நீங்கள் ஒருவரிலொருவர் அன்புள்ளவர்களாயிருந்தால், அதினால் நீங்கள் என்னுடைய சீஷர்களென்று எல்லாரும் அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Verily, verily, I say unto you, He that receives whomsoever I send receives me; and he that receives me receives him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சீமோன்பேதுரு அவரை நோக்கி: ஆண்டவரே, நீர் எங்கே போகிறீர் என்றான். இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் போகிற இடத்துக்கு இப்பொழுது நீ என் பின்னே வரக்கூடாது, பிற்பாடு என் பின்னே வருவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Verily, verily, I say unto you, He that receives whomsoever I send receives me; and he that receives me receives him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தம்மைக் காட்டிக்கொடுக்கிறவனை அவர் அறிந்திருந்தபடியினால் நீங்களெல்லாரும் சுத்தமுள்ளவர்கள் அல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Now before the feast of the passover, when Jesus knew that his hour was come that he should depart out of this world unto the Father, having loved his own which were in the world, he loved them unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சீமோன்பேதுரு அவரை நோக்கி: ஆண்டவரே, நீர் எங்கே போகிறீர் என்றான். இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் போகிற இடத்துக்கு இப்பொழுது நீ என் பின்னே வரக்கூடாது, பிற்பாடு என் பின்னே வருவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. When Jesus had thus said, he was troubled in spirit, and testified, and said, Verily, verily, I say unto you, that one of you shall betray me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பேதுரு அவரை நோக்கி: ஆண்டவரே, நான் இப்பொழுது உமக்குப் பின்னே ஏன் வரக்கூடாது? உமக்காக என் ஜீவனையும் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. When Jesus had thus said, he was troubled in spirit, and testified, and said, Verily, verily, I say unto you, that one of you shall betray me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பேதுரு அவரை நோக்கி: ஆண்டவரே, நான் இப்பொழுது உமக்குப் பின்னே ஏன் வரக்கூடாது? உமக்காக என் ஜீவனையும் கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Then the disciples looked one on another, doubting of whom he spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இயேசு அவனுக்குப் பிரதியுத்தரமாக: எனக்காக உன் ஜீவனைக் கொடுப்பாயோ? சேவல் கூவுகிறதற்கு முன்னே நீ என்னை மூன்றுதரம் மறுதலிப்பாயென்று, மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. Then the disciples looked one on another, doubting of whom he spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இயேசு அவனுக்குப் பிரதியுத்தரமாக: எனக்காக உன் ஜீவனைக் கொடுப்பாயோ? சேவல் கூவுகிறதற்கு முன்னே நீ என்னை மூன்றுதரம் மறுதலிப்பாயென்று, மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Now there was leaning on Jesus' bosom one of his disciples, whom Jesus loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பஸ்கா பண்டிகைக்கு முன்னே, இயேசு இவ்வுலகத்தை விட்டுப் பிதாவினிடத்திற்குப் போகும்படியான தம்முடைய வேளை வந்ததென்று அறிந்து, தாம் இவ்வுலகத்திலிருக்கிற தம்முடையவர்களிடத்தில் அன்புவைத்தபடியே, முடிவுபரியந்தமும் அவர்களிடத்தில் அன்புவைத்தார்.]]></a:t>
+              <a:t><![CDATA[23. Now there was leaning on Jesus' bosom one of his disciples, whom Jesus loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பஸ்கா பண்டிகைக்கு முன்னே, இயேசு இவ்வுலகத்தை விட்டுப் பிதாவினிடத்திற்குப் போகும்படியான தம்முடைய வேளை வந்ததென்று அறிந்து, தாம் இவ்வுலகத்திலிருக்கிற தம்முடையவர்களிடத்தில் அன்புவைத்தபடியே, முடிவுபரியந்தமும் அவர்களிடத்தில் அன்புவைத்தார்.]]></a:t>
+              <a:t><![CDATA[24. Simon Peter therefore beckoned to him, that he should ask who it should be of whom he spoke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீமோனின் குமாரனாகிய யூதாஸ்காரியோத்து அவரைக் காட்டிக்கொடுக்கும்படி பிசாசானவன் அவன் இருதயத்தைத் தூண்டினபின்பு, அவர்கள் போஜனம்பண்ணிக்கொண்டிருக்கையில்;]]></a:t>
+              <a:t><![CDATA[25. He then lying on Jesus' breast says unto him, Lord, who is it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீமோனின் குமாரனாகிய யூதாஸ்காரியோத்து அவரைக் காட்டிக்கொடுக்கும்படி பிசாசானவன் அவன் இருதயத்தைத் தூண்டினபின்பு, அவர்கள் போஜனம்பண்ணிக்கொண்டிருக்கையில்;]]></a:t>
+              <a:t><![CDATA[26. Jesus answered, He it is, to whom I shall give a morsel, when I have dipped it. And when he had dipped the morsel, he gave it to Judas Iscariot, the son of Simon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தம்முடைய கையில் பிதா எல்லாவற்றையும் ஒப்புக்கொடுத்தாரென்பதையும், தாம் தேவனிடத்திலிருந்து வந்ததையும், தேவனிடத்திற்குப் போகிறதையும் இயேசு அறிந்து;]]></a:t>
+              <a:t><![CDATA[26. Jesus answered, He it is, to whom I shall give a morsel, when I have dipped it. And when he had dipped the morsel, he gave it to Judas Iscariot, the son of Simon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய கால்களை அவர் கழுவினபின்பு, தம்முடைய வஸ்திரங்களைத் தரித்துக்கொண்டு, திரும்ப உட்கார்ந்து, அவர்களை நோக்கி: நான் உங்களுக்குச் செய்ததை அறிந்திருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[2. And supper being ended, the devil having now put into the heart of Judas Iscariot, Simon's son, to betray him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தம்முடைய கையில் பிதா எல்லாவற்றையும் ஒப்புக்கொடுத்தாரென்பதையும், தாம் தேவனிடத்திலிருந்து வந்ததையும், தேவனிடத்திற்குப் போகிறதையும் இயேசு அறிந்து;]]></a:t>
+              <a:t><![CDATA[27. And after the morsel Satan entered into him. Then said Jesus unto him, That you do, do quickly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. போஜனத்தை விட்டெழுந்து, வஸ்திரங்களைச் கழற்றிவைத்து, ஒரு சீலையை எடுத்து, அரையிலே கட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[27. And after the morsel Satan entered into him. Then said Jesus unto him, That you do, do quickly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு பாத்திரத்தில் தண்ணீரை வார்த்து, சீஷருடைய கால்களைக் கழுவவும், தாம் கட்டிக்கொண்டிருந்த சீலையினால் துடைக்கவும் தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[28. Now no man at the table knew for what intent he spoke this unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் சீமோன் பேதுருவினிடத்தில் வந்தபோது, அவன் அவரை நோக்கி: ஆண்டவரே, நீர் என் கால்களைக் கழுவலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[29. For some of them thought, because Judas had the bag, that Jesus had said unto him, Buy those things that we have need of against the feast; or, that he should give something to the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் செய்கிறது இன்னதென்று இப்பொழுது நீ அறியாய், இனிமேல் அறிவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. For some of them thought, because Judas had the bag, that Jesus had said unto him, Buy those things that we have need of against the feast; or, that he should give something to the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் செய்கிறது இன்னதென்று இப்பொழுது நீ அறியாய், இனிமேல் அறிவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. For some of them thought, because Judas had the bag, that Jesus had said unto him, Buy those things that we have need of against the feast; or, that he should give something to the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பேதுரு அவரை நோக்கி: நீர் ஒருக்காலும் என் கால்களைக் கழுவப்படாது என்றான். இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் உன்னைக் கழுவாவிட்டால் என்னிடத்தில் உனக்குப் பங்கில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[30. He then having received the morsel went immediately out: and it was night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பேதுரு அவரை நோக்கி: நீர் ஒருக்காலும் என் கால்களைக் கழுவப்படாது என்றான். இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் உன்னைக் கழுவாவிட்டால் என்னிடத்தில் உனக்குப் பங்கில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Therefore, when he was gone out, Jesus said, Now is the Son of man glorified, and God is glorified in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6222,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்குச் சீமோன் பேதுரு: ஆண்டவரே, என் கால்களைமாத்திரமல்ல, என் கைகளையும் என் தலையையும்கூட கழுவவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. Therefore, when he was gone out, Jesus said, Now is the Son of man glorified, and God is glorified in him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. If God be glorified in him, God shall also glorify him in himself, and shall immediately glorify him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6440,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய கால்களை அவர் கழுவினபின்பு, தம்முடைய வஸ்திரங்களைத் தரித்துக்கொண்டு, திரும்ப உட்கார்ந்து, அவர்களை நோக்கி: நான் உங்களுக்குச் செய்ததை அறிந்திருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[2. And supper being ended, the devil having now put into the heart of Judas Iscariot, Simon's son, to betray him;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. If God be glorified in him, God shall also glorify him in himself, and shall immediately glorify him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Little children, yet a little while I am with you. All of you shall seek me: and as I said unto the Jews, Where I go, all of you cannot come; so now I say to you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Little children, yet a little while I am with you. All of you shall seek me: and as I said unto the Jews, Where I go, all of you cannot come; so now I say to you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Little children, yet a little while I am with you. All of you shall seek me: and as I said unto the Jews, Where I go, all of you cannot come; so now I say to you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. A new commandment I give unto you, That all of you love one another; as I have loved you, that all of you also love one another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. A new commandment I give unto you, That all of you love one another; as I have loved you, that all of you also love one another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. By this shall all men know that all of you are my disciples, if all of you have love one to another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. By this shall all men know that all of you are my disciples, if all of you have love one to another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Simon Peter said unto him, Lord, where go you? Jesus answered him, Where I go, you can not follow me now; but you shall follow me afterwards.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Simon Peter said unto him, Lord, where go you? Jesus answered him, Where I go, you can not follow me now; but you shall follow me afterwards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் என்னைப் போதகரென்றும் ஆண்டவரென்றும் சொல்லுகிறீர்கள். நீங்கள் சொல்லுகிறது சரியே, நான் அவர்தான்.]]></a:t>
+              <a:t><![CDATA[3. Jesus knowing that the Father had given all things into his hands, and that he was come from God, and went to God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Peter said unto him, Lord, why cannot I follow you now? I will lay down my life for your sake.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Peter said unto him, Lord, why cannot I follow you now? I will lay down my life for your sake.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Jesus answered him, Will you lay down your life for my sake? Verily, verily, I say unto you, The cock shall not crow, till you have denied me three times.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Jesus answered him, Will you lay down your life for my sake? Verily, verily, I say unto you, The cock shall not crow, till you have denied me three times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆண்டவரும் போதகருமாகிய நானே உங்கள் கால்களைக் கழுவினதுண்டானால், நீங்களும் ஒருவருடைய கால்களை ஒருவர் கழுவக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Jesus knowing that the Father had given all things into his hands, and that he was come from God, and went to God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் உங்களுக்குச் செய்ததுபோல நீங்களும் செய்யும்படி உங்களுக்கு மாதிரியைக் காண்பித்தேன்.]]></a:t>
+              <a:t><![CDATA[4. He rises from supper, and laid aside his garments; and took a towel, and girded himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620863" r:id="rId1"/>
+    <p:sldLayoutId id="2478617160" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,62 +8840,182 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7321,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया करो।]]></a:t>
+              <a:t><![CDATA[5. பின்பு பாத்திரத்தில் தண்ணீரை வார்த்து, சீஷருடைய கால்களைக் கழுவவும், தாம் கட்டிக்கொண்டிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. मैं तुम से सच सच कहता हूं, दास अपने स्वामी से बड़ा नहीं; और न भेजा हुआ अपने भेजने वाले से।]]></a:t>
+              <a:t><![CDATA[சீலையினால் துடைக்கவும் தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तुम तो ये बातें जानते हो, और यदि उन पर चलो, तो धन्य हो।]]></a:t>
+              <a:t><![CDATA[6. அவர் சீமோன் பேதுருவினிடத்தில் வந்தபோது, அவன் அவரை நோக்கி: ஆண்டவரே, நீர் என் கால்களைக் கழுவலாமா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. मैं तुम सब के विषय में नहीं कहता: जिन्हें मैं ने चुन लिया है, उन्हें मैं जानता हूं: परन्तु यह]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसलिये है, कि पवित्र शास्त्र का यह वचन पूरा हो, कि जो मेरी रोटी खाता है, उस ने मुझ पर लात उठाई।]]></a:t>
+              <a:t><![CDATA[7. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் செய்கிறது இன்னதென்று இப்பொழுது நீ அறியாய், இனிமேல் அறிவாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. अब मैं उसके होने से पहिले तुम्हें जताए देता हूं कि जब हो जाए तो तुम विश्वास करो कि मैं वहीं हूं।]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. मैं तुम से सच सच कहता हूं, कि जो मेरे भेजे हुए को ग्रहण करता है, वह मुझे ग्रहण करता है, और जो]]></a:t>
+              <a:t><![CDATA[8. பேதுரு அவரை நோக்கி: நீர் ஒருக்காலும் என் கால்களைக் கழுவப்படாது என்றான். இயேசு அவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुझे ग्रहण करता है, वह मेरे भेजने वाले को ग्रहण करता है॥]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரமாக: நான் உன்னைக் கழுவாவிட்டால் என்னிடத்தில் உனக்குப் பங்கில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ये बातें कहकर यीशु आत्मा में व्याकुल हुआ और यह गवाही दी, कि मैं तुम से सच सच कहता हूं, कि तुम]]></a:t>
+              <a:t><![CDATA[9. அதற்குச் சீமோன் பேதுரு: ஆண்டவரே, என் கால்களைமாத்திரமல்ல, என் கைகளையும் என் தலையையும்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में से एक मुझे पकड़वाएगा।]]></a:t>
+              <a:t><![CDATA[கழுவவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. यीशु ने उस से कहा, जो नहा चुका है, उसे पांव के सिवा और कुछ धोने का प्रयोजन नहीं; परन्तु वह]]></a:t>
+              <a:t><![CDATA[1. பஸ்கா பண்டிகைக்கு முன்னே, இயேசு இவ்வுலகத்தை விட்டுப் பிதாவினிடத்திற்குப் போகும்படியான தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. चेले यह संदेह करते हुए, कि वह किस के विषय में कहता है, एक दूसरे की ओर देखने लगे।]]></a:t>
+              <a:t><![CDATA[10. இயேசு அவனை நோக்கி: முழுகினவன் தன் கால்களைமாத்திரம் கழுவவேண்டியதாயிருக்கும், மற்றப்படி அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. उसके चेलों में से एक जिस से यीशु प्रेम रखता था, यीशु की छाती की ओर झुका हुआ बैठा था।]]></a:t>
+              <a:t><![CDATA[முழுவதும் சுத்தமாயிருக்கிறான்; நீங்கள் சுத்தமாயிருக்கிறீர்கள்; ஆகிலும் எல்லாரும் அல்ல என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. तब शमौन पतरस ने उस की ओर सैन करके पूछा, कि बता तो, वह किस के विषय में कहता है]]></a:t>
+              <a:t><![CDATA[11. தம்மைக் காட்டிக்கொடுக்கிறவனை அவர் அறிந்திருந்தபடியினால் நீங்களெல்லாரும் சுத்தமுள்ளவர்கள் அல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब उस ने उसी तरह यीशु की छाती की ओर झुक कर पूछा, हे प्रभु, वह कौन है? यीशु ने उत्तर दिया, जिसे]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं यह रोटी का टुकड़ा डुबोकर दूंगा, वही है।]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய கால்களை அவர் கழுவினபின்பு, தம்முடைய வஸ்திரங்களைத் தரித்துக்கொண்டு, திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और उस ने टुकड़ा डुबोकर शमौन के पुत्र यहूदा इस्करियोती को दिया।]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்து, அவர்களை நோக்கி: நான் உங்களுக்குச் செய்ததை அறிந்திருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और टुकड़ा लेते ही शैतान उस में समा गया: तब यीशु ने उस से कहा, जो तू करता है, तुरन्त कर।]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் என்னைப் போதகரென்றும் ஆண்டவரென்றும் சொல்லுகிறீர்கள். நீங்கள் சொல்லுகிறது சரியே, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. परन्तु बैठने वालों में से किसी ने न जाना कि उस ने यह बात उस से किस लिये कही।]]></a:t>
+              <a:t><![CDATA[அவர்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. यहूदा के पास थैली रहती थी, इसलिये किसी किसी ने समझा, कि यीशु उस से कहता है, कि जो कुछ हमें पर्व]]></a:t>
+              <a:t><![CDATA[14. ஆண்டவரும் போதகருமாகிய நானே உங்கள் கால்களைக் கழுவினதுண்டானால், நீங்களும் ஒருவருடைய கால்களை ஒருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये चाहिए वह मोल ले, या यह कि कंगालों को कुछ दे।]]></a:t>
+              <a:t><![CDATA[கழுவக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बिलकुल शुद्ध है: और तुम शुद्ध हो; परन्तु सब के सब नहीं।]]></a:t>
+              <a:t><![CDATA[வேளை வந்ததென்று அறிந்து, தாம் இவ்வுலகத்திலிருக்கிற தம்முடையவர்களிடத்தில் அன்புவைத்தபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. तब वह टुकड़ा लेकर तुरन्त बाहर चला गया, और रात्रि का समय था॥]]></a:t>
+              <a:t><![CDATA[15. நான் உங்களுக்குச் செய்ததுபோல நீங்களும் செய்யும்படி உங்களுக்கு மாதிரியைக் காண்பித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. जब वह बाहर चला गया तो यीशु ने कहा; अब मनुष्य पुत्र की महिमा हुई, और परमेश्वर की महिमा उस में]]></a:t>
+              <a:t><![CDATA[16. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன், ஊழியக்காரன் தன் எஜமானிலும் பெரியவனல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुई।]]></a:t>
+              <a:t><![CDATA[அனுப்பப்பட்டவன் தன்னை அனுப்பினவரிலும் பெரியவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. और परमेश्वर भी अपने में उस की महिमा करेगा, वरन तुरन्त करेगा।]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் இவைகளை அறிந்திருக்கிறபடியினால், இவைகளைச் செய்வீர்களானால், பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. हे बाल को, मैं और थोड़ी देर तुम्हारे पास हूं: फिर तुम मुझे ढूंढोगे, और जैसा मैं ने यहूदियों से]]></a:t>
+              <a:t><![CDATA[18. உங்களெல்லாரையுங்குறித்து நான் பேசவில்லை, நான் தெரிந்துகொண்டவர்களை அறிவேன்; ஆகிலும் வேதவாக்கியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहा, कि जहां मैं जाता हूं, वहां तुम नहीं आ सकते वैसा ही मैं अब तुम से भी कहता हूं।]]></a:t>
+              <a:t><![CDATA[நிறைவேறத்தக்கதாக, என்னுடனே அப்பம் புசிக்கிறவன் என்மேல் தன் குதிகாலைத் தூக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. मैं तुम्हें एक नई आज्ञा देता हूं, कि एक दूसरे से प्रेम रखो: जैसा मैं ने तुम से प्रेम रखा है,]]></a:t>
+              <a:t><![CDATA[19. அது நடக்கும்போது நானே அவரென்று நீங்கள் விசுவாசிக்கும்பொருட்டு, இப்பொழுது அது நடப்பதற்கு முன்னமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वैसा ही तुम भी एक दुसरे से प्रेम रखो।]]></a:t>
+              <a:t><![CDATA[அதை உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. यदि आपस में प्रेम रखोगे तो इसी से सब जानेंगे, कि तुम मेरे चेले हो॥]]></a:t>
+              <a:t><![CDATA[20. நான் அனுப்புகிறவனை ஏற்றுக்கொள்கிறவன் என்னை ஏற்றுக்கொள்ளுகிறான், என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. शमौन पतरस ने उस से कहा, हे प्रभु, तू कहां जाता है यीशु ने उत्तर दिया, कि जहां मैं जाता हूं, वहां]]></a:t>
+              <a:t><![CDATA[அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான் என்று, மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. वह तो अपने पकड़वाने वाले को जानता था इसी लिये उस ने कहा, तुम सब के सब शुद्ध नहीं॥]]></a:t>
+              <a:t><![CDATA[முடிவுபரியந்தமும் அவர்களிடத்தில் அன்புவைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू अब मेरे पीछे आ नहीं सकता! परन्तु इस के बाद मेरे पीछे आएगा।]]></a:t>
+              <a:t><![CDATA[21. இயேசு இவைகளைச் சொன்னபின்பு, ஆவியிலே கலங்கி: உங்களில் ஒருவன் என்னைக் காட்டிக்கொடுப்பான் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. पतरस ने उस से कहा, हे प्रभु, अभी मैं तेरे पीछे क्यों नहीं आ सकता? मैं तो तेरे लिये अपना प्राण]]></a:t>
+              <a:t><![CDATA[மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்று சாட்சியாகச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूंगा।]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யாரைக்குறித்துப் பேசுகிறாரோ என்று சீஷர்கள் ஐயப்பட்டு, ஒருவரையொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. यीशु ने उत्तर दिया, क्या तू मेरे लिये अपना प्राण देगा? मैं तुझ से सच सच कहता हूं कि मुर्ग बांग न]]></a:t>
+              <a:t><![CDATA[நோக்கிப்பார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देगा जब तक तू तीन बार मेरा इन्कार न कर लेगा।]]></a:t>
+              <a:t><![CDATA[23. அந்தச் சமயத்தில் அவருடைய சீஷரில் இயேசுவுக்கு அன்பானவனாயிருந்த ஒருவன் இயேசுவின் மார்பிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फसह के पर्व से पहिले जब यीशु ने जान लिया, कि मेरी वह घड़ी आ पहुंची है कि जगत छोड़कर पिता के पास]]></a:t>
+              <a:t><![CDATA[சாய்ந்துகொண்டிருந்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाऊं, तो अपने लोगों से, जो जगत में थे, जैसा प्रेम वह रखता था, अन्त तक वैसा ही प्रेम रखता रहा।]]></a:t>
+              <a:t><![CDATA[24. யாரைக்குறித்துச் சொல்லுகிறாறென்று விசாரிக்கும்படி சீமோன்பேதுரு அவனுக்குச் சைகைகாட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और जब शैतान शमौन के पुत्र यहूदा इस्करियोती के मन में यह डाल चुका था, कि उसे पकड़वाए, तो भोजन के]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அவன் இயேசுவின் மார்பிலே சாய்ந்துகொண்டு ஆண்டவரே, அவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समय।]]></a:t>
+              <a:t><![CDATA[26. இயேசு பிரதியுத்தரமாக: நான் இந்தத் துணிக்கையைத் தோய்த்து எவனுக்குக் கொடுப்பேனோ அவன்தான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. यीशु ने यह जानकर कि पिता ने सब कुछ मेरे हाथ में कर दिया है और मैं परमेश्वर के पास से आया हूं, और]]></a:t>
+              <a:t><![CDATA[சொல்லி, துணிக்கையைத் தோய்த்து, சீமோன் குமாரனாகிய யூதாஸ்காரியோத்துக்குக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब वह उन के पांव धो चुका और अपने कपड़े पहिनकर फिर बैठ गया तो उन से कहने लगा, क्या तुम समझे कि]]></a:t>
+              <a:t><![CDATA[2. சீமோனின் குமாரனாகிய யூதாஸ்காரியோத்து அவரைக் காட்டிக்கொடுக்கும்படி பிசாசானவன் அவன் இருதயத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के पास जाता हूं।]]></a:t>
+              <a:t><![CDATA[27. அந்தத் துணிக்கையை அவன் வாங்கினபின்பு, சாத்தான் அவனுக்குள் புகுந்தான். அப்பொழுது இயேசு அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. भोजन पर से उठकर अपने कपड़े उतार दिए, और अंगोछा लेकर अपनी कमर बान्धी।]]></a:t>
+              <a:t><![CDATA[நோக்கி: நீ செய்கிறதைச் சீக்கிரமாய்ச் செய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब बरतन में पानी भरकर चेलों के पांव धोने और जिस अंगोछे से उस की कमर बन्धी थी उसी से पोंछने लगा।]]></a:t>
+              <a:t><![CDATA[28. அவர் இப்படி அவனுடனே சொன்னதின் கருத்தைப் பந்தியிருந்தவர்களில் ஒருவனும் அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जब वह शमौन पतरस के पास आया: तब उस ने उस से कहा, हे प्रभु,]]></a:t>
+              <a:t><![CDATA[29. யூதாஸ் பணப்பையை வைத்துக்கொண்டிருந்தபடியினால், அவன் போய், பண்டிகைக்குத் தேவையானவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. क्या तू मेरे पांव धोता है? यीशु ने उस को उत्तर दिया, कि जो मैं करता हूं, तू अब नहीं जानता, परन्तु]]></a:t>
+              <a:t><![CDATA[கொள்ளும்படிக்காவது, தரித்திரருக்கு ஏதாகிலும் கொடுக்கும்படிக்காவது, இயேசு அவனுடனே சொல்லியிருப்பார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस के बाद समझेगा।]]></a:t>
+              <a:t><![CDATA[என்று சிலர் நினைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. पतरस ने उस से कहा, तू मेरे पांव कभी न धोने पाएगा: यह सुनकर यीशु ने उस से कहा, यदि मैं तुझे न]]></a:t>
+              <a:t><![CDATA[30. அவன் அந்தத் துணிக்கையை வாங்கினவுடனே புறப்பட்டுப்போனான்; அப்பொழுது இராக்காலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[धोऊं, तो मेरे साथ तेरा कुछ भी साझा नहीं।]]></a:t>
+              <a:t><![CDATA[31. அவன் புறப்பட்டுப்போனபின்பு இயேசு: இப்பொழுது மனுஷகுமாரன் மகிமைப்படுகிறார், தேவனும் அவரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +16000,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. शमौन पतरस ने उस से कहा, हे प्रभु, तो मेरे पांव ही नहीं, वरन हाथ और सिर भी धो दे।]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. தேவன் அவரில் மகிமைப்பட்டிருந்தால், தேவன் அவரைத் தம்மில் மகிமைப்படுத்துவார், சீக்கிரமாய் அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +16264,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं ने तुम्हारे साथ क्या किया?]]></a:t>
+              <a:t><![CDATA[தூண்டினபின்பு, அவர்கள் போஜனம்பண்ணிக்கொண்டிருக்கையில்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மகிமைப்படுத்துவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. பிள்ளைகளே, இன்னும் கொஞ்சக்காலம் நான் உங்களுடனேகூட இருப்பேன், நீங்கள் என்னைத் தேடுவீர்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆனாலும் நான் போகிற இடத்துக்கு நீங்கள் வரக்கூடாதென்று நான் யூதரோடே சொன்னதுபோல இப்பொழுது உங்களோடும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நீங்கள் ஒருவரிலொருவர் அன்பாயிருங்கள்; நான் உங்களில் அன்பாயிருந்ததுபோல நீங்களும் ஒருவரிலொருவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அன்பாயிருங்கள் என்கிற புதிதான கட்டளையை உங்களுக்குக் கொடுக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. நீங்கள் ஒருவரிலொருவர் அன்புள்ளவர்களாயிருந்தால், அதினால் நீங்கள் என்னுடைய சீஷர்களென்று எல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்துகொள்வார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. சீமோன்பேதுரு அவரை நோக்கி: ஆண்டவரே, நீர் எங்கே போகிறீர் என்றான். இயேசு அவனுக்குப் பிரதியுத்தரமாக:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் போகிற இடத்துக்கு இப்பொழுது நீ என் பின்னே வரக்கூடாது, பிற்பாடு என் பின்னே வருவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तुम मुझे गुरू, और प्रभु, कहते हो, और भला कहते हो, क्योंकि मैं वही हूं।]]></a:t>
+              <a:t><![CDATA[3. தம்முடைய கையில் பிதா எல்லாவற்றையும் ஒப்புக்கொடுத்தாரென்பதையும், தாம் தேவனிடத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. பேதுரு அவரை நோக்கி: ஆண்டவரே, நான் இப்பொழுது உமக்குப் பின்னே ஏன் வரக்கூடாது? உமக்காக என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனையும் கொடுப்பேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. இயேசு அவனுக்குப் பிரதியுத்தரமாக: எனக்காக உன் ஜீவனைக் கொடுப்பாயோ? சேவல் கூவுகிறதற்கு முன்னே நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னை மூன்றுதரம் மறுதலிப்பாயென்று, மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. यदि मैं ने प्रभु और गुरू होकर तुम्हारे पांव धोए; तो तुम्हें भी एक दुसरे के पांव धोना चाहिए।]]></a:t>
+              <a:t><![CDATA[வந்ததையும், தேவனிடத்திற்குப் போகிறதையும் இயேசு அறிந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. क्योंकि मैं ने तुम्हें नमूना दिखा दिया है, कि जैसा मैं ने तुम्हारे साथ किया है, तुम भी वैसा ही]]></a:t>
+              <a:t><![CDATA[4. போஜனத்தை விட்டெழுந்து, வஸ்திரங்களைச் கழற்றிவைத்து, ஒரு சீலையை எடுத்து, அரையிலே கட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>