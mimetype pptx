--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -8372,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478617160" r:id="rId1"/>
+    <p:sldLayoutId id="2482621345" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -18569,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>