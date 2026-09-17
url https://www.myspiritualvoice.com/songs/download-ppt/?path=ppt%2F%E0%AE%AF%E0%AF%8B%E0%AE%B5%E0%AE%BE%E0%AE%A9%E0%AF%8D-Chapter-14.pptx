--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -95,50 +95,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +185,57 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +385,60 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சமாதானத்தை உங்களுக்கு வைத்துப்போகிறேன், என்னுடைய சமாதானத்தையே உங்களுக்குக் கொடுக்கிறேன்; உலகம் கொடுக்கிறபிரகாரம் நான் உங்களுக்குக் கொடுக்கிறதில்லை. உங்கள் இருதயம் கலங்காமலும் பயப்படாமலுமிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[6. Jesus says unto him, I am the way, the truth, and the life: no man comes unto the Father, but by me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் போவேன் என்றும், திரும்பி உங்களிடத்தில் வருவேன் என்றும் நான் உங்களுடனே சொன்னதைக் கேட்டீர்களே. நீங்கள் என்னில் அன்புள்ளவர்களாயிருந்தால் பிதாவினிடத்திற்குப் போகிறேனென்று நான் சொன்னதைக் குறித்துச் சந்தோஷப்படுவீர்கள், ஏனெனில் என் பிதா என்னிலும் பெரியவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. Jesus says unto him, I am the way, the truth, and the life: no man comes unto the Father, but by me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் போவேன் என்றும், திரும்பி உங்களிடத்தில் வருவேன் என்றும் நான் உங்களுடனே சொன்னதைக் கேட்டீர்களே. நீங்கள் என்னில் அன்புள்ளவர்களாயிருந்தால் பிதாவினிடத்திற்குப் போகிறேனென்று நான் சொன்னதைக் குறித்துச் சந்தோஷப்படுவீர்கள், ஏனெனில் என் பிதா என்னிலும் பெரியவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. If all of you had known me, all of you should have known my Father also: and from henceforth all of you know him, and have seen him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இது நடக்கும்போது நீங்கள் விசுவாசிக்கும்படியாக, நடப்பதற்குமுன்னமே இதை உங்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[7. If all of you had known me, all of you should have known my Father also: and from henceforth all of you know him, and have seen him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இனி நான் உங்களுடனே அதிகமாய் பேசுவதில்லை. இந்த உலகத்தின் அதிபதி வருகிறான். அவனுக்கு என்னிடத்தில் ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[8. Philip says unto him, Lord, show us the Father, and it satisfies us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் பிதாவில் அன்பாயிருக்கிறேனென்றும், பிதா எனக்கு, கட்டளையிட்டபடியே செய்கிறேன் என்றும், உலகம் அறியும்படிக்கு இப்படி நடக்கும். எழுந்திருங்கள், இவ்விடம்விட்டுப் போவோம் வாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Jesus says unto him, Have I been so long time with you, and yet have you not known me, Philip? he that has seen me has seen the Father; and how says you then, Show us the Father?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் பிதாவில் அன்பாயிருக்கிறேனென்றும், பிதா எனக்கு, கட்டளையிட்டபடியே செய்கிறேன் என்றும், உலகம் அறியும்படிக்கு இப்படி நடக்கும். எழுந்திருங்கள், இவ்விடம்விட்டுப் போவோம் வாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Jesus says unto him, Have I been so long time with you, and yet have you not known me, Philip? he that has seen me has seen the Father; and how says you then, Show us the Father?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உங்கள் இருதயம் கலங்காதிருப்பதாக; தேவனிடத்தில் விசுவாசமாயிருங்கள், என்னிடத்திலும் விசுவாசமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Jesus says unto him, Have I been so long time with you, and yet have you not known me, Philip? he that has seen me has seen the Father; and how says you then, Show us the Father?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் பிதாவின் வீட்டில் அநேக வாசஸ்தலங்கள் உண்டு; அப்படியில்லாதிருந்தால், நான் உங்களுக்குச் சொல்லியிருப்பேன்; ஒரு ஸ்தலத்தை உங்களுக்காக ஆயத்தம்பண்ணப்போகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Believe you not that I am in the Father, and the Father in me? the words that I speak unto you I speak not of myself: but the Father that dwells in me, he does the works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் பிதாவின் வீட்டில் அநேக வாசஸ்தலங்கள் உண்டு; அப்படியில்லாதிருந்தால், நான் உங்களுக்குச் சொல்லியிருப்பேன்; ஒரு ஸ்தலத்தை உங்களுக்காக ஆயத்தம்பண்ணப்போகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Believe you not that I am in the Father, and the Father in me? the words that I speak unto you I speak not of myself: but the Father that dwells in me, he does the works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசு அவனுக்குப் பிரதியுத்தரமாக: ஒருவன் என்னில் அன்பாயிருந்தால், அவன் என் வசனத்தைக் கைக்கொள்ளுவான், அவனில் என் பிதா அன்பாயிருப்பார்; நாங்கள் அவனிடத்தில் வந்து அவனோடே வாசம்பண்ணுவோம்.]]></a:t>
+              <a:t><![CDATA[1. Let not your heart be troubled: all of you believe in God, believe also in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் போய் உங்களுக்காக ஸ்தலத்தை ஆயத்தம்பண்ணினபின்பு, நான் இருக்கிற இடத்திலே நீங்களும் இருக்கும்படி, நான் மறுபடியும் வந்து உங்களை என்னிடத்தில் சேர்த்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[10. Believe you not that I am in the Father, and the Father in me? the words that I speak unto you I speak not of myself: but the Father that dwells in me, he does the works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் போய் உங்களுக்காக ஸ்தலத்தை ஆயத்தம்பண்ணினபின்பு, நான் இருக்கிற இடத்திலே நீங்களும் இருக்கும்படி, நான் மறுபடியும் வந்து உங்களை என்னிடத்தில் சேர்த்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Believe me that I am in the Father, and the Father in me: or else believe me for the very works' sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் போகிற இடத்தை அறிந்திருக்கிறீர்கள், வழியையும் அறிந்திருக்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Believe me that I am in the Father, and the Father in me: or else believe me for the very works' sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தோமா அவரை நோக்கி ஆண்டவரே, நீர் போகிற இடத்தை அறியோமே, வழியை நாங்கள் எப்படி அறிவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Verily, verily, I say unto you, He that believes on me, the works that I do shall he do also; and greater works than these shall he do; because I go unto my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தோமா அவரை நோக்கி ஆண்டவரே, நீர் போகிற இடத்தை அறியோமே, வழியை நாங்கள் எப்படி அறிவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Verily, verily, I say unto you, He that believes on me, the works that I do shall he do also; and greater works than these shall he do; because I go unto my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு இயேசு: நானே வழியும் சத்தியமும் ஜீவனுமாயிருக்கிறேன்; என்னாலேயல்லாமல் ஒருவனும் பிதாவினிடத்தில் வரான்.]]></a:t>
+              <a:t><![CDATA[12. Verily, verily, I say unto you, He that believes on me, the works that I do shall he do also; and greater works than these shall he do; because I go unto my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னை அறிந்தீர்களானால் என் பிதாவையும் அறிந்திருப்பீர்கள்; இதுமுதல் நீங்கள் அவரை அறிந்தும் அவரைக் கண்டும் இருக்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And whatsoever all of you shall ask in my name, that will I do, that the Father may be glorified in the Son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னை அறிந்தீர்களானால் என் பிதாவையும் அறிந்திருப்பீர்கள்; இதுமுதல் நீங்கள் அவரை அறிந்தும் அவரைக் கண்டும் இருக்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. If all of you shall ask any thing in my name, I will do it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிலிப்பு அவரை நோக்கி: ஆண்டவரே, பிதாவை எங்களுக்குக் காண்பியும், அது எங்களுக்குப் போதும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. If all of you love me, keep my commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இயேசு: பிலிப்புவே, இவ்வளவுகாலம் நான் உங்களுடனேகூட இருந்தும் நீ என்னை அறியவில்லையா என்னைக் கண்டவன் பிதாவைக் கண்டான்; அப்படியிருக்க, பிதாவை எங்களுக்குக் காண்பியும் என்று நீ எப்படி சொல்லுகிறாய்?]]></a:t>
+              <a:t><![CDATA[16. And I will pray the Father, and he shall give you another Comforter, that he may abide with you for ever;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசு அவனுக்குப் பிரதியுத்தரமாக: ஒருவன் என்னில் அன்பாயிருந்தால், அவன் என் வசனத்தைக் கைக்கொள்ளுவான், அவனில் என் பிதா அன்பாயிருப்பார்; நாங்கள் அவனிடத்தில் வந்து அவனோடே வாசம்பண்ணுவோம்.]]></a:t>
+              <a:t><![CDATA[1. Let not your heart be troubled: all of you believe in God, believe also in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இயேசு: பிலிப்புவே, இவ்வளவுகாலம் நான் உங்களுடனேகூட இருந்தும் நீ என்னை அறியவில்லையா என்னைக் கண்டவன் பிதாவைக் கண்டான்; அப்படியிருக்க, பிதாவை எங்களுக்குக் காண்பியும் என்று நீ எப்படி சொல்லுகிறாய்?]]></a:t>
+              <a:t><![CDATA[16. And I will pray the Father, and he shall give you another Comforter, that he may abide with you for ever;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் பிதாவிலும், பிதா என்னிலும் இருக்கிறதை நீ விசுவாசிக்கிறதில்லையா? நான் உங்களுடனே சொல்லுகிற வசனங்களை என் சுயமாய்ச் சொல்லவில்லை; என்னிடத்தில் வாசமாயிருக்கிற பிதாவானவரே இந்தக் கிரியைகளைச் செய்துவருகிறார்.]]></a:t>
+              <a:t><![CDATA[17. Even the Spirit of truth; whom the world cannot receive, because it sees him not, neither knows him: but all of you know him; for he dwells with you, and shall be in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் பிதாவிலும், பிதா என்னிலும் இருக்கிறதை நீ விசுவாசிக்கிறதில்லையா? நான் உங்களுடனே சொல்லுகிற வசனங்களை என் சுயமாய்ச் சொல்லவில்லை; என்னிடத்தில் வாசமாயிருக்கிற பிதாவானவரே இந்தக் கிரியைகளைச் செய்துவருகிறார்.]]></a:t>
+              <a:t><![CDATA[17. Even the Spirit of truth; whom the world cannot receive, because it sees him not, neither knows him: but all of you know him; for he dwells with you, and shall be in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் பிதாவிலும் பிதா என்னிலும் இருக்கிறதை நம்புங்கள்; அப்படியில்லாவிட்டாலும் என் கிரியைகளினிமித்தமாவது என்னை நம்புங்கள்.]]></a:t>
+              <a:t><![CDATA[18. I will not leave you comfortless: I will come to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் பிதாவிலும் பிதா என்னிலும் இருக்கிறதை நம்புங்கள்; அப்படியில்லாவிட்டாலும் என் கிரியைகளினிமித்தமாவது என்னை நம்புங்கள்.]]></a:t>
+              <a:t><![CDATA[19. Yet a little while, and the world sees me no more; but all of you see me: because I live, all of you shall live also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்; நான் என் பிதாவினிடத்திற்குப் போகிறபடியினால், என்னை விசுவாசிக்கிறவன் நான் செய்கிறகிரியைகளைத் தானும் செய்வான், இவைகளைப்பார்க்கிலும் பெரிய கிரியைகளையும் செய்வான்.]]></a:t>
+              <a:t><![CDATA[19. Yet a little while, and the world sees me no more; but all of you see me: because I live, all of you shall live also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்; நான் என் பிதாவினிடத்திற்குப் போகிறபடியினால், என்னை விசுவாசிக்கிறவன் நான் செய்கிறகிரியைகளைத் தானும் செய்வான், இவைகளைப்பார்க்கிலும் பெரிய கிரியைகளையும் செய்வான்.]]></a:t>
+              <a:t><![CDATA[20. At that day all of you shall know that I am in my Father, and all of you in me, and I in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் என் நாமத்தினாலே எதைக் கேட்பீர்களோ, குமாரனில் பிதா மகிமைப்படும்படியாக, அதைச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[21. He that has my commandments, and keeps them, he it is that loves me: and he that loves me shall be loved of my Father, and I will love him, and will manifest myself to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் நாமத்தினாலே நீங்கள் எதைக்கேட்டாலும் அதை நான் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[21. He that has my commandments, and keeps them, he it is that loves me: and he that loves me shall be loved of my Father, and I will love him, and will manifest myself to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் என்னிடத்தில் அன்பாயிருந்தால் என் கற்பனைகளைக் கைக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. He that has my commandments, and keeps them, he it is that loves me: and he that loves me shall be loved of my Father, and I will love him, and will manifest myself to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என்னில் அன்பாயிராதவன் என் வசனங்களைக் கைக்கொள்ளமாட்டான். நீங்கள் கேட்கிற வசனம் என்னுடையதாயிராமல் என்னை அனுப்பின பிதாவினுடையதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. In my Father's house are many mansions: if it were not so, I would have told you. I go to prepare a place for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் பிதாவை வேண்டிக்கொள்வேன், அபொழுது என்றென்றைக்கும் உங்களுடனேகூட இருக்கும்படிக்குச் சத்திய ஆவியாகிய வேறொரு தேற்றரவாளனை அவர் உங்களுக்குத் தந்தருளுவார்.]]></a:t>
+              <a:t><![CDATA[22. Judas says unto him, not Iscariot, Lord, how is it that you will manifest yourself unto us, and not unto the world?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் பிதாவை வேண்டிக்கொள்வேன், அபொழுது என்றென்றைக்கும் உங்களுடனேகூட இருக்கும்படிக்குச் சத்திய ஆவியாகிய வேறொரு தேற்றரவாளனை அவர் உங்களுக்குத் தந்தருளுவார்.]]></a:t>
+              <a:t><![CDATA[22. Judas says unto him, not Iscariot, Lord, how is it that you will manifest yourself unto us, and not unto the world?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகம் அந்தச் சத்திய ஆவியானவரைக் காணாமலும் அறியாமலும் இருக்கிறபடியால் அவரைப் பெற்றுக்கொள்ளமாட்டாது; அவர் உங்களுடனே வாசம்பண்ணி உங்களுக்குள்ளே இருப்பதால், நீங்கள் அவரை அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Jesus answered and said unto him, If a man love me, he will keep my words: and my Father will love him, and we will come unto him, and make our abode with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகம் அந்தச் சத்திய ஆவியானவரைக் காணாமலும் அறியாமலும் இருக்கிறபடியால் அவரைப் பெற்றுக்கொள்ளமாட்டாது; அவர் உங்களுடனே வாசம்பண்ணி உங்களுக்குள்ளே இருப்பதால், நீங்கள் அவரை அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Jesus answered and said unto him, If a man love me, he will keep my words: and my Father will love him, and we will come unto him, and make our abode with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் உங்களைத் திக்கற்றவர்களாக விடேன், உங்களிடத்தில் வருவேன்.]]></a:t>
+              <a:t><![CDATA[24. He that loves me not keeps not my sayings: and the word which all of you hear is not mine, but the Father's which sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னும் கொஞ்சக்காலத்திலே உலகம் என்னைக் காணாது, நீங்களோ என்னைக் காண்பீர்கள்; நான் பிழைக்கிறபடியினால் நீங்களும் பிழைப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. He that loves me not keeps not my sayings: and the word which all of you hear is not mine, but the Father's which sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னும் கொஞ்சக்காலத்திலே உலகம் என்னைக் காணாது, நீங்களோ என்னைக் காண்பீர்கள்; நான் பிழைக்கிறபடியினால் நீங்களும் பிழைப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. These things have I spoken unto you, being yet present with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் என் பிதாவிலும், நீங்கள் என்னிலும், நான் உங்களிலும் இருக்கிறதை அந்நாளிலே நீங்கள் அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. But the Comforter, which is the Holy Spirit, whom the Father will send in my name, he shall teach you all things, and bring all things to your remembrance, whatsoever I have said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் கற்பனைகளைப் பெற்றுக்கொண்டு அவைகளைக் கைக்கொள்கிறவனே என்னிடத்தில் அன்பாயிருக்கிறான், என்னிடத்தில் அன்பாயிருக்கிறவன் என் பிதாவுக்கு அன்பாயிருப்பான்; நானும் அவனில் அன்பாயிருந்து, அவனுக்கு என்னை வெளிப்படுத்துவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. But the Comforter, which is the Holy Spirit, whom the Father will send in my name, he shall teach you all things, and bring all things to your remembrance, whatsoever I have said unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் கற்பனைகளைப் பெற்றுக்கொண்டு அவைகளைக் கைக்கொள்கிறவனே என்னிடத்தில் அன்பாயிருக்கிறான், என்னிடத்தில் அன்பாயிருக்கிறவன் என் பிதாவுக்கு அன்பாயிருப்பான்; நானும் அவனில் அன்பாயிருந்து, அவனுக்கு என்னை வெளிப்படுத்துவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. Peace I leave with you, my peace I give unto you: not as the world gives, give I unto you. Let not your heart be troubled, neither let it be afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என்னில் அன்பாயிராதவன் என் வசனங்களைக் கைக்கொள்ளமாட்டான். நீங்கள் கேட்கிற வசனம் என்னுடையதாயிராமல் என்னை அனுப்பின பிதாவினுடையதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. In my Father's house are many mansions: if it were not so, I would have told you. I go to prepare a place for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் கற்பனைகளைப் பெற்றுக்கொண்டு அவைகளைக் கைக்கொள்கிறவனே என்னிடத்தில் அன்பாயிருக்கிறான், என்னிடத்தில் அன்பாயிருக்கிறவன் என் பிதாவுக்கு அன்பாயிருப்பான்; நானும் அவனில் அன்பாயிருந்து, அவனுக்கு என்னை வெளிப்படுத்துவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. Peace I leave with you, my peace I give unto you: not as the world gives, give I unto you. Let not your heart be troubled, neither let it be afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஸ்காரியோத்தல்லாத யூதா என்பவன் அவரை நோக்கி: ஆண்டவரே, நீர் உலகத்துக்கு உம்மை வெளிப்படுத்தாமல் எங்களுக்கு உம்மை வெளிப்படுத்தப்போகிற காரணமென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Peace I leave with you, my peace I give unto you: not as the world gives, give I unto you. Let not your heart be troubled, neither let it be afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5512,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஸ்காரியோத்தல்லாத யூதா என்பவன் அவரை நோக்கி: ஆண்டவரே, நீர் உலகத்துக்கு உம்மை வெளிப்படுத்தாமல் எங்களுக்கு உம்மை வெளிப்படுத்தப்போகிற காரணமென்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[28. All of you have heard how I said unto you, I go away, and come again unto you. If all of you loved me, all of you would rejoice, because I said, I go unto the Father: for my Father is greater than I.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. All of you have heard how I said unto you, I go away, and come again unto you. If all of you loved me, all of you would rejoice, because I said, I go unto the Father: for my Father is greater than I.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. All of you have heard how I said unto you, I go away, and come again unto you. If all of you loved me, all of you would rejoice, because I said, I go unto the Father: for my Father is greater than I.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And now I have told you before it come to pass, that, when it has come to pass, all of you might believe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Hereafter I will not talk much with you: for the prince of this world comes, and has nothing in me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Hereafter I will not talk much with you: for the prince of this world comes, and has nothing in me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But that the world may know that I love the Father; and as the Father gave me commandment, even so I do. Arise, let us go behind.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But that the world may know that I love the Father; and as the Father gave me commandment, even so I do. Arise, let us go behind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் உங்களுடனே தங்கியிருக்கையில் இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[3. And if I go and prepare a place for you, I will come again, and receive you unto myself; that where I am, there all of you may be also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் நாமத்தினாலே பிதா அனுப்பப்போகிற பரிசுத்த ஆவியாகிய தேற்றரவாளனே எல்லாவற்றையும் உங்களுக்குப் போதித்து, நான் உங்களுக்குச் சொன்ன எல்லாவற்றையும் உங்களுக்கு நினைப்பூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[3. And if I go and prepare a place for you, I will come again, and receive you unto myself; that where I am, there all of you may be also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் நாமத்தினாலே பிதா அனுப்பப்போகிற பரிசுத்த ஆவியாகிய தேற்றரவாளனே எல்லாவற்றையும் உங்களுக்குப் போதித்து, நான் உங்களுக்குச் சொன்ன எல்லாவற்றையும் உங்களுக்கு நினைப்பூட்டுவார்.]]></a:t>
+              <a:t><![CDATA[4. And where I go all of you know, and the way all of you know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சமாதானத்தை உங்களுக்கு வைத்துப்போகிறேன், என்னுடைய சமாதானத்தையே உங்களுக்குக் கொடுக்கிறேன்; உலகம் கொடுக்கிறபிரகாரம் நான் உங்களுக்குக் கொடுக்கிறதில்லை. உங்கள் இருதயம் கலங்காமலும் பயப்படாமலுமிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[5. Thomas says unto him, Lord, we know not where you go; and how can we know the way?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598786" r:id="rId1"/>
+    <p:sldLayoutId id="2478619023" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +7210,106 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শান্তি দেয় আমি সেইভাবে তা দিচ্ছি না৷ তোমাদের অন্তর উদ্বিগ্ন অথবা শঙ্কিত না হোক৷]]></a:t>
+              <a:t><![CDATA[6. அதற்கு இயேசு: நானே வழியும் சத்தியமும் ஜீவனுமாயிருக்கிறேன்; என்னாலேயல்லாமல் ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তোমরা শুনেছ য়ে, আমি তোমাদের বলেছি য়ে আমি যাচ্ছি আর আমি আবার তোমাদের কাছে আসব৷ তোমরা যদি আমায়]]></a:t>
+              <a:t><![CDATA[பிதாவினிடத்தில் வரான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভালবাস তবে এটা জেনে খুশী হবে য়ে আমি পিতার কাছে যাচ্ছি, কারণ পিতা আমার থেকে মহান৷]]></a:t>
+              <a:t><![CDATA[7. என்னை அறிந்தீர்களானால் என் பிதாவையும் அறிந்திருப்பீர்கள்; இதுமுதல் நீங்கள் அவரை அறிந்தும் அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তাই এসকল ঘটার আগেই আমি এসব তোমাদের এখন বললাম, যাতে ঘটলে পর তোমরা বিশ্বাস কর৷]]></a:t>
+              <a:t><![CDATA[கண்டும் இருக்கிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আমি তোমাদের সঙ্গে আর বেশীক্ষণ কথা বলব না, কারণ এই জগতের অধিপতি আসছে৷ আমার ওপর তার কোন দাবী নেই৷]]></a:t>
+              <a:t><![CDATA[8. பிலிப்பு அவரை நோக்கி: ஆண்டவரே, பிதாவை எங்களுக்குக் காண்பியும், அது எங்களுக்குப் போதும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. জগত সংসার যাতে জানতে পারে য়ে আমি পিতাকে ভালবাসি, তাই পিতা আমায় য়েমন আদেশ করেন আমি সেরকমই]]></a:t>
+              <a:t><![CDATA[9. அதற்கு இயேசு: பிலிப்புவே, இவ்வளவுகாலம் நான் உங்களுடனேகூட இருந்தும் நீ என்னை அறியவில்லையா என்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করি৷‘এখন এস! আমরা এখান থেকে যাই৷’]]></a:t>
+              <a:t><![CDATA[கண்டவன் பிதாவைக் கண்டான்; அப்படியிருக்க, பிதாவை எங்களுக்குக் காண்பியும் என்று நீ எப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ‘তোমাদের হৃদয় বিচলিত না হোক্৷ ঈশ্বরের উপর বিশ্বাস রাখো, আর আমার প্রতিও আস্থা রাখো৷]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমার পিতার বাড়িতে অনেক ঘর আছে, যদি না থাকতো আমি তোমাদের বলতাম৷ আমি তোমাদের থাকবার একটা জায়গা]]></a:t>
+              <a:t><![CDATA[10. நான் பிதாவிலும், பிதா என்னிலும் இருக்கிறதை நீ விசுவாசிக்கிறதில்லையா? நான் உங்களுடனே சொல்லுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঠিক করতে যাচ্ছি৷]]></a:t>
+              <a:t><![CDATA[வசனங்களை என் சுயமாய்ச் சொல்லவில்லை; என்னிடத்தில் வாசமாயிருக்கிற பிதாவானவரே இந்தக் கிரியைகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এর উত্তরে যীশু তাঁকে বললেন, ‘যদি কেউ আমায় ভালবাসে তবে সে আমার শিক্ষা অনুসারে চলবে, আর আমার পিতা]]></a:t>
+              <a:t><![CDATA[1. உங்கள் இருதயம் கலங்காதிருப்பதாக; தேவனிடத்தில் விசுவாசமாயிருங்கள், என்னிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সেখানে গিয়ে জায়গা ঠিক করার পর আমি আবার আসব ও তোমাদের আমার কাছে নিয়ে যাব, যাতে আমি য়েখানে থাকি]]></a:t>
+              <a:t><![CDATA[செய்துவருகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরাও সেখানে থাকতে পার৷]]></a:t>
+              <a:t><![CDATA[11. நான் பிதாவிலும் பிதா என்னிலும் இருக்கிறதை நம்புங்கள்; அப்படியில்லாவிட்டாலும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমি য়েখানে যাচ্ছি তোমরা সকলেই সে জায়গার পথ চেন৷’]]></a:t>
+              <a:t><![CDATA[கிரியைகளினிமித்தமாவது என்னை நம்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. থোমা তাঁকে বললেন, ‘প্রভু, আপনি কোথায় যাচ্ছেন তা আমরা জানি না! আমরা সেখানে যাবার পথ কিভাবে]]></a:t>
+              <a:t><![CDATA[12. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்; நான் என் பிதாவினிடத்திற்குப் போகிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানবো?’]]></a:t>
+              <a:t><![CDATA[என்னை விசுவாசிக்கிறவன் நான் செய்கிறகிரியைகளைத் தானும் செய்வான், இவைகளைப்பார்க்கிலும் பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যীশু তাঁকে বললেন, ‘আমিই পথ, আমিই সত্য ও জীবন৷ পিতার কাছে যাবার আমিই একমাত্র পথ৷]]></a:t>
+              <a:t><![CDATA[கிரியைகளையும் செய்வான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা যদি সত্যি আমাকে জেনেছ, তবে পিতাকেও জানতে পেরেছ৷ আর এখন থেকে তোমরা তাঁকে জেনেছ ও তাঁকে]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் என் நாமத்தினாலே எதைக் கேட்பீர்களோ, குமாரனில் பிதா மகிமைப்படும்படியாக, அதைச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখেছ৷’]]></a:t>
+              <a:t><![CDATA[14. என் நாமத்தினாலே நீங்கள் எதைக்கேட்டாலும் அதை நான் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ফিলিপ যীশুকে বললেন, ‘প্রভু, আপনি পিতাকে আমাদের দেখান, তাহলেই যথেষ্ট হবে৷’]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் என்னிடத்தில் அன்பாயிருந்தால் என் கற்பனைகளைக் கைக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যীশু তাঁকে বললেন, ‘আমি তোমাদের সঙ্গে দীর্ঘদিন ধরে রয়েছি; আর ফিলিপ, তোমরা এখনও আমায় চিনলে না?]]></a:t>
+              <a:t><![CDATA[16. நான் பிதாவை வேண்டிக்கொள்வேன், அபொழுது என்றென்றைக்கும் உங்களுடனேகூட இருக்கும்படிக்குச் சத்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে ভালবাসবেন, আর আমরা তার কাছে আসব ও তার সঙ্গে বাস করব৷]]></a:t>
+              <a:t><![CDATA[விசுவாசமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে কেউ আমায় দেখেছে সে পিতাকে দেখেছে৷ তোমরা কি করে বলছ, ‘পিতাকে আমাদের দেখান?]]></a:t>
+              <a:t><![CDATA[ஆவியாகிய வேறொரு தேற்றரவாளனை அவர் உங்களுக்குத் தந்தருளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তুমি কি বিশ্বাস কর না য়ে আমি পিতার মধ্যে আছি আর পিতাও আমার মধ্যে আছেন? আমি তোমাদের য়ে সকল কথা]]></a:t>
+              <a:t><![CDATA[17. உலகம் அந்தச் சத்திய ஆவியானவரைக் காணாமலும் அறியாமலும் இருக்கிறபடியால் அவரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলি তা নিজের থেকে বলি না৷ আমার মধ্যে যিনি আছেন সেই পিতা তাঁর নিজের কাজ করেন৷]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொள்ளமாட்டாது; அவர் உங்களுடனே வாசம்பண்ணி உங்களுக்குள்ளே இருப்பதால், நீங்கள் அவரை அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যখন আমি বলি য়ে আমি পিতার মধ্যে আছি আর পিতাও আমার মধ্যে আছেন, তখন আমাকে বিশ্বাস কর৷ যদি তা না]]></a:t>
+              <a:t><![CDATA[18. நான் உங்களைத் திக்கற்றவர்களாக விடேன், உங்களிடத்தில் வருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর, তবে আমার দ্বারা কৃত সব অলৌকিক কাজের কারণেই বিশ্বাস কর৷]]></a:t>
+              <a:t><![CDATA[19. இன்னும் கொஞ்சக்காலத்திலே உலகம் என்னைக் காணாது, நீங்களோ என்னைக் காண்பீர்கள்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি তোমাদের সত্যি বলছি, য়ে আমার ওপর বিশ্বাস রাখে, আমি য়ে কাজই করি না কেন, সেও তা করবে, বলতে কি]]></a:t>
+              <a:t><![CDATA[பிழைக்கிறபடியினால் நீங்களும் பிழைப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে এর থেকেও মহান মহান কাজ করবে, কারণ আমি পিতার কাছে যাচ্ছি৷]]></a:t>
+              <a:t><![CDATA[20. நான் என் பிதாவிலும், நீங்கள் என்னிலும், நான் உங்களிலும் இருக்கிறதை அந்நாளிலே நீங்கள் அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আর তোমরা আমার নামে যা কিছু চাইবে, আমি তা পূর্ণ করব, য়েন পিতা পুত্রের দ্বারা মহিমান্বিত হন৷]]></a:t>
+              <a:t><![CDATA[21. என் கற்பனைகளைப் பெற்றுக்கொண்டு அவைகளைக் கைக்கொள்கிறவனே என்னிடத்தில் அன்பாயிருக்கிறான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমরা যদি আমার নামে আমার কাছে কিছু চাও, আমি তা পূর্ণ করব৷]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் அன்பாயிருக்கிறவன் என் பிதாவுக்கு அன்பாயிருப்பான்; நானும் அவனில் அன்பாயிருந்து, அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ‘তোমরা যদি আমায় ভালবাস তবে তোমরা আমার সমস্ত আদেশ পালন করবে৷]]></a:t>
+              <a:t><![CDATA[என்னை வெளிப்படுத்துவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. য়ে আমায় ভালবাসে না, সে আমার শিক্ষা পালন করে না৷ আর তোমরা আমার য়ে শিক্ষা শুনছ তা আমার নয়,]]></a:t>
+              <a:t><![CDATA[2. என் பிதாவின் வீட்டில் அநேக வாசஸ்தலங்கள் உண்டு; அப்படியில்லாதிருந்தால், நான் உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমি পিতার কাছে চাইব, আর তিনি তোমাদের আর একজন সাহায্যকারীদেবেন, য়েন তিনি চিরকাল তোমাদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[22. ஸ்காரியோத்தல்லாத யூதா என்பவன் அவரை நோக்கி: ஆண்டவரே, நீர் உலகத்துக்கு உம்மை வெளிப்படுத்தாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকেন৷]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு உம்மை வெளிப்படுத்தப்போகிற காரணமென்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তিনি সত্যের আত্মা,যাঁকে এই জগত সংসার মেনে নিতে পারে না, কারণ জগত তাঁকে দেখে না বা তাঁকে জানে না৷]]></a:t>
+              <a:t><![CDATA[23. இயேசு அவனுக்குப் பிரதியுத்தரமாக: ஒருவன் என்னில் அன்பாயிருந்தால், அவன் என் வசனத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তাঁকে জান, কারণ তিনি তোমাদের সঙ্গে সঙ্গেই থাকেন, আর তিনি তোমাদের মধ্যেই থাকবেন৷]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளுவான், அவனில் என் பிதா அன்பாயிருப்பார்; நாங்கள் அவனிடத்தில் வந்து அவனோடே வாசம்பண்ணுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ‘আমি তোমাদের অনাথ রেখে যাবো না৷ আমি তোমাদের কাছে আসব৷]]></a:t>
+              <a:t><![CDATA[24. என்னில் அன்பாயிராதவன் என் வசனங்களைக் கைக்கொள்ளமாட்டான். நீங்கள் கேட்கிற வசனம் என்னுடையதாயிராமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আর কিছুক্ষণ পর এই জগত সংসার আর আমায় দেখতে পাবে না, কিন্তু তোমরা আমায় দেখতে পাবে৷ কারণ আমি]]></a:t>
+              <a:t><![CDATA[என்னை அனுப்பின பிதாவினுடையதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেঁচে আছি বলেই তোমরাও বেঁচে থাকবে৷]]></a:t>
+              <a:t><![CDATA[25. நான் உங்களுடனே தங்கியிருக்கையில் இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. সেই দিন তোমরা জানবে য়ে আমি পিতার মধ্যে আছি, তোমরা আমার মধ্যে আছ, আর আমি তোমাদের মধ্যে আছি৷]]></a:t>
+              <a:t><![CDATA[26. என் நாமத்தினாலே பிதா அனுப்பப்போகிற பரிசுத்த ஆவியாகிய தேற்றரவாளனே எல்லாவற்றையும் உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. য়ে আমার নির্দেশ জানে এবং সেগুলি সব পালন করে, সেই আমায় প্রকৃত ভালবাসে৷ য়ে আমায় ভালবাসে, পিতাও]]></a:t>
+              <a:t><![CDATA[போதித்து, நான் உங்களுக்குச் சொன்ன எல்லாவற்றையும் உங்களுக்கு நினைப்பூட்டுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁকে ভালবাসেন৷ য়ে আমায় ভালবাসে, পিতাও তাকে ভালবাসেন আর আমিও তাকে ভালবাসি৷ আমি নিজেকে তার কাছে]]></a:t>
+              <a:t><![CDATA[27. சமாதானத்தை உங்களுக்கு வைத்துப்போகிறேன், என்னுடைய சமாதானத்தையே உங்களுக்குக் கொடுக்கிறேன்; உலகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু যিনি আমায় পাঠিয়েছেন এই শিক্ষা সেই পিতার৷]]></a:t>
+              <a:t><![CDATA[சொல்லியிருப்பேன்; ஒரு ஸ்தலத்தை உங்களுக்காக ஆயத்தம்பண்ணப்போகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকাশ করব৷’]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறபிரகாரம் நான் உங்களுக்குக் கொடுக்கிறதில்லை. உங்கள் இருதயம் கலங்காமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যিহূদা (যিহূদা ঈষ্করিযোত নয়) তাঁকে বলল, ‘প্রভু কেন আপনি জগতের কাছে নিজেকে প্রকাশ না করে আমাদের]]></a:t>
+              <a:t><![CDATA[பயப்படாமலுமிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13514,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছেই নিজেকে প্রকাশ করবেন?’]]></a:t>
+              <a:t><![CDATA[28. நான் போவேன் என்றும், திரும்பி உங்களிடத்தில் வருவேன் என்றும் நான் உங்களுடனே சொன்னதைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கேட்டீர்களே. நீங்கள் என்னில் அன்புள்ளவர்களாயிருந்தால் பிதாவினிடத்திற்குப் போகிறேனென்று நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னதைக் குறித்துச் சந்தோஷப்படுவீர்கள், ஏனெனில் என் பிதா என்னிலும் பெரியவராயிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இது நடக்கும்போது நீங்கள் விசுவாசிக்கும்படியாக, நடப்பதற்குமுன்னமே இதை உங்களுக்குச் சொன்னேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இனி நான் உங்களுடனே அதிகமாய் பேசுவதில்லை. இந்த உலகத்தின் அதிபதி வருகிறான். அவனுக்கு என்னிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒன்றுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. நான் பிதாவில் அன்பாயிருக்கிறேனென்றும், பிதா எனக்கு, கட்டளையிட்டபடியே செய்கிறேன் என்றும், உலகம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறியும்படிக்கு இப்படி நடக்கும். எழுந்திருங்கள், இவ்விடம்விட்டுப் போவோம் வாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ‘আমি তোমাদের সঙ্গে থাকতে থাকতেই এইসব কথা বললাম,]]></a:t>
+              <a:t><![CDATA[3. நான் போய் உங்களுக்காக ஸ்தலத்தை ஆயத்தம்பண்ணினபின்பு, நான் இருக்கிற இடத்திலே நீங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কিন্তু সেই সাহায্যকারী পবিত্র আত্মা, যাঁকে পিতা আমার নামে পাঠিয়ে দেবেন, তিনি তোমাদের সব কিছু]]></a:t>
+              <a:t><![CDATA[இருக்கும்படி, நான் மறுபடியும் வந்து உங்களை என்னிடத்தில் சேர்த்துக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিক্ষা দেবেন, আর আমি তোমাদের যা যা বলেছি, সে সকল বিষয় তিনি তোমাদের স্মরণ করিয়ে দেবেন৷]]></a:t>
+              <a:t><![CDATA[4. நான் போகிற இடத்தை அறிந்திருக்கிறீர்கள், வழியையும் அறிந்திருக்கிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ‘শান্তি আমি তোমাদের কাছে রেখে যাচ্ছি৷ আমার নিজের শান্তি আমি তোমাদের দিচ্ছি৷ জগত সংসার য়েভাবে]]></a:t>
+              <a:t><![CDATA[5. தோமா அவரை நோக்கி ஆண்டவரே, நீர் போகிற இடத்தை அறியோமே, வழியை நாங்கள் எப்படி அறிவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>