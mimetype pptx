--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -6790,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619023" r:id="rId1"/>
+    <p:sldLayoutId id="2482712394" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15027,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>