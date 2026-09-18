--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -79,50 +79,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +161,57 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +353,60 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒருவன் என்னில் நிலைத்திராவிட்டால், வெளியே எறியுண்ட கொடியைப்போல அவன் எறியுண்டு உலர்ந்து போவான்; அப்படிப்பட்டவைகளைச் சேர்த்து, அக்கினியிலே போடுகிறார்கள்; அவைகள் எரிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[5. I am the vine, all of you are the branches: He that abides in me, and I in him, the same brings forth much fruit: for without me all of you can do nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒருவன் என்னில் நிலைத்திராவிட்டால், வெளியே எறியுண்ட கொடியைப்போல அவன் எறியுண்டு உலர்ந்து போவான்; அப்படிப்பட்டவைகளைச் சேர்த்து, அக்கினியிலே போடுகிறார்கள்; அவைகள் எரிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[6. If a man abide not in me, he is cast forth as a branch, and is withered; and men gather them, and cast them into the fire, and they are burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் என்னிலும், என் வார்த்தைகள் உங்களிலும் நிலைத்திருந்தால், நீங்கள் கேட்டுக்கொள்வதெதுவோ அது உங்களுக்குச் செய்யப்படும்.]]></a:t>
+              <a:t><![CDATA[6. If a man abide not in me, he is cast forth as a branch, and is withered; and men gather them, and cast them into the fire, and they are burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மிகுந்த கனிகளைக் கொடுப்பதினால் என் பிதா மகிமைப்படுவார், எனக்கும் சீஷராயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. If all of you abide in me, and my words abide in you, all of you shall ask what all of you will, and it shall be done unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மிகுந்த கனிகளைக் கொடுப்பதினால் என் பிதா மகிமைப்படுவார், எனக்கும் சீஷராயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. If all of you abide in me, and my words abide in you, all of you shall ask what all of you will, and it shall be done unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிதா என்னில் அன்பாயிருக்கிறதுபோல நானும் உங்களில் அன்பாயிருக்கிறேன்; என்னுடைய அன்பிலே நிலைத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Herein is my Father glorified, that all of you bear much fruit; so shall all of you be my disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் என் பிதாவின் கற்பனைகளைக் கைக்கொண்டு அவருடைய அன்பிலே நிலைத்திருக்கிறதுபோல, நீங்களும் என் கற்பனைகளைக் கைக்கொண்டிருந்தால், என்னுடைய அன்பிலே நிலைத்திருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. As the Father has loved me, so have I loved you: continue all of you in my love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் என் பிதாவின் கற்பனைகளைக் கைக்கொண்டு அவருடைய அன்பிலே நிலைத்திருக்கிறதுபோல, நீங்களும் என் கற்பனைகளைக் கைக்கொண்டிருந்தால், என்னுடைய அன்பிலே நிலைத்திருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. As the Father has loved me, so have I loved you: continue all of you in my love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னுடைய சந்தோஷம் உங்களில் நிலைத்திருக்கும்படிக்கும், உங்கள் சந்தோஷம் நிறைவாயிருக்கும்படிக்கும், இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[10. If all of you keep my commandments, all of you shall abide in my love; even as I have kept my Father's commandments, and abide in his love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னுடைய சந்தோஷம் உங்களில் நிலைத்திருக்கும்படிக்கும், உங்கள் சந்தோஷம் நிறைவாயிருக்கும்படிக்கும், இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[10. If all of you keep my commandments, all of you shall abide in my love; even as I have kept my Father's commandments, and abide in his love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் மெய்யான திராட்சச்செடி, என் பிதா திராட்சத் தோட்டக்காரர்.]]></a:t>
+              <a:t><![CDATA[1. I am the true vine, and my Father is the farmer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் உங்களில் அன்பாயிருக்கிறதுபோல நீங்களும் ஒருவரிலொருவர் அன்பாயிருக்கவேண்டுமென்பதே என்னுடைய கற்பனையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. These things have I spoken unto you, that my joy might remain in you, and that your joy might be full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒருவன் தன் சிநேகிதருக்காகத் தன் ஜீவனைக் கொடுக்கிற அன்பிலும் அதிகமான அன்பு ஒருவரிடத்திலுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. These things have I spoken unto you, that my joy might remain in you, and that your joy might be full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்களுக்குக் கற்பிக்கிற யாவையும் நீங்கள் செய்வீர்களானால், என் சிநேகிதராயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. This is my commandment, That all of you love one another, as I have loved you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இனி நான் உங்களை ஊழியக்காரரென்று சொல்லுகிறதில்லை, ஊழியக்காரன் தன் எஜமான் செய்கிறதை அறியமாட்டான். நான் உங்களைச் சிநேகிதர் என்றேன், ஏனெனில் என் பிதாவினிடத்தில் நான் கேள்விப்பட்ட எல்லாவற்றையும் உங்களுக்கு அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[12. This is my commandment, That all of you love one another, as I have loved you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இனி நான் உங்களை ஊழியக்காரரென்று சொல்லுகிறதில்லை, ஊழியக்காரன் தன் எஜமான் செய்கிறதை அறியமாட்டான். நான் உங்களைச் சிநேகிதர் என்றேன், ஏனெனில் என் பிதாவினிடத்தில் நான் கேள்விப்பட்ட எல்லாவற்றையும் உங்களுக்கு அறிவித்தேன்.]]></a:t>
+              <a:t><![CDATA[13. Greater love has no man than this, that a man lay down his life for his friends.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் என்னைத் தெரிந்துகொள்ளவில்லை, நான் உங்களைத் தெரிந்துகொண்டேன்; நீங்கள் என் நாமத்தினாலே பிதாவைக் கேட்டுக்கொள்வது எதுவோ, அதை அவர் உங்களுக்குக் கொடுக்கத்தக்கதாக நீங்கள் போய்க் கனிகொடுக்கும்படிக்கும், உங்கள் கனி நிலைத்திருக்கும்படிக்கும், நான் உங்களை ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[14. All of you are my friends, if all of you do whatsoever I command you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் என்னைத் தெரிந்துகொள்ளவில்லை, நான் உங்களைத் தெரிந்துகொண்டேன்; நீங்கள் என் நாமத்தினாலே பிதாவைக் கேட்டுக்கொள்வது எதுவோ, அதை அவர் உங்களுக்குக் கொடுக்கத்தக்கதாக நீங்கள் போய்க் கனிகொடுக்கும்படிக்கும், உங்கள் கனி நிலைத்திருக்கும்படிக்கும், நான் உங்களை ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[15. Henceforth I call you not servants; for the servant knows not what his lord does: but I have called you friends; for all things that I have heard of my Father I have made known unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் என்னைத் தெரிந்துகொள்ளவில்லை, நான் உங்களைத் தெரிந்துகொண்டேன்; நீங்கள் என் நாமத்தினாலே பிதாவைக் கேட்டுக்கொள்வது எதுவோ, அதை அவர் உங்களுக்குக் கொடுக்கத்தக்கதாக நீங்கள் போய்க் கனிகொடுக்கும்படிக்கும், உங்கள் கனி நிலைத்திருக்கும்படிக்கும், நான் உங்களை ஏற்படுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[15. Henceforth I call you not servants; for the servant knows not what his lord does: but I have called you friends; for all things that I have heard of my Father I have made known unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் ஒருவரிலொருவர் அன்பாயிருக்கவேண்டுமென்றே இவைகளை உங்களுக்குக் கற்பிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. Henceforth I call you not servants; for the servant knows not what his lord does: but I have called you friends; for all things that I have heard of my Father I have made known unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உலகம் உங்களைப் பகைத்தால், அது உங்களைப் பகைக்கிறதற்குமுன்னே என்னைப் பகைத்ததென்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. All of you have not chosen me, but I have chosen you, and ordained you, that all of you should go and bring forth fruit, and that your fruit should remain: that whatsoever all of you shall ask of the Father in my name, he may give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னில் கனிகொடாதிருக்கிற கொடி எதுவோ அதை அவர் அறுத்துப்போடுகிறார்; கனிகொடுக்கிற கொடி எதுவோ, அது அதிக கனிகளைக் கொடுக்கும்படி, அதைச் சுத்தம்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Every branch in me that bears not fruit he takes away: and every branch that bears fruit, he purges it, that it may bring forth more fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் உலகத்தாராயிருந்தால், உலகம் தன்னுடையதைச் சிநேகித்திருக்கும்; நீங்கள் உலகத்தாராயிராதபடியினாலும், நான் உங்களை உலகத்திலிருந்து தெரிந்துகொண்டபடியினாலும், உலகம் உங்களைப் பகைக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. All of you have not chosen me, but I have chosen you, and ordained you, that all of you should go and bring forth fruit, and that your fruit should remain: that whatsoever all of you shall ask of the Father in my name, he may give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் உலகத்தாராயிருந்தால், உலகம் தன்னுடையதைச் சிநேகித்திருக்கும்; நீங்கள் உலகத்தாராயிராதபடியினாலும், நான் உங்களை உலகத்திலிருந்து தெரிந்துகொண்டபடியினாலும், உலகம் உங்களைப் பகைக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. All of you have not chosen me, but I have chosen you, and ordained you, that all of you should go and bring forth fruit, and that your fruit should remain: that whatsoever all of you shall ask of the Father in my name, he may give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஊழியக்காரன் தன் எஜமானிலும் பெரியவனல்லவென்று நான் உங்களுக்குச் சொன்ன வார்த்தையை நினைத்துக்கொள்ளுங்கள். அவர்கள் என்னைத் துன்பப்படுத்தினதுண்டானால், உங்களையும், துன்பப்படுத்துவார்கள்; அவர்கள் என் வசனத்தைக் கைக்கொண்டதுண்டானால், உங்கள் வசனத்தையும் கைக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. These things I command you, that all of you love one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஊழியக்காரன் தன் எஜமானிலும் பெரியவனல்லவென்று நான் உங்களுக்குச் சொன்ன வார்த்தையை நினைத்துக்கொள்ளுங்கள். அவர்கள் என்னைத் துன்பப்படுத்தினதுண்டானால், உங்களையும், துன்பப்படுத்துவார்கள்; அவர்கள் என் வசனத்தைக் கைக்கொண்டதுண்டானால், உங்கள் வசனத்தையும் கைக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. If the world hate you, all of you know that it hated me before it hated you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஊழியக்காரன் தன் எஜமானிலும் பெரியவனல்லவென்று நான் உங்களுக்குச் சொன்ன வார்த்தையை நினைத்துக்கொள்ளுங்கள். அவர்கள் என்னைத் துன்பப்படுத்தினதுண்டானால், உங்களையும், துன்பப்படுத்துவார்கள்; அவர்கள் என் வசனத்தைக் கைக்கொண்டதுண்டானால், உங்கள் வசனத்தையும் கைக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. If all of you were of the world, the world would love his own: but because all of you are not of the world, but I have chosen you out of the world, therefore the world hates you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் என்னை அனுப்பினவரை அறியாதபடியினால் என் நாமத்தினிமித்தமே இவைகளையெல்லாம் உங்களுக்குச் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[19. If all of you were of the world, the world would love his own: but because all of you are not of the world, but I have chosen you out of the world, therefore the world hates you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் வந்து அவர்களிடத்தில் பேசாதிருந்தேனானால் அவர்களுக்குப் பாவமிராது; இப்பொழுதோ தங்கள் பாவத்தைக்குறித்துப் போக்குச்சொல்ல அவர்களுக்கு இடமில்லை.]]></a:t>
+              <a:t><![CDATA[19. If all of you were of the world, the world would love his own: but because all of you are not of the world, but I have chosen you out of the world, therefore the world hates you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் வந்து அவர்களிடத்தில் பேசாதிருந்தேனானால் அவர்களுக்குப் பாவமிராது; இப்பொழுதோ தங்கள் பாவத்தைக்குறித்துப் போக்குச்சொல்ல அவர்களுக்கு இடமில்லை.]]></a:t>
+              <a:t><![CDATA[20. Remember the word that I said unto you, The servant is not greater than his lord. If they have persecuted me, they will also persecute you; if they have kept my saying, they will keep yours also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னைப் பகைக்கிறவன் என் பிதாவையும் பகைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[20. Remember the word that I said unto you, The servant is not greater than his lord. If they have persecuted me, they will also persecute you; if they have kept my saying, they will keep yours also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வேறொருவரும் செய்யாத கிரியைகளை நான் அவர்களுக்குள்ளே செய்யாதிருந்தேனானால், அவர்களுக்குப் பாவமிராது; இப்பொழுது அவர்கள் என்னையும் என் பிதாவையும் கண்டும் பகைத்துமிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Remember the word that I said unto you, The servant is not greater than his lord. If they have persecuted me, they will also persecute you; if they have kept my saying, they will keep yours also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என்னில் கனிகொடாதிருக்கிற கொடி எதுவோ அதை அவர் அறுத்துப்போடுகிறார்; கனிகொடுக்கிற கொடி எதுவோ, அது அதிக கனிகளைக் கொடுக்கும்படி, அதைச் சுத்தம்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Every branch in me that bears not fruit he takes away: and every branch that bears fruit, he purges it, that it may bring forth more fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வேறொருவரும் செய்யாத கிரியைகளை நான் அவர்களுக்குள்ளே செய்யாதிருந்தேனானால், அவர்களுக்குப் பாவமிராது; இப்பொழுது அவர்கள் என்னையும் என் பிதாவையும் கண்டும் பகைத்துமிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. But all these things will they do unto you for my name's sake, because they know not him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. முகாந்தரமில்லாமல் என்னைப் பகைத்தார்கள் என்று அவர்களுடைய வேதத்தில் எழுதியிருக்கிற வாக்கியம் நிறைவேறும்படிக்கு இப்படியாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. But all these things will they do unto you for my name's sake, because they know not him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிதாவினிடத்திலிருந்து நான் உங்களுக்கு அனுப்பப்போகிறவரும், பிதாவினிடத்திலிருந்து புறப்படுகிறவருமாகிய சத்திய ஆவியான தேற்றரவாளன் வரும்போது, அவர் என்னைக்குறித்துச் சாட்சிகொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[22. If I had not come and spoken unto them, they had not had sin: but now they have no cloak for their sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிதாவினிடத்திலிருந்து நான் உங்களுக்கு அனுப்பப்போகிறவரும், பிதாவினிடத்திலிருந்து புறப்படுகிறவருமாகிய சத்திய ஆவியான தேற்றரவாளன் வரும்போது, அவர் என்னைக்குறித்துச் சாட்சிகொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[22. If I had not come and spoken unto them, they had not had sin: but now they have no cloak for their sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4499,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்களும் ஆதிமுதல் என்னுடனேகூட இருந்தபடியால் எனக்குச் சாட்சிகளாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. He that hates me hates my Father also.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. If I had not done among them the works which no other man did, they had not had sin: but now have they both seen and hated both me and my Father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. If I had not done among them the works which no other man did, they had not had sin: but now have they both seen and hated both me and my Father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But this comes to pass, that the word might be fulfilled that is written in their law, They hated me without a cause.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But this comes to pass, that the word might be fulfilled that is written in their law, They hated me without a cause.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. But when the Comforter has come, whom I will send unto you from the Father, even the Spirit of truth, which proceeds from the Father, he shall testify of me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் உங்களுக்குச் சொன்ன உபதேசத்தினாலே நீங்கள் இப்பொழுதே சுத்தமாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Now all of you are clean through the word which I have spoken unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. But when the Comforter has come, whom I will send unto you from the Father, even the Spirit of truth, which proceeds from the Father, he shall testify of me:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And all of you also shall bear witness, because all of you have been with me from the beginning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னில் நிலைத்திருங்கள், நானும் உங்களில் நிலைத்திருப்பேன்; கொடியானது திராட்சச்செடியில் நிலைத்திராவிட்டால் அது தானாய்க் கனிகொடுக்கமாட்டாததுபோல, நீங்களும் என்னில் நிலைத்திராவிட்டால், கனிகொடுக்கமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. Abide in me, and I in you. As the branch cannot bear fruit of itself, except it abide in the vine; no more can all of you, except all of you abide in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னில் நிலைத்திருங்கள், நானும் உங்களில் நிலைத்திருப்பேன்; கொடியானது திராட்சச்செடியில் நிலைத்திராவிட்டால் அது தானாய்க் கனிகொடுக்கமாட்டாததுபோல, நீங்களும் என்னில் நிலைத்திராவிட்டால், கனிகொடுக்கமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. Abide in me, and I in you. As the branch cannot bear fruit of itself, except it abide in the vine; no more can all of you, except all of you abide in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நானே திராட்சச்செடி, நீங்கள் கொடிகள். ஒருவன் என்னிலும் நான் அவனிலும் நிலைத்திருந்தால், அவன் மிகுந்த கனிகளைக் கொடுப்பான்; என்னையல்லாமல் உங்களால் ஒன்றும் செய்யக்கூடாது.]]></a:t>
+              <a:t><![CDATA[4. Abide in me, and I in you. As the branch cannot bear fruit of itself, except it abide in the vine; no more can all of you, except all of you abide in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நானே திராட்சச்செடி, நீங்கள் கொடிகள். ஒருவன் என்னிலும் நான் அவனிலும் நிலைத்திருந்தால், அவன் மிகுந்த கனிகளைக் கொடுப்பான்; என்னையல்லாமல் உங்களால் ஒன்றும் செய்யக்கூடாது.]]></a:t>
+              <a:t><![CDATA[5. I am the vine, all of you are the branches: He that abides in me, and I in him, the same brings forth much fruit: for without me all of you can do nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602418" r:id="rId1"/>
+    <p:sldLayoutId id="2478708566" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6234,110 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যদি কেউ আমাতে না থাকে, তবে তাকে শুকিয়ে যাওযা শাখার মতো ছুঁড়ে ফেলা হয়৷ তারপর সেই সব শুকনো]]></a:t>
+              <a:t><![CDATA[மிகுந்த கனிகளைக் கொடுப்பான்; என்னையல்லாமல் உங்களால் ஒன்றும் செய்யக்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাখাকে জড়ো করে তা আগুনে ছুঁড়ে পুড়িয়ে দেওযা হয়৷]]></a:t>
+              <a:t><![CDATA[6. ஒருவன் என்னில் நிலைத்திராவிட்டால், வெளியே எறியுண்ட கொடியைப்போல அவன் எறியுண்டு உலர்ந்து போவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ‘যদি তোমরা আমাতে থাক, আর আমার শিক্ষা যদি তোমাদের মধ্যে থাকে, তাহলে তোমরা যা ইচ্ছা কর, তা পাবে৷]]></a:t>
+              <a:t><![CDATA[அப்படிப்பட்டவைகளைச் சேர்த்து, அக்கினியிலே போடுகிறார்கள்; அவைகள் எரிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমরা প্রচুর ফলে ফলবান হয়ে প্রমাণ কর য়ে, তোমরা আমার প্রকৃত শিষ্য; আর তাতেই আমার পিতা মহিমান্বিত]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் என்னிலும், என் வார்த்தைகள் உங்களிலும் நிலைத்திருந்தால், நீங்கள் கேட்டுக்கொள்வதெதுவோ அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবেন৷]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் செய்யப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. পিতা য়েমন আমায় ভালবাসেন, আমিও তোমাদের তেমনি ভালবাসি৷ তোমরা আমার ভালবাসার মধ্যে থাকো৷]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் மிகுந்த கனிகளைக் கொடுப்பதினால் என் பிதா மகிமைப்படுவார், எனக்கும் சீஷராயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি আমার পিতার আদেশ পালন করেছি ও তাঁর ভালবাসায় আছি৷ একইভাবে তোমরা যদি আমার আদেশ পালন কর তবে]]></a:t>
+              <a:t><![CDATA[9. பிதா என்னில் அன்பாயிருக்கிறதுபோல நானும் உங்களில் அன்பாயிருக்கிறேன்; என்னுடைய அன்பிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরাও আমার ভালবাসায় থাকবে৷]]></a:t>
+              <a:t><![CDATA[நிலைத்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি এসব কথা তোমাদের বললাম, য়েন আমার য়ে আনন্দ আছে তা তোমাদের মধ্যেও থাকে; আর এইভাবে তোমাদের]]></a:t>
+              <a:t><![CDATA[10. நான் என் பிதாவின் கற்பனைகளைக் கைக்கொண்டு அவருடைய அன்பிலே நிலைத்திருக்கிறதுபோல, நீங்களும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনন্দ য়েন সম্পূর্ণ হয়৷]]></a:t>
+              <a:t><![CDATA[கற்பனைகளைக் கைக்கொண்டிருந்தால், என்னுடைய அன்பிலே நிலைத்திருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু বললেন, ‘আমিই প্রকৃত আঙ্গুর লতা, আর আমার পিতা আঙ্গুর ক্ষেতের প্রকৃত কৃষক৷]]></a:t>
+              <a:t><![CDATA[1. நான் மெய்யான திராட்சச்செடி, என் பிதா திராட்சத் தோட்டக்காரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমার আদেশ এই, আমি য়েমন তোমাদের ভালোবেসেছি, তোমরাও তেমনি একে অপরকে ভালবাস৷]]></a:t>
+              <a:t><![CDATA[11. என்னுடைய சந்தோஷம் உங்களில் நிலைத்திருக்கும்படிக்கும், உங்கள் சந்தோஷம் நிறைவாயிருக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. বন্ধুদের জন্য প্রাণ দেওযার থেকে একজনের পক্ষে শ্রেষ্ঠ ভালবাসা আর কিছু নেই৷]]></a:t>
+              <a:t><![CDATA[இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমি তোমাদের যা যা আদেশ করছি তোমরা যদি তা পালন কর তাহলে তোমরা আমার বন্ধু৷]]></a:t>
+              <a:t><![CDATA[12. நான் உங்களில் அன்பாயிருக்கிறதுபோல நீங்களும் ஒருவரிலொருவர் அன்பாயிருக்கவேண்டுமென்பதே என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি তোমাদের আর দাস বলছি না, কারণ মনিব কি করে, তা দাস জানে না৷ কিন্তু আমি তোমাদের বন্ধু বলছি,]]></a:t>
+              <a:t><![CDATA[கற்பனையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ আমি পিতার কাছ থেকে যা যা শুনেছি সে সবই তোমাদের জানিয়েছি৷]]></a:t>
+              <a:t><![CDATA[13. ஒருவன் தன் சிநேகிதருக்காகத் தன் ஜீவனைக் கொடுக்கிற அன்பிலும் அதிகமான அன்பு ஒருவரிடத்திலுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তোমরা আমায় মনোনীত করনি, বরং আমিই তোমাদের মনোনীত করেছি৷ আমি তোমাদের নিযোগ করেছি য়েন তোমরা যাও ও]]></a:t>
+              <a:t><![CDATA[14. நான் உங்களுக்குக் கற்பிக்கிற யாவையும் நீங்கள் செய்வீர்களானால், என் சிநேகிதராயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফলবন্ত হও, আর তোমাদের ফল য়েন স্থাযী হয় এই আমার ইচ্ছা৷ তোমরা আমার নামে যা কিছু চাও, পিতা তা তোমাদের]]></a:t>
+              <a:t><![CDATA[15. இனி நான் உங்களை ஊழியக்காரரென்று சொல்லுகிறதில்லை, ஊழியக்காரன் தன் எஜமான் செய்கிறதை அறியமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন৷]]></a:t>
+              <a:t><![CDATA[நான் உங்களைச் சிநேகிதர் என்றேன், ஏனெனில் என் பிதாவினிடத்தில் நான் கேள்விப்பட்ட எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমি তোমাদের এই আদেশ দিচ্ছি য়ে তোমরা একে অপরকে ভালবাস৷]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு அறிவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ‘জগত সংসার যদি তোমাদের ঘৃণা করে, তবে একথা মনে রেখো য়ে, সে প্রথমে আমায় ঘৃণা করল৷]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் என்னைத் தெரிந்துகொள்ளவில்லை, நான் உங்களைத் தெரிந்துகொண்டேன்; நீங்கள் என் நாமத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমার য়ে শাখাতে ফল ধরে না, তিনি তা কেটে ফেলেন৷ আর য়ে শাখাতে ফল ধরে তাতে আরও বেশী করে ফল ধরার]]></a:t>
+              <a:t><![CDATA[2. என்னில் கனிகொடாதிருக்கிற கொடி எதுவோ அதை அவர் அறுத்துப்போடுகிறார்; கனிகொடுக்கிற கொடி எதுவோ, அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তোমরা যদি এই জগতের হও, তবে জগত য়েমন তার আপনজনদের ভালবাসে, তেমনি তোমাদেরও ভালবাসবে৷ কিন্তু তোমরা]]></a:t>
+              <a:t><![CDATA[பிதாவைக் கேட்டுக்கொள்வது எதுவோ, அதை அவர் உங்களுக்குக் கொடுக்கத்தக்கதாக நீங்கள் போய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এ জগতের নও৷ আমি এই জগত থেকে তোমাদের মনোনীত করেছি, এই কারণেই জগত সংসার তোমাদের ঘৃণা করে৷]]></a:t>
+              <a:t><![CDATA[கனிகொடுக்கும்படிக்கும், உங்கள் கனி நிலைத்திருக்கும்படிக்கும், நான் உங்களை ஏற்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. য়ে শিক্ষার কথা আমি তোমাদের বললাম তা স্মরণে রেখো, একজন দাস তার মনিবের থেকে বড় নয়৷ তারা যদি]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் ஒருவரிலொருவர் அன்பாயிருக்கவேண்டுமென்றே இவைகளை உங்களுக்குக் கற்பிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার ওপর নির্য়াতন করে থাকে তবে তারা তোমাদেরও নির্য়াতন করবে৷ যদি তারা আমার শিক্ষা পালন করে থাকে তবে]]></a:t>
+              <a:t><![CDATA[18. உலகம் உங்களைப் பகைத்தால், அது உங்களைப் பகைக்கிறதற்குமுன்னே என்னைப் பகைத்ததென்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের শিক্ষা পালন করবে৷]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் உலகத்தாராயிருந்தால், உலகம் தன்னுடையதைச் சிநேகித்திருக்கும்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তারা আমার জন্যই তোমাদের প্রতি এগুলি করবে, কারণ যিনি আমাকে পাঠিয়েছেন তাঁকে তারা জানে না৷]]></a:t>
+              <a:t><![CDATA[உலகத்தாராயிராதபடியினாலும், நான் உங்களை உலகத்திலிருந்து தெரிந்துகொண்டபடியினாலும், உலகம் உங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমি যদি না আসতাম ও তাদের সঙ্গে কথা না বলতাম, তাহলে তাদের পাপ হত না৷ কিন্তু আমি এসেছি, তাদের]]></a:t>
+              <a:t><![CDATA[பகைக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে কথা বলেছি তাই তাদের এখন পাপ ঢাকবার কোন উপায় নেই৷]]></a:t>
+              <a:t><![CDATA[20. ஊழியக்காரன் தன் எஜமானிலும் பெரியவனல்லவென்று நான் உங்களுக்குச் சொன்ன வார்த்தையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. য়ে আমায় ঘৃণা করে, সে আমার পিতাকেও ঘৃণা করে৷]]></a:t>
+              <a:t><![CDATA[நினைத்துக்கொள்ளுங்கள். அவர்கள் என்னைத் துன்பப்படுத்தினதுண்டானால், உங்களையும், துன்பப்படுத்துவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. য়ে কাজ আর কেউ কখনও করে নি, সেরূপ কাজ যদি আমি তাদের মধ্যে না করতাম, তবে তাদের পাপের জন্য তারা]]></a:t>
+              <a:t><![CDATA[அவர்கள் என் வசனத்தைக் கைக்கொண்டதுண்டானால், உங்கள் வசனத்தையும் கைக்கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য তিনি তা ছেঁটে পরিষ্কার করে দেন৷]]></a:t>
+              <a:t><![CDATA[அதிக கனிகளைக் கொடுக்கும்படி, அதைச் சுத்தம்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দোষী হত না৷ কিন্তু এখন তারা আমার কাজ দেখেছে, আর তা সত্ত্বেও তারা আমাকে ও পিতাকে উভয়কেই ঘৃণা করেছে৷]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் என்னை அனுப்பினவரை அறியாதபடியினால் என் நாமத்தினிமித்தமே இவைகளையெல்லாம் உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. শাস্ত্রের এই বাক্য পূর্ণ হওযার জন্যই এসব ঘটল: ‘তারা অকারণে আমায় ঘৃণা করেছে৷’]]></a:t>
+              <a:t><![CDATA[செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ‘আমি পিতার কাছ থেকে একজন সাহায্যকারী পাঠাবো, তিনি সত্যের আত্মা৷ তিনি যখন পিতার কাছ থেকে আসবেন,]]></a:t>
+              <a:t><![CDATA[22. நான் வந்து அவர்களிடத்தில் பேசாதிருந்தேனானால் அவர்களுக்குப் பாவமிராது; இப்பொழுதோ தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি আমার বিষয়ে সাক্ষ্য দেবেন৷]]></a:t>
+              <a:t><![CDATA[பாவத்தைக்குறித்துப் போக்குச்சொல்ல அவர்களுக்கு இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11358,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তোমরাও লোকদের কাছে অবশ্যই আমার কথা বলবে, কারণ তোমরা শুরু থেকে আমার সঙ্গে সঙ্গে আছ৷]]></a:t>
+              <a:t><![CDATA[23. என்னைப் பகைக்கிறவன் என் பிதாவையும் பகைக்கிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. வேறொருவரும் செய்யாத கிரியைகளை நான் அவர்களுக்குள்ளே செய்யாதிருந்தேனானால், அவர்களுக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாவமிராது; இப்பொழுது அவர்கள் என்னையும் என் பிதாவையும் கண்டும் பகைத்துமிருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. முகாந்தரமில்லாமல் என்னைப் பகைத்தார்கள் என்று அவர்களுடைய வேதத்தில் எழுதியிருக்கிற வாக்கியம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிறைவேறும்படிக்கு இப்படியாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. பிதாவினிடத்திலிருந்து நான் உங்களுக்கு அனுப்பப்போகிறவரும், பிதாவினிடத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি তোমাদের য়ে শিক্ষা দিয়েছি তার ফলে তোমরা এখন শুচি হয়েছ৷]]></a:t>
+              <a:t><![CDATA[3. நான் உங்களுக்குச் சொன்ன உபதேசத்தினாலே நீங்கள் இப்பொழுதே சுத்தமாயிருக்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புறப்படுகிறவருமாகிய சத்திய ஆவியான தேற்றரவாளன் வரும்போது, அவர் என்னைக்குறித்துச் சாட்சிகொடுப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. நீங்களும் ஆதிமுதல் என்னுடனேகூட இருந்தபடியால் எனக்குச் சாட்சிகளாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তোমরা আমার সঙ্গে সংযুক্ত থাক, আর আমিও তোমাদের সঙ্গে সংযুক্ত থাকব৷ শাখা য়েমন আঙ্গুর লতার সঙ্গে]]></a:t>
+              <a:t><![CDATA[4. என்னில் நிலைத்திருங்கள், நானும் உங்களில் நிலைத்திருப்பேன்; கொடியானது திராட்சச்செடியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সংযুক্ত না থাকলে ফল ধরতে পারে না, তেমনি তোমরাও আমার সঙ্গে সংযুক্ত না থাকলে ফলবন্ত হতে পারবে না৷]]></a:t>
+              <a:t><![CDATA[நிலைத்திராவிட்டால் அது தானாய்க் கனிகொடுக்கமாட்டாததுபோல, நீங்களும் என்னில் நிலைத்திராவிட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ‘আমিই আঙ্গুরলতা, আর তোমরা শাখা৷ য়ে আমাতে সংযুক্ত থাকে সে প্রচুর ফলে ফলবান হয়, কারণ আমাকে ছাড়া]]></a:t>
+              <a:t><![CDATA[கனிகொடுக்கமாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা কিছুই করতে পার না৷]]></a:t>
+              <a:t><![CDATA[5. நானே திராட்சச்செடி, நீங்கள் கொடிகள். ஒருவன் என்னிலும் நான் அவனிலும் நிலைத்திருந்தால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>