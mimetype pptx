--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708566" r:id="rId1"/>
+    <p:sldLayoutId id="2482712394" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>