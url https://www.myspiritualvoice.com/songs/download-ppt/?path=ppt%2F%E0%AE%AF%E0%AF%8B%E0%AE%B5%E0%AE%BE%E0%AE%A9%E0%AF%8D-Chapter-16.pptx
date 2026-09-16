--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -109,50 +109,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +206,57 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +413,60 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சத்திய ஆவியாகிய அவர் வரும்போது, சகல சத்தியத்திற்குள்ளும் உங்களை நடத்துவார்; அவர் தம்முடைய சுயமாய்ப் பேசாமல், தாம் கேள்விப்பட்டவைகள் யாவையுஞ்சொல்லி, வரப்போகிற காரியங்களை உங்களுக்கு அறிவிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. But now I go my way to him that sent me; and none of you asks me, Where go you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர் என்னுடையதில் எடுத்து உங்களுக்கு அறிவிப்பதினால் என்னை மகிமைப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[6. But because I have said these things unto you, sorrow has filled your heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிதாவினுடையவைகள் யாவும் என்னுடையவைகள்; அதினாலே அவர் என்னுடையதில் எடுத்து உங்களுக்கு அறிவிப்பார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless I tell you the truth; It is expedient for you that I go away: for if I go not away, the Comforter will not come unto you; but if I depart, I will send him unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிதாவினுடையவைகள் யாவும் என்னுடையவைகள்; அதினாலே அவர் என்னுடையதில் எடுத்து உங்களுக்கு அறிவிப்பார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless I tell you the truth; It is expedient for you that I go away: for if I go not away, the Comforter will not come unto you; but if I depart, I will send him unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் பிதாவினிடத்திற்குப் போகிறபடியினால் கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And when he has come, he will reprove the world of sin, and of righteousness, and of judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவருடைய சீஷரில் சிலர்: நான் பிதாவினிடத்திற்குப் போகிறபடியினால், கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள் என்றும், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்றும் அவர் நம்முடனே சொல்லுகிறதின் கருத்தென்ன என்று தங்களுக்குள்ளே பேசிக்கொண்டதுமன்றி;]]></a:t>
+              <a:t><![CDATA[8. And when he has come, he will reprove the world of sin, and of righteousness, and of judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவருடைய சீஷரில் சிலர்: நான் பிதாவினிடத்திற்குப் போகிறபடியினால், கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள் என்றும், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்றும் அவர் நம்முடனே சொல்லுகிறதின் கருத்தென்ன என்று தங்களுக்குள்ளே பேசிக்கொண்டதுமன்றி;]]></a:t>
+              <a:t><![CDATA[9. Of sin, because they believe not on me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அவருடைய சீஷரில் சிலர்: நான் பிதாவினிடத்திற்குப் போகிறபடியினால், கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள் என்றும், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்றும் அவர் நம்முடனே சொல்லுகிறதின் கருத்தென்ன என்று தங்களுக்குள்ளே பேசிக்கொண்டதுமன்றி;]]></a:t>
+              <a:t><![CDATA[10. Of righteousness, because I go to my Father, and all of you see me no more;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கொஞ்சக்காலம் என்கிறாரே, இதென்ன? அவர் சொல்லுகிறது இன்னதென்று நமக்கு விளங்கவில்லையே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Of judgment, because the prince of this world is judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கொஞ்சக்காலம் என்கிறாரே, இதென்ன? அவர் சொல்லுகிறது இன்னதென்று நமக்கு விளங்கவில்லையே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Of judgment, because the prince of this world is judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் வந்து, பாவத்தைக்குறித்தும், நீதியைக்குறித்தும், நியாயத்தீர்ப்பைக்குறித்தும், உலகத்தைக் கண்டித்து உணர்த்துவார்.]]></a:t>
+              <a:t><![CDATA[1. These things have I spoken unto you, that all of you should not be offended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதைக்குறித்துத் தம்மிடத்தில் கேட்கும்படி அவர்கள் விரும்புகிறதை இயேசு அறிந்து, அவர்களை நோக்கி: கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்று நான் சொன்னதைக்குறித்து நீங்கள் உங்களுக்குள்ளே விசாரிக்கிறீர்களோ?]]></a:t>
+              <a:t><![CDATA[12. I have yet many things to say unto you, but all of you cannot bear them now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதைக்குறித்துத் தம்மிடத்தில் கேட்கும்படி அவர்கள் விரும்புகிறதை இயேசு அறிந்து, அவர்களை நோக்கி: கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்று நான் சொன்னதைக்குறித்து நீங்கள் உங்களுக்குள்ளே விசாரிக்கிறீர்களோ?]]></a:t>
+              <a:t><![CDATA[12. I have yet many things to say unto you, but all of you cannot bear them now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதைக்குறித்துத் தம்மிடத்தில் கேட்கும்படி அவர்கள் விரும்புகிறதை இயேசு அறிந்து, அவர்களை நோக்கி: கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்று நான் சொன்னதைக்குறித்து நீங்கள் உங்களுக்குள்ளே விசாரிக்கிறீர்களோ?]]></a:t>
+              <a:t><![CDATA[13. Nevertheless when he, the Spirit of truth, has come, he will guide you into all truth: for he shall not speak of himself; but whatsoever he shall hear, that shall he speak: and he will show you things to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்: நீங்கள் அழுது புலம்புவீர்கள், உலகமோ சந்தோஷப்படும்; நீங்கள் துக்கப்படுவீர்கள், ஆனாலும் உங்கள் துக்கம் சந்தோஷமாக மாறும்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless when he, the Spirit of truth, has come, he will guide you into all truth: for he shall not speak of himself; but whatsoever he shall hear, that shall he speak: and he will show you things to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்: நீங்கள் அழுது புலம்புவீர்கள், உலகமோ சந்தோஷப்படும்; நீங்கள் துக்கப்படுவீர்கள், ஆனாலும் உங்கள் துக்கம் சந்தோஷமாக மாறும்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless when he, the Spirit of truth, has come, he will guide you into all truth: for he shall not speak of himself; but whatsoever he shall hear, that shall he speak: and he will show you things to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஸ்திரீயானவளுக்குப் பிரசவகாலம் வந்திருக்கும்போது அவள் துக்கமடைகிறாள்; பிள்ளைபெற்றவுடனே ஒரு மனுஷன் உலகத்தில் பிறந்தானென்கிற சந்தோஷத்தினால் அப்புறம் உபத்திரவத்தை நினையாள்.]]></a:t>
+              <a:t><![CDATA[14. He shall glorify me: for he shall receive of mine, and shall show it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஸ்திரீயானவளுக்குப் பிரசவகாலம் வந்திருக்கும்போது அவள் துக்கமடைகிறாள்; பிள்ளைபெற்றவுடனே ஒரு மனுஷன் உலகத்தில் பிறந்தானென்கிற சந்தோஷத்தினால் அப்புறம் உபத்திரவத்தை நினையாள்.]]></a:t>
+              <a:t><![CDATA[15. All things that the Father has are mine: therefore said I, that he shall take of mine, and shall show it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதுபோல நீங்களும் இப்பொழுது துக்கமடைந்திருக்கிறீர்கள். நான் மறுபடியும் உங்களைக் காண்பேன், அப்பொழுது உங்கள் இருதயம் சந்தோஷப்படும், உங்கள் சந்தோஷத்தை ஒருவனும் உங்களிடத்திலிருந்து எடுத்துப்போடமாட்டான்.]]></a:t>
+              <a:t><![CDATA[15. All things that the Father has are mine: therefore said I, that he shall take of mine, and shall show it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதுபோல நீங்களும் இப்பொழுது துக்கமடைந்திருக்கிறீர்கள். நான் மறுபடியும் உங்களைக் காண்பேன், அப்பொழுது உங்கள் இருதயம் சந்தோஷப்படும், உங்கள் சந்தோஷத்தை ஒருவனும் உங்களிடத்திலிருந்து எடுத்துப்போடமாட்டான்.]]></a:t>
+              <a:t><![CDATA[16. A little while, and all of you shall not see me: and again, a little while, and all of you shall see me, because I go to the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்த நாளிலே நீங்கள் என்னிடத்தில் ஒன்றுங் கேட்கமாட்டீர்கள். மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன், நீங்கள் என் நாமத்தினாலே பிதாவினிடத்தில் கேட்டுக்கொள்வதெதுவோ அதை அவர் உங்களுக்குத் தருவார்.]]></a:t>
+              <a:t><![CDATA[16. A little while, and all of you shall not see me: and again, a little while, and all of you shall see me, because I go to the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் வந்து, பாவத்தைக்குறித்தும், நீதியைக்குறித்தும், நியாயத்தீர்ப்பைக்குறித்தும், உலகத்தைக் கண்டித்து உணர்த்துவார்.]]></a:t>
+              <a:t><![CDATA[2. They shall put you out of the synagogues: yea, the time comes, that whosoever kills you will think that he does God service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்த நாளிலே நீங்கள் என்னிடத்தில் ஒன்றுங் கேட்கமாட்டீர்கள். மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன், நீங்கள் என் நாமத்தினாலே பிதாவினிடத்தில் கேட்டுக்கொள்வதெதுவோ அதை அவர் உங்களுக்குத் தருவார்.]]></a:t>
+              <a:t><![CDATA[17. Then said some of his disciples among themselves, What is this that he says unto us, A little while, and all of you shall not see me: and again, a little while, and all of you shall see me: and, Because I go to the Father?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதுவரைக்கும் நீங்கள் என் நாமத்தினாலே ஒன்றும் கேட்கவில்லை; கேளுங்கள், அப்பொழுது உங்கள் சந்தோஷம் நிறைவாயிருக்கும்படி பெற்றுக்கொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then said some of his disciples among themselves, What is this that he says unto us, A little while, and all of you shall not see me: and again, a little while, and all of you shall see me: and, Because I go to the Father?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதுவரைக்கும் நீங்கள் என் நாமத்தினாலே ஒன்றும் கேட்கவில்லை; கேளுங்கள், அப்பொழுது உங்கள் சந்தோஷம் நிறைவாயிருக்கும்படி பெற்றுக்கொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then said some of his disciples among themselves, What is this that he says unto us, A little while, and all of you shall not see me: and again, a little while, and all of you shall see me: and, Because I go to the Father?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவைகளை நான் உவமைகளாய் உங்களுடனே பேசுகிறேன்; காலம் வரும், அப்பொழுது நான் உவமைகளாய் உங்களுடனே பேசாமல், பிதாவைக்குறித்து வெளிப்படையாக உங்களுக்கு அறிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. They said therefore, What is this that he says, A little while? we cannot tell what he says.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவைகளை நான் உவமைகளாய் உங்களுடனே பேசுகிறேன்; காலம் வரும், அப்பொழுது நான் உவமைகளாய் உங்களுடனே பேசாமல், பிதாவைக்குறித்து வெளிப்படையாக உங்களுக்கு அறிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. Now Jesus knew that they were desirous to ask him, and said unto them, Do all of you enquire among yourselves of that I said, A little while, and all of you shall not see me: and again, a little while, and all of you shall see me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த நாளில் நீங்கள் என் நாமத்தினாலே வேண்டிக்கொள்வீர்கள். உங்களுக்காகப் பிதாவை நான் கேட்டுக்கொள்வேனென்று உங்களுக்குச் சொல்லவேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[19. Now Jesus knew that they were desirous to ask him, and said unto them, Do all of you enquire among yourselves of that I said, A little while, and all of you shall not see me: and again, a little while, and all of you shall see me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த நாளில் நீங்கள் என் நாமத்தினாலே வேண்டிக்கொள்வீர்கள். உங்களுக்காகப் பிதாவை நான் கேட்டுக்கொள்வேனென்று உங்களுக்குச் சொல்லவேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[19. Now Jesus knew that they were desirous to ask him, and said unto them, Do all of you enquire among yourselves of that I said, A little while, and all of you shall not see me: and again, a little while, and all of you shall see me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் என்னைச் சிநேகித்து, நான் தேவனிடத்திலிருந்து புறப்பட்டுவந்தேனென்று விசுவாசிக்கிறபடியினால் பிதாதாமே உங்களைச் சிநேகிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. Verily, verily, I say unto you, That all of you shall weep and lament, but the world shall rejoice: and all of you shall be sorrowful, but your sorrow shall be turned into joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் என்னைச் சிநேகித்து, நான் தேவனிடத்திலிருந்து புறப்பட்டுவந்தேனென்று விசுவாசிக்கிறபடியினால் பிதாதாமே உங்களைச் சிநேகிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. Verily, verily, I say unto you, That all of you shall weep and lament, but the world shall rejoice: and all of you shall be sorrowful, but your sorrow shall be turned into joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் பிதாவினிடத்திலிருந்து புறப்பட்டு உலகத்திலே வந்தேன்; மறுபடியும் உலகத்தைவிட்டு பிதாவினிடத்திற்குப் போகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. A woman when she is in travail has sorrow, because her hour has come: but as soon as she is delivered of the child, she remembers no more the anguish, for joy that a man is born into the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் என்னை விசுவாசியாதபடியினாலே பாவத்தைக்குறித்தும்,]]></a:t>
+              <a:t><![CDATA[2. They shall put you out of the synagogues: yea, the time comes, that whosoever kills you will think that he does God service.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் இடறலடையாதபடிக்கு இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[21. A woman when she is in travail has sorrow, because her hour has come: but as soon as she is delivered of the child, she remembers no more the anguish, for joy that a man is born into the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் உங்களை ஜெபஆலயங்களுக்குப் புறம்பாக்குவார்கள்; மேலும் உங்களைக் கொலைசெய்கிறவன் தான் தேவனுக்குத் தொண்டுசெய்கிறவனென்று நினைக்குங் காலம் வரும்.]]></a:t>
+              <a:t><![CDATA[22. And all of you now therefore have sorrow: but I will see you again, and your heart shall rejoice, and your joy no man takes from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் உங்களை ஜெபஆலயங்களுக்குப் புறம்பாக்குவார்கள்; மேலும் உங்களைக் கொலைசெய்கிறவன் தான் தேவனுக்குத் தொண்டுசெய்கிறவனென்று நினைக்குங் காலம் வரும்.]]></a:t>
+              <a:t><![CDATA[22. And all of you now therefore have sorrow: but I will see you again, and your heart shall rejoice, and your joy no man takes from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவருடைய சீஷர்கள் அவரை நோக்கி: இதோ, இப்பொழுது நீர் உவமையாய்ப் பேசாமல், வெளிப்படையாய்ப் பேசுகிறீர்.]]></a:t>
+              <a:t><![CDATA[22. And all of you now therefore have sorrow: but I will see you again, and your heart shall rejoice, and your joy no man takes from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர் என்றும், ஒருவன் உம்மை வினாவ வேண்டுவதில்லையென்றும், இப்பொழுது அறிந்திருக்கிறோம்; இதினாலே நீர் தேவனிடத்திலிருந்து வந்தீரென்று விசுவாசிக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And in that day all of you shall ask me nothing. Verily, verily, I say unto you, Whatsoever all of you shall ask the Father in my name, he will give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர் என்றும், ஒருவன் உம்மை வினாவ வேண்டுவதில்லையென்றும், இப்பொழுது அறிந்திருக்கிறோம்; இதினாலே நீர் தேவனிடத்திலிருந்து வந்தீரென்று விசுவாசிக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And in that day all of you shall ask me nothing. Verily, verily, I say unto you, Whatsoever all of you shall ask the Father in my name, he will give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இப்பொழுது நீங்கள் விசுவாசிக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And in that day all of you shall ask me nothing. Verily, verily, I say unto you, Whatsoever all of you shall ask the Father in my name, he will give it you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நீங்கள் சிதறுண்டு, அவனவன் தன்தன் இடத்துக்குப் போய், என்னைத் தனியே விட்டுவிடுங்காலம் வரும்; அது இப்பொழுது வந்திருக்கிறது; ஆனாலும் நான் தனித்திரேன், பிதா என்னுடனேகூட இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. Until now have all of you asked nothing in my name: ask, and all of you shall receive, that your joy may be full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதோ, நீங்கள் சிதறுண்டு, அவனவன் தன்தன் இடத்துக்குப் போய், என்னைத் தனியே விட்டுவிடுங்காலம் வரும்; அது இப்பொழுது வந்திருக்கிறது; ஆனாலும் நான் தனித்திரேன், பிதா என்னுடனேகூட இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. Until now have all of you asked nothing in my name: ask, and all of you shall receive, that your joy may be full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. என்னிடத்தில் உங்களுக்குச் சமாதானம் உண்டாயிருக்கும் பொருட்டு இவைகளை உங்களுக்குச் சொன்னேன். உலகத்தில் உங்களுக்கு உபத்திரவம் உண்டு, ஆனாலும் திடன்கொள்ளுங்கள்; நான் உலகத்தை ஜெயித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. These things have I spoken unto you in proverbs: but the time comes, when I shall no more speak unto you in proverbs, but I shall show you plainly of the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் இனி என்னைக் காணாதபடிக்கு நான் என் பிதாவினிடத்திற்குப் போகிறபடியினாலே நீதியைக்குறித்தும்,]]></a:t>
+              <a:t><![CDATA[3. And these things will they do unto you, because they have not known the Father, nor me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. என்னிடத்தில் உங்களுக்குச் சமாதானம் உண்டாயிருக்கும் பொருட்டு இவைகளை உங்களுக்குச் சொன்னேன். உலகத்தில் உங்களுக்கு உபத்திரவம் உண்டு, ஆனாலும் திடன்கொள்ளுங்கள்; நான் உலகத்தை ஜெயித்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. These things have I spoken unto you in proverbs: but the time comes, when I shall no more speak unto you in proverbs, but I shall show you plainly of the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் பிதாவையும் என்னையும் அறியாதபடியினால் இவைகளை உங்களுக்குச் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[26. At that day all of you shall ask in my name: and I say not unto you, that I will pray the Father for you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தக் காலம் வரும்போது நான் இவைகளை உங்களுக்குச் சொன்னேனென்று நீங்கள் நினைக்கும்படி இவைகளை உங்களுக்குச் சொல்லியிருக்கிறேன்; நான் உங்களுடனேகூட இருந்தபடியினால் ஆரம்பத்திலே இவைகளை உங்களுக்குச் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[26. At that day all of you shall ask in my name: and I say not unto you, that I will pray the Father for you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தக் காலம் வரும்போது நான் இவைகளை உங்களுக்குச் சொன்னேனென்று நீங்கள் நினைக்கும்படி இவைகளை உங்களுக்குச் சொல்லியிருக்கிறேன்; நான் உங்களுடனேகூட இருந்தபடியினால் ஆரம்பத்திலே இவைகளை உங்களுக்குச் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[27. For the Father himself loves you, because all of you have loved me, and have believed that I came out from God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தக் காலம் வரும்போது நான் இவைகளை உங்களுக்குச் சொன்னேனென்று நீங்கள் நினைக்கும்படி இவைகளை உங்களுக்குச் சொல்லியிருக்கிறேன்; நான் உங்களுடனேகூட இருந்தபடியினால் ஆரம்பத்திலே இவைகளை உங்களுக்குச் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[27. For the Father himself loves you, because all of you have loved me, and have believed that I came out from God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது நான் என்னை அனுப்பினவரிடத்திற்குப் போகிறேன்; எங்கே போகிறீரென்று உங்களில் ஒருவனும் என்னைக் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[28. I came forth from the Father, and am come into the world: again, I leave the world, and go to the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்பொழுது நான் என்னை அனுப்பினவரிடத்திற்குப் போகிறேன்; எங்கே போகிறீரென்று உங்களில் ஒருவனும் என்னைக் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[28. I came forth from the Father, and am come into the world: again, I leave the world, and go to the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் நான் இவைகளை உங்களுக்குச் சொன்னதினால் உங்கள் இருதயம் துக்கத்தால் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[29. His disciples said unto him, Lo, now speak you plainly, and speak no proverb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்களுக்கு உண்மையைச் சொல்லுகிறேன்; நான் போகிறது உங்களுக்குப் பிரயோஜனமாயிருக்கும்; நான் போகாதிருந்தால், தேற்றரவாளன் உங்களிடத்தில் வரார்; நான் போவேனேயாகில் அவரை உங்களிடத்திற்கு அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[29. His disciples said unto him, Lo, now speak you plainly, and speak no proverb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்களுக்கு உண்மையைச் சொல்லுகிறேன்; நான் போகிறது உங்களுக்குப் பிரயோஜனமாயிருக்கும்; நான் போகாதிருந்தால், தேற்றரவாளன் உங்களிடத்தில் வரார்; நான் போவேனேயாகில் அவரை உங்களிடத்திற்கு அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[30. Now are we sure that you know all things, and need not that any man should ask you: by this we believe that you came forth from God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6412,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்த உலகத்தின் அதிபதி நியாயந்தீர்க்கப்பட்டதினாலே நியாயத்தீர்ப்பைக்குறித்தும், கண்டித்து உணர்த்துவார்.]]></a:t>
+              <a:t><![CDATA[4. But these things have I told you, that when the time shall come, all of you may remember that I told you of them. And these things I said not unto you at the beginning, because I was with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Now are we sure that you know all things, and need not that any man should ask you: by this we believe that you came forth from God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Now are we sure that you know all things, and need not that any man should ask you: by this we believe that you came forth from God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Jesus answered them, Do all of you now believe?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Behold, the hour comes, yea, is now come, that all of you shall be scattered, every man to his own, and shall leave me alone: and yet I am not alone, because the Father is with me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Behold, the hour comes, yea, is now come, that all of you shall be scattered, every man to his own, and shall leave me alone: and yet I am not alone, because the Father is with me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. These things I have spoken unto you, that in me all of you might have peace. In the world all of you shall have tribulation: but be of good cheer; I have overcome the world.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. These things I have spoken unto you, that in me all of you might have peace. In the world all of you shall have tribulation: but be of good cheer; I have overcome the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இன்னும் அநேகங்காரியங்களை நான் உங்களுக்குச் சொல்லவேண்டியதாயிருக்கிறது, அவைகளை நீங்கள் இப்பொழுது தாங்கமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. But these things have I told you, that when the time shall come, all of you may remember that I told you of them. And these things I said not unto you at the beginning, because I was with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இன்னும் அநேகங்காரியங்களை நான் உங்களுக்குச் சொல்லவேண்டியதாயிருக்கிறது, அவைகளை நீங்கள் இப்பொழுது தாங்கமாட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. But these things have I told you, that when the time shall come, all of you may remember that I told you of them. And these things I said not unto you at the beginning, because I was with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சத்திய ஆவியாகிய அவர் வரும்போது, சகல சத்தியத்திற்குள்ளும் உங்களை நடத்துவார்; அவர் தம்முடைய சுயமாய்ப் பேசாமல், தாம் கேள்விப்பட்டவைகள் யாவையுஞ்சொல்லி, வரப்போகிற காரியங்களை உங்களுக்கு அறிவிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. But now I go my way to him that sent me; and none of you asks me, Where go you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598773" r:id="rId1"/>
+    <p:sldLayoutId id="2478617181" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +8065,106 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেন না, কিন্তু তিনি যা শোনেন তাই বলেন, আর আগামী দিনে কি ঘটতে চলেছে তা তিনি তোমাদের কাছে বলবেন৷]]></a:t>
+              <a:t><![CDATA[என்னைக் கேட்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তিনি আমাকে মহিমান্বিত করবেন, কারণ আমি যা বলি তাই তিনি গ্রহণ করবেন এবং তোমাদের তা বলবেন৷]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் நான் இவைகளை உங்களுக்குச் சொன்னதினால் உங்கள் இருதயம் துக்கத்தால் நிறைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যা কিছু পিতার, তা আমার৷ এই কারণেই আমি বলেছি য়ে সত্যের আত্মা আমার নিকট থেকে সবই গ্রহণ করবেন এবং]]></a:t>
+              <a:t><![CDATA[7. நான் உங்களுக்கு உண்மையைச் சொல்லுகிறேன்; நான் போகிறது உங்களுக்குப் பிரயோஜனமாயிருக்கும்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের তা বলবেন৷]]></a:t>
+              <a:t><![CDATA[போகாதிருந்தால், தேற்றரவாளன் உங்களிடத்தில் வரார்; நான் போவேனேயாகில் அவரை உங்களிடத்திற்கு அனுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ‘আর একটু পরে তোমরা আমাকে আর দেখতে পাবে না৷ অল্প একটু পরে আবার আমাকে দেখতে পাবে৷’]]></a:t>
+              <a:t><![CDATA[8. அவர் வந்து, பாவத்தைக்குறித்தும், நீதியைக்குறித்தும், நியாயத்தீர்ப்பைக்குறித்தும், உலகத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তখন তাঁর শিষ্যদের মধ্যে কয়েকজন পরস্পরকে বলল, ‘উনি আমাদের কি বলতে চাইছেন, ‘কিছু পরে তোমরা আমায়]]></a:t>
+              <a:t><![CDATA[கண்டித்து உணர்த்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখতে পাবে না, কিছু পরে তোমরা আবার আমায় দেখতে পাবে৷’ এ কথারই বা অর্থ কি, ‘কারণ আমি পিতার কাছে]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் என்னை விசுவாசியாதபடியினாலே பாவத்தைக்குறித்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছি’?’]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் இனி என்னைக் காணாதபடிக்கு நான் என் பிதாவினிடத்திற்குப் போகிறபடியினாலே நீதியைக்குறித்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাঁরা আরও বললেন, ‘তিনি ‘অল্প কিছুকাল পরে’ বলতে কি বোঝাতে চাইছেন? তিনি কি বলছেন, আমরা কিছুই বুঝতে]]></a:t>
+              <a:t><![CDATA[11. இந்த உலகத்தின் அதிபதி நியாயந்தீர்க்கப்பட்டதினாலே நியாயத்தீர்ப்பைக்குறித்தும், கண்டித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারছি না৷’]]></a:t>
+              <a:t><![CDATA[உணர்த்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যখন সেই সাহায্যকারী আসবেন তখন তিনি পাপ, ন্যায়পরায়ণতা ও বিচার সম্পর্কে জগতের মানুষকে চেতনা]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் இடறலடையாதபடிக்கு இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তারা তাঁকে কি জিজ্ঞেস করতে চান তা যীশু বুঝতে পারলেন৷ তাই তিনি তাঁদের বললেন, ‘যখন আমি বললাম,]]></a:t>
+              <a:t><![CDATA[12. இன்னும் அநேகங்காரியங்களை நான் உங்களுக்குச் சொல்லவேண்டியதாயிருக்கிறது, அவைகளை நீங்கள் இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘অল্প কিছু পরে তোমরা আমায় দেখতে পাবে না, আবার অল্প কিছু পরে আবার আমায় দেখতে পাবে,’ এর দ্বারা আমি]]></a:t>
+              <a:t><![CDATA[தாங்கமாட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি বোঝাতে চাইছি এই নিয়েই কি পরস্পরের মধ্যে আলোচনা করছ?]]></a:t>
+              <a:t><![CDATA[13. சத்திய ஆவியாகிய அவர் வரும்போது, சகல சத்தியத்திற்குள்ளும் உங்களை நடத்துவார்; அவர் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমি তোমাদের সত্যি বলছি, তোমরা কাঁদবে, ব্যথিত হবে, কিন্তু জগত সংসার তাতে আনন্দিত হবে৷ তোমরা দুঃখে]]></a:t>
+              <a:t><![CDATA[சுயமாய்ப் பேசாமல், தாம் கேள்விப்பட்டவைகள் யாவையுஞ்சொல்லி, வரப்போகிற காரியங்களை உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভারাক্রান্ত হবে, কিন্তু তোমাদের দুঃখ আনন্দে পরিণত হবে৷]]></a:t>
+              <a:t><![CDATA[அறிவிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. স্ত্রীলোক সন্তান প্রসবের সময় কষ্ট পায়, কারণ তখন তার প্রসব বেদনার সময়; কিন্তু যখন সে সন্তান]]></a:t>
+              <a:t><![CDATA[14. அவர் என்னுடையதில் எடுத்து உங்களுக்கு அறிவிப்பதினால் என்னை மகிமைப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রসব করে, তখন সে তার কষ্টের কথা ভুলে যায়, জগতে একজন জন্মগ্রহণ করল জেনে সে আনন্দিত হয়৷]]></a:t>
+              <a:t><![CDATA[15. பிதாவினுடையவைகள் யாவும் என்னுடையவைகள்; அதினாலே அவர் என்னுடையதில் எடுத்து உங்களுக்கு அறிவிப்பார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ঠিক সেই রকম, তোমরাও এখন দুঃখ পাচ্ছ, কিন্তু আমি তোমাদের আবার দেখা দেব, আর তোমাদের হৃদয় তখন]]></a:t>
+              <a:t><![CDATA[என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনন্দে ভরে যাবে৷ তোমাদের সেই আনন্দ কেউ তোমাদের কাছ থেকে কেড়ে নিতে পারবে না৷]]></a:t>
+              <a:t><![CDATA[16. நான் பிதாவினிடத்திற்குப் போகிறபடியினால் கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள், மறுபடியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সেদিন তোমরা আমার কাছে কিছু চাইবে না৷ আমি তোমাদের সত্যি বলছি, তোমরা আমার নামে যদি পিতার কাছে কিছু]]></a:t>
+              <a:t><![CDATA[கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন৷]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் உங்களை ஜெபஆலயங்களுக்குப் புறம்பாக்குவார்கள்; மேலும் உங்களைக் கொலைசெய்கிறவன் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাও, তিনি তোমাদের তা দেবেন৷]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அவருடைய சீஷரில் சிலர்: நான் பிதாவினிடத்திற்குப் போகிறபடியினால், கொஞ்சக்காலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এ পর্যন্ত তোমরা আমার নামে কিছু চাও নি৷ তোমরা চাও, তাহলে তোমরা পাবে৷ তোমাদের আনন্দ তখন পূর্ণতায়]]></a:t>
+              <a:t><![CDATA[என்னைக் காணாதிருப்பீர்கள் என்றும், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்றும் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভরে যাবে৷]]></a:t>
+              <a:t><![CDATA[நம்முடனே சொல்லுகிறதின் கருத்தென்ன என்று தங்களுக்குள்ளே பேசிக்கொண்டதுமன்றி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ‘আমি হেঁযালি করে তোমাদের এসব বলেছিলাম৷ সময় আসছে যখন আমি আর হেঁযালি করে তোমাদের কিছু বলব না, বরং]]></a:t>
+              <a:t><![CDATA[18. கொஞ்சக்காலம் என்கிறாரே, இதென்ன? அவர் சொல்லுகிறது இன்னதென்று நமக்கு விளங்கவில்லையே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতার বিষয় সরল ভাষায় তোমাদের কাছে ব্যক্ত করব৷]]></a:t>
+              <a:t><![CDATA[19. அதைக்குறித்துத் தம்மிடத்தில் கேட்கும்படி அவர்கள் விரும்புகிறதை இயேசு அறிந்து, அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. সেই দিন যা চাইবার তা তোমরা আমার নামেই চাইবে, আর আমি তোমাদের বলছি না য়ে আমি তোমাদের হয়ে পিতার]]></a:t>
+              <a:t><![CDATA[கொஞ்சக்காலத்திலே என்னைக் காணாதிருப்பீர்கள், மறுபடியும் கொஞ்சக்காலத்திலே என்னைக் காண்பீர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে চাইব৷]]></a:t>
+              <a:t><![CDATA[நான் சொன்னதைக்குறித்து நீங்கள் உங்களுக்குள்ளே விசாரிக்கிறீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. না, পিতা নিজেই তোমাদের ভালবাসেন, কারণ তোমরা আমায় ভালবেসেছ এবং তোমরা বিশ্বাস কর য়ে আমি ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[20. மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்: நீங்கள் அழுது புலம்புவீர்கள், உலகமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছ থেকে এসেছি৷]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படும்; நீங்கள் துக்கப்படுவீர்கள், ஆனாலும் உங்கள் துக்கம் சந்தோஷமாக மாறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. আমি পিতার কাছ থেকে এই জগতে এসেছি, এখন আমি এ জগত ছেড়ে আবার পিতার কাছে ফিরে যাচ্ছি৷’]]></a:t>
+              <a:t><![CDATA[21. ஸ்திரீயானவளுக்குப் பிரசவகாலம் வந்திருக்கும்போது அவள் துக்கமடைகிறாள்; பிள்ளைபெற்றவுடனே ஒரு மனுஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তিনি পাপ সম্পর্কে চেতনা দেবেন কারণ তারা আমাতে বিশ্বাস করে না৷]]></a:t>
+              <a:t><![CDATA[தேவனுக்குத் தொண்டுசெய்கிறவனென்று நினைக்குங் காலம் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ‘আমি তোমাদের এসব বলছি যাতে তোমরা তোমাদের বিশ্বাস ত্যাগ না কর৷]]></a:t>
+              <a:t><![CDATA[உலகத்தில் பிறந்தானென்கிற சந்தோஷத்தினால் அப்புறம் உபத்திரவத்தை நினையாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তারা তোমাদের সমাজ-গৃহ থেকে বহিষ্কৃত করবে৷ বলতে কি এমন সময় আসছে, যখন তারা তোমাদের হত্যা করে মনে]]></a:t>
+              <a:t><![CDATA[22. அதுபோல நீங்களும் இப்பொழுது துக்கமடைந்திருக்கிறீர்கள். நான் மறுபடியும் உங்களைக் காண்பேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে য়ে তারা ঈশ্বরের সেবা করছে৷]]></a:t>
+              <a:t><![CDATA[அப்பொழுது உங்கள் இருதயம் சந்தோஷப்படும், உங்கள் சந்தோஷத்தை ஒருவனும் உங்களிடத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তাঁর শিষ্যরা বললেন, ‘দেখুন, এখন আপনি স্পষ্টভাবে বলছেন, কোনরকম হেঁযালি করে বলছেন না৷]]></a:t>
+              <a:t><![CDATA[எடுத்துப்போடமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. এখন আমরা বুঝলাম য়ে আপনি সব কিছুই জানেন৷ কোন ব্যক্তি প্রশ্ন করার আগেই আপনি তার উত্তর দিতে পারেন৷]]></a:t>
+              <a:t><![CDATA[23. அந்த நாளிலே நீங்கள் என்னிடத்தில் ஒன்றுங் கேட்கமாட்டீர்கள். மெய்யாகவே மெய்யாகவே நான் உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এজন্যই আমরা বিশ্বাস করি য়ে আপনি ঈশ্বরের কাছ থেকে এসেছেন৷’]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன், நீங்கள் என் நாமத்தினாலே பிதாவினிடத்தில் கேட்டுக்கொள்வதெதுவோ அதை அவர் உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. যীশু তাঁদের বললেন, ‘তাহলে তোমরা এখন বিশ্বাস করছ?]]></a:t>
+              <a:t><![CDATA[தருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. শোন, সময় আসছে, বলতে কি এসে পড়েছে, যখন তোমরা বিচ্ছিন্ন হয়ে য়ে যার নিজের জায়গায় চলে যাবে, আর]]></a:t>
+              <a:t><![CDATA[24. இதுவரைக்கும் நீங்கள் என் நாமத்தினாலே ஒன்றும் கேட்கவில்லை; கேளுங்கள், அப்பொழுது உங்கள் சந்தோஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় একা ফেলে পালাবে, তবু আমি একা নই, কারণ পিতা আমার সঙ্গে আছেন৷]]></a:t>
+              <a:t><![CDATA[நிறைவாயிருக்கும்படி பெற்றுக்கொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ‘আমি তোমাদের এসব কথা বললাম যাতে তোমরা আমার মধ্যে শান্তি পাও৷ জগতে তোমরা কষ্ট পাবে, কিন্তু সাহসী]]></a:t>
+              <a:t><![CDATA[25. இவைகளை நான் உவமைகளாய் உங்களுடனே பேசுகிறேன்; காலம் வரும், அப்பொழுது நான் உவமைகளாய் உங்களுடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ন্যায়পরায়ণতা সম্পর্কে বোঝাবেন কারণ এখন আমি পিতার কাছে যাচ্ছি, আর তোমরা আমায় দেখতে পাবে না৷]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் பிதாவையும் என்னையும் அறியாதபடியினால் இவைகளை உங்களுக்குச் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হও! আমিই জগতকে জয় করেছি!’]]></a:t>
+              <a:t><![CDATA[பேசாமல், பிதாவைக்குறித்து வெளிப்படையாக உங்களுக்கு அறிவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারা এরূপ কাজ করবে কারণ তারা না জানে আমাকে, না জানে পিতাকে৷]]></a:t>
+              <a:t><![CDATA[26. அந்த நாளில் நீங்கள் என் நாமத்தினாலே வேண்டிக்கொள்வீர்கள். உங்களுக்காகப் பிதாவை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু আমি তোমাদের এসব কথা বললাম, য়েন এসব ঘটবার সময় আসলে তোমরা মনে করতে পার য়ে, আমি তোমাদের]]></a:t>
+              <a:t><![CDATA[கேட்டுக்கொள்வேனென்று உங்களுக்குச் சொல்லவேண்டியதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসব বিষয়ে আগেই সতর্ক করে দিয়েছিলাম৷‘শুরুতেই আমি তোমাদের এসব কথা বলিনি, কারণ আমি তোমাদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் என்னைச் சிநேகித்து, நான் தேவனிடத்திலிருந்து புறப்பட்டுவந்தேனென்று விசுவாசிக்கிறபடியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে ছিলাম৷]]></a:t>
+              <a:t><![CDATA[பிதாதாமே உங்களைச் சிநேகிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কিন্তু যিনি আমায় পাঠিয়েছেন এখন আমি তাঁর কাছে ফিরে যাচ্ছি, আর তোমাদের কেউ জিজ্ঞেস করছ না, ‘আপনি]]></a:t>
+              <a:t><![CDATA[28. நான் பிதாவினிடத்திலிருந்து புறப்பட்டு உலகத்திலே வந்தேன்; மறுபடியும் உலகத்தைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোথায় যাচ্ছেন?’]]></a:t>
+              <a:t><![CDATA[பிதாவினிடத்திற்குப் போகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এখন আমি তোমাদের এসব কথা বললাম, তাই তোমাদের অন্তর দুঃখে ভরে গেছে৷]]></a:t>
+              <a:t><![CDATA[29. அவருடைய சீஷர்கள் அவரை நோக்கி: இதோ, இப்பொழுது நீர் உவமையாய்ப் பேசாமல், வெளிப்படையாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু আমি তোমাদের সত্যি বলছি; আমার যাওযা তোমাদের পক্ষে ভাল, কারণ আমি যদি না যাই তাহলে সেই]]></a:t>
+              <a:t><![CDATA[பேசுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্যকারী তোমাদের কাছে আসবেন না৷ কিন্তু আমি যদি যাই তাহলে আমি তাঁকে তোমাদের কাছে পাঠিয়ে দেব৷]]></a:t>
+              <a:t><![CDATA[30. நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர் என்றும், ஒருவன் உம்மை வினாவ வேண்டுவதில்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15417,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. বিচার সম্বন্ধে চেতনা দেবেন কারণ এই জগতের য়ে শাসক তার বিচার হয়ে গেছে৷]]></a:t>
+              <a:t><![CDATA[4. அந்தக் காலம் வரும்போது நான் இவைகளை உங்களுக்குச் சொன்னேனென்று நீங்கள் நினைக்கும்படி இவைகளை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இப்பொழுது அறிந்திருக்கிறோம்; இதினாலே நீர் தேவனிடத்திலிருந்து வந்தீரென்று விசுவாசிக்கிறோம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இப்பொழுது நீங்கள் விசுவாசிக்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இதோ, நீங்கள் சிதறுண்டு, அவனவன் தன்தன் இடத்துக்குப் போய், என்னைத் தனியே விட்டுவிடுங்காலம் வரும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அது இப்பொழுது வந்திருக்கிறது; ஆனாலும் நான் தனித்திரேன், பிதா என்னுடனேகூட இருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. என்னிடத்தில் உங்களுக்குச் சமாதானம் உண்டாயிருக்கும் பொருட்டு இவைகளை உங்களுக்குச் சொன்னேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உலகத்தில் உங்களுக்கு உபத்திரவம் உண்டு, ஆனாலும் திடன்கொள்ளுங்கள்; நான் உலகத்தை ஜெயித்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ‘তোমাদের বলবার মতো আমার এখনও অনেক কথা আছে; কিন্তু সেগুলো তোমাদের গ্রহণ করার পক্ষে এখন অতিরিক্ত]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லியிருக்கிறேன்; நான் உங்களுடனேகூட இருந்தபடியினால் ஆரம்பத்திலே இவைகளை உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে যাবে৷]]></a:t>
+              <a:t><![CDATA[சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সত্যের আত্মা যখন আসবেন, তখন তিনি সকল সত্যের মধ্যে তোমাদের পরিচালিত করবেন৷ তিনি নিজে থেকে কিছু]]></a:t>
+              <a:t><![CDATA[5. இப்பொழுது நான் என்னை அனுப்பினவரிடத்திற்குப் போகிறேன்; எங்கே போகிறீரென்று உங்களில் ஒருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>