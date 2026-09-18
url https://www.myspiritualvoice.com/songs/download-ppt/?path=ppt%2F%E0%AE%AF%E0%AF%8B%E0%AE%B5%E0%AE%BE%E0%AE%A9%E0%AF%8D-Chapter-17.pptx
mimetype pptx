--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -89,50 +89,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +176,57 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +373,60 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் இவர்களுக்காக வேண்டிக்கொள்ளுகிறதுமல்லாமல், இவர்களுடைய வார்த்தையினால் என்னை விசுவாசிக்கிறவர்களுக்காகவும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And now, O Father, glorify you me with yours own self with the glory which I had with you before the world was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களெல்லாரும் ஒன்றாயிருக்கவும், பிதாவே, நீர் என்னை அனுப்பினதை உலகம் விசுவாசிக்கிறதற்காக, நீர் என்னிலேயும் நான் உம்மிலேயும் இருக்கிறதுபோல அவர்களெல்லாரும் நம்மில் ஒன்றாயிருக்கவும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. I have manifested your name unto the men which you gave me out of the world: yours they were, and you gave them me; and they have kept your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களெல்லாரும் ஒன்றாயிருக்கவும், பிதாவே, நீர் என்னை அனுப்பினதை உலகம் விசுவாசிக்கிறதற்காக, நீர் என்னிலேயும் நான் உம்மிலேயும் இருக்கிறதுபோல அவர்களெல்லாரும் நம்மில் ஒன்றாயிருக்கவும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. I have manifested your name unto the men which you gave me out of the world: yours they were, and you gave them me; and they have kept your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாம் ஒன்றாயிருக்கிறதுபோல: அவர்களும் ஒன்றாயிருக்கும்படி நீர் எனக்குத்தந்த மகிமையை நான் அவர்களுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[6. I have manifested your name unto the men which you gave me out of the world: yours they were, and you gave them me; and they have kept your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாம் ஒன்றாயிருக்கிறதுபோல: அவர்களும் ஒன்றாயிருக்கும்படி நீர் எனக்குத்தந்த மகிமையை நான் அவர்களுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[7. Now they have known that all things whatsoever you have given me are of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு இவைகளைச் சொன்ன பின்பு தம்முடைய கண்களை வானத்துக்கு ஏறெடுத்து:]]></a:t>
+              <a:t><![CDATA[8. For I have given unto them the words which you gave me; and they have received them, and have known surely that I came out from you, and they have believed that you did send me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு இவைகளைச் சொன்ன பின்பு தம்முடைய கண்களை வானத்துக்கு ஏறெடுத்து:]]></a:t>
+              <a:t><![CDATA[8. For I have given unto them the words which you gave me; and they have received them, and have known surely that I came out from you, and they have believed that you did send me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒருமைப்பாட்டில் அவர்கள் தேறினவர்களாயிருக்கும்படிக்கும், என்னை நீர் அனுப்பினதையும், நீர் என்னில் அன்பாயிருக்கிறதுபோல அவர்களிலும் அன்பாயிருக்கிறதையும் உலகம் அறியும்படிக்கும், நான் அவர்களிலும் நீர் என்னிலும் இருக்கும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. For I have given unto them the words which you gave me; and they have received them, and have known surely that I came out from you, and they have believed that you did send me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒருமைப்பாட்டில் அவர்கள் தேறினவர்களாயிருக்கும்படிக்கும், என்னை நீர் அனுப்பினதையும், நீர் என்னில் அன்பாயிருக்கிறதுபோல அவர்களிலும் அன்பாயிருக்கிறதையும் உலகம் அறியும்படிக்கும், நான் அவர்களிலும் நீர் என்னிலும் இருக்கும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. I pray for them: I pray not for the world, but for them which you have given me; for they are yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிதாவே, வேளை வந்தது, நீர் உம்முடைய குமாரனுக்குத் தந்தருளின யாவருக்கும் அவர் நித்தியஜீவனைக் கொடுக்கும்பொருட்டு மாம்சமான யாவர்மேலும் நீர் அவருக்கு அதிகாரங்கொடுத்தபடியே, உம்முடைய குமாரன் உம்மை மகிமைப்படுத்தும்படிக்கு நீர் உம்முடைய குமாரனை மகிமைப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[9. I pray for them: I pray not for the world, but for them which you have given me; for they are yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீர் அவர்களை உலகத்திலிருந்து எடுத்துக்கொள்ளும்படி நான் வேண்டிக்கொள்ளாமல், நீர் அவர்களைத் தீமையினின்று காக்கும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. These words spoke Jesus, and lifted up his eyes to heaven, and said, Father, the hour has come; glorify your Son, that your Son also may glorify you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பிதாவே, உலகத்தோற்றத்துக்கு முன் நீர் என்னில் அன்பாயிருந்தபடியினால், நீர் எனக்குத் தந்த என்னுடைய மகிமையை நீர் எனக்குத் தந்தவர்கள் காணும்படியாக, நான் எங்கே இருக்கிறேனோ அங்கே அவர்களும் என்னுடனேகூட இருக்க விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. And all mine are yours, and yours are mine; and I am glorified in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பிதாவே, உலகத்தோற்றத்துக்கு முன் நீர் என்னில் அன்பாயிருந்தபடியினால், நீர் எனக்குத் தந்த என்னுடைய மகிமையை நீர் எனக்குத் தந்தவர்கள் காணும்படியாக, நான் எங்கே இருக்கிறேனோ அங்கே அவர்களும் என்னுடனேகூட இருக்க விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. And all mine are yours, and yours are mine; and I am glorified in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பிதாவே, உலகத்தோற்றத்துக்கு முன் நீர் என்னில் அன்பாயிருந்தபடியினால், நீர் எனக்குத் தந்த என்னுடைய மகிமையை நீர் எனக்குத் தந்தவர்கள் காணும்படியாக, நான் எங்கே இருக்கிறேனோ அங்கே அவர்களும் என்னுடனேகூட இருக்க விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. And now I am no more in the world, but these are in the world, and I come to you. Holy Father, keep through yours own name those whom you have given me, that they may be one, as we are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒன்றான மெய்த்தேவனாகிய உம்மையும் நீர் அனுப்பினவராகிய இயேசுகிறிஸ்துவையும் அறிவதே நித்தியஜீவன்.]]></a:t>
+              <a:t><![CDATA[11. And now I am no more in the world, but these are in the world, and I come to you. Holy Father, keep through yours own name those whom you have given me, that they may be one, as we are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒன்றான மெய்த்தேவனாகிய உம்மையும் நீர் அனுப்பினவராகிய இயேசுகிறிஸ்துவையும் அறிவதே நித்தியஜீவன்.]]></a:t>
+              <a:t><![CDATA[11. And now I am no more in the world, but these are in the world, and I come to you. Holy Father, keep through yours own name those whom you have given me, that they may be one, as we are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீதியுள்ள பிதாவே, உலகம் உம்மை அறியவில்லை, நான் உம்மை அறிந்திருக்கிறேன்; நீர் என்னை அனுப்பினதை இவர்களும் அறிந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. While I was with them in the world, I kept them in your name: those that you gave me I have kept, and none of them is lost, but the son of perdition; that the scripture might be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீதியுள்ள பிதாவே, உலகம் உம்மை அறியவில்லை, நான் உம்மை அறிந்திருக்கிறேன்; நீர் என்னை அனுப்பினதை இவர்களும் அறிந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. While I was with them in the world, I kept them in your name: those that you gave me I have kept, and none of them is lost, but the son of perdition; that the scripture might be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூமியிலே நான் உம்மை மகிமைப்படுத்தினேன்; நான் செய்யும்படி நீர் எனக்கு நியமித்த கிரியையைச் செய்துமுடித்தேன்.]]></a:t>
+              <a:t><![CDATA[12. While I was with them in the world, I kept them in your name: those that you gave me I have kept, and none of them is lost, but the son of perdition; that the scripture might be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீர் என்னிடத்தில் வைத்த அன்பு அவர்களிடத்திலிருக்கும்படிக்கும், நானும் அவர்களிலிருக்கும்படிக்கும், உம்முடைய நாமத்தை அவர்களுக்குத் தெரியப்படுத்தினேன்; இன்னமும் தெரியப்படுத்துவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And now come I to you; and these things I speak in the world, that they might have my joy fulfilled in themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீர் என்னிடத்தில் வைத்த அன்பு அவர்களிடத்திலிருக்கும்படிக்கும், நானும் அவர்களிலிருக்கும்படிக்கும், உம்முடைய நாமத்தை அவர்களுக்குத் தெரியப்படுத்தினேன்; இன்னமும் தெரியப்படுத்துவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And now come I to you; and these things I speak in the world, that they might have my joy fulfilled in themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீர் அவர்களை உலகத்திலிருந்து எடுத்துக்கொள்ளும்படி நான் வேண்டிக்கொள்ளாமல், நீர் அவர்களைத் தீமையினின்று காக்கும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. As you have given him power over all flesh, that he should give eternal life to as many as you have given him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிதாவே, உலகம் உண்டாகிறதற்கு முன்னே உம்மிடத்தில் எனக்கு உண்டாயிருந்த மகிமையினாலே இப்பொழுது நீர் என்னை உம்மிடத்திலே மகிமைப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[14. I have given them your word; and the world has hated them, because they are not of the world, even as I am not of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிதாவே, உலகம் உண்டாகிறதற்கு முன்னே உம்மிடத்தில் எனக்கு உண்டாயிருந்த மகிமையினாலே இப்பொழுது நீர் என்னை உம்மிடத்திலே மகிமைப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[14. I have given them your word; and the world has hated them, because they are not of the world, even as I am not of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் உலகத்தில் தெரிந்தெடுத்து எனக்குத் தந்த மனுஷருக்கு உம்முடைய நாமத்தை வெளிப்படுத்தினேன். அவர்கள் உம்முடையவர்களாயிருந்தார்கள், அவர்களை எனக்குத் தந்தீர், அவர்கள் உம்முடைய வசனத்தைக் கைக்கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. I pray not that you should take them out of the world, but that you should keep them from the evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் உலகத்தில் தெரிந்தெடுத்து எனக்குத் தந்த மனுஷருக்கு உம்முடைய நாமத்தை வெளிப்படுத்தினேன். அவர்கள் உம்முடையவர்களாயிருந்தார்கள், அவர்களை எனக்குத் தந்தீர், அவர்கள் உம்முடைய வசனத்தைக் கைக்கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. I pray not that you should take them out of the world, but that you should keep them from the evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீர் எனக்குத் தந்தவைகளெல்லாம் உம்மாலே உண்டாயினவென்று இப்பொழுது அறிந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. They are not of the world, even as I am not of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் எனக்குக் கொடுத்த வார்த்தைகளை நான் அவர்களுக்குக் கொடுத்தேன்; அவர்கள் அவைகளை ஏற்றுக்கொண்டு, நான் உம்மிடத்திலிருந்து புறப்பட்டுவந்தேன் என்று நிச்சயமாய் அறிந்து, நீர், என்னை அனுப்பினீர் என்று விசுவாசித்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Sanctify them through your truth: your word is truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் எனக்குக் கொடுத்த வார்த்தைகளை நான் அவர்களுக்குக் கொடுத்தேன்; அவர்கள் அவைகளை ஏற்றுக்கொண்டு, நான் உம்மிடத்திலிருந்து புறப்பட்டுவந்தேன் என்று நிச்சயமாய் அறிந்து, நீர், என்னை அனுப்பினீர் என்று விசுவாசித்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. As you have sent me into the world, even so have I also sent them into the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அவர்களுக்காக வேண்டிக்கொள்ளுகிறேன்; உலகத்துக்காக வேண்டிக்கொள்ளாமல், நீர் எனக்குத் தந்தவர்களுக்காக வேண்டிக்கொள்ளுகிறேன்; அவர்கள் உம்முடையவர்களாயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[19. And for their sakes I sanctify myself, that they also might be sanctified through the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அவர்களுக்காக வேண்டிக்கொள்ளுகிறேன்; உலகத்துக்காக வேண்டிக்கொள்ளாமல், நீர் எனக்குத் தந்தவர்களுக்காக வேண்டிக்கொள்ளுகிறேன்; அவர்கள் உம்முடையவர்களாயிருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[19. And for their sakes I sanctify myself, that they also might be sanctified through the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னுடையவைகள் யாவும் உம்முடையவைகள், உம்முடையவைகள் என்னுடையவைகள்; அவர்களில் நான் மகிமைப்பட்டிருக்கிறேன்,]]></a:t>
+              <a:t><![CDATA[20. Neither pray I for these alone, but for them also which shall believe on me through their word;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உலகத்தானல்லாததுபோல, அவர்களும் உலகத்தாரல்ல.]]></a:t>
+              <a:t><![CDATA[2. As you have given him power over all flesh, that he should give eternal life to as many as you have given him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் இனி உலகத்திலிரேன், இவர்கள் உலகத்திலிருக்கிறார்கள்; நான் உம்மிடத்திற்கு வருகிறேன். பரிசுத்த பிதாவே, நீர் எனக்குத் தந்தவர்கள் நம்மைப்போல ஒன்றாயிருக்கும்படிக்கு, நீர் அவர்களை உம்முடைய நாமத்தினாலே காத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[20. Neither pray I for these alone, but for them also which shall believe on me through their word;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் இனி உலகத்திலிரேன், இவர்கள் உலகத்திலிருக்கிறார்கள்; நான் உம்மிடத்திற்கு வருகிறேன். பரிசுத்த பிதாவே, நீர் எனக்குத் தந்தவர்கள் நம்மைப்போல ஒன்றாயிருக்கும்படிக்கு, நீர் அவர்களை உம்முடைய நாமத்தினாலே காத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[21. That they all may be one; as you, Father, are in me, and I in you, that they also may be one in us: that the world may believe that you have sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் இனி உலகத்திலிரேன், இவர்கள் உலகத்திலிருக்கிறார்கள்; நான் உம்மிடத்திற்கு வருகிறேன். பரிசுத்த பிதாவே, நீர் எனக்குத் தந்தவர்கள் நம்மைப்போல ஒன்றாயிருக்கும்படிக்கு, நீர் அவர்களை உம்முடைய நாமத்தினாலே காத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[21. That they all may be one; as you, Father, are in me, and I in you, that they also may be one in us: that the world may believe that you have sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அவர்களுடனேகூட உலகத்திலிருக்கையில் அவர்களை உம்முடைய நாமத்தினாலே காத்துக்கொண்டேன்; நீர் எனக்குத் தந்தவர்களைக் காத்துக்கொண்டுவந்தேன்; வேதவாக்கியம் நிறைவேறத்தக்கதாக கேட்டின் மகன் கெட்டுப்போனானேயல்லாமல், அவர்களில் ஒருவனும் கெட்டுப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[21. That they all may be one; as you, Father, are in me, and I in you, that they also may be one in us: that the world may believe that you have sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அவர்களுடனேகூட உலகத்திலிருக்கையில் அவர்களை உம்முடைய நாமத்தினாலே காத்துக்கொண்டேன்; நீர் எனக்குத் தந்தவர்களைக் காத்துக்கொண்டுவந்தேன்; வேதவாக்கியம் நிறைவேறத்தக்கதாக கேட்டின் மகன் கெட்டுப்போனானேயல்லாமல், அவர்களில் ஒருவனும் கெட்டுப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[22. And the glory which you gave me I have given them; that they may be one, even as we are one:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அவர்களுடனேகூட உலகத்திலிருக்கையில் அவர்களை உம்முடைய நாமத்தினாலே காத்துக்கொண்டேன்; நீர் எனக்குத் தந்தவர்களைக் காத்துக்கொண்டுவந்தேன்; வேதவாக்கியம் நிறைவேறத்தக்கதாக கேட்டின் மகன் கெட்டுப்போனானேயல்லாமல், அவர்களில் ஒருவனும் கெட்டுப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[22. And the glory which you gave me I have given them; that they may be one, even as we are one:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது நான் உம்மிடத்திற்கு வருகிறேன்; அவர்கள் என் சந்தோஷத்தை நிறைவாய் அடையும்படி உலகத்தில் இருக்கையில் இவைகளைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. I in them, and you in me, that they may be made perfect in one; and that the world may know that you have sent me, and have loved them, as you have loved me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது நான் உம்மிடத்திற்கு வருகிறேன்; அவர்கள் என் சந்தோஷத்தை நிறைவாய் அடையும்படி உலகத்தில் இருக்கையில் இவைகளைச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. I in them, and you in me, that they may be made perfect in one; and that the world may know that you have sent me, and have loved them, as you have loved me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உம்முடைய வார்த்தையை அவர்களுக்குக் கொடுத்தேன்; நான் உலகத்தானல்லாததுபோல அவர்களும் உலகத்தாரல்ல; ஆதலால் உலகம் அவர்களைப் பகைத்தது.]]></a:t>
+              <a:t><![CDATA[23. I in them, and you in me, that they may be made perfect in one; and that the world may know that you have sent me, and have loved them, as you have loved me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உம்முடைய வார்த்தையை அவர்களுக்குக் கொடுத்தேன்; நான் உலகத்தானல்லாததுபோல அவர்களும் உலகத்தாரல்ல; ஆதலால் உலகம் அவர்களைப் பகைத்தது.]]></a:t>
+              <a:t><![CDATA[24. Father, I will that they also, whom you have given me, be with me where I am; that they may behold my glory, which you have given me: for you loved me before the foundation of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5173,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உம்முடைய சத்தியத்தினாலே அவர்களைப் பரிசுத்தமாக்கும்; உம்முடைய வசனமே சத்தியம்.]]></a:t>
+              <a:t><![CDATA[2. As you have given him power over all flesh, that he should give eternal life to as many as you have given him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Father, I will that they also, whom you have given me, be with me where I am; that they may behold my glory, which you have given me: for you loved me before the foundation of the world.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Father, I will that they also, whom you have given me, be with me where I am; that they may behold my glory, which you have given me: for you loved me before the foundation of the world.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. O righteous Father, the world has not known you: but I have known you, and these have known that you have sent me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. O righteous Father, the world has not known you: but I have known you, and these have known that you have sent me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I have declared unto them your name, and will declare it: that the love wherewith you have loved me may be in them, and I in them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I have declared unto them your name, and will declare it: that the love wherewith you have loved me may be in them, and I in them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And I have declared unto them your name, and will declare it: that the love wherewith you have loved me may be in them, and I in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் என்னை உலகத்தில் அனுப்பினதுபோல, நானும் அவர்களை உலகத்தில் அனுப்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And this is life eternal, that they might know you the only true God, and Jesus Christ, whom you have sent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களும் சத்தியத்தினாலே பரிசுத்தமாக்கப்பட்டவர்களாகும்படி, அவர்களுக்காக நான் என்னைத்தானே பரிசுத்தமாக்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. I have glorified you on the earth: I have finished the work which you gave me to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களும் சத்தியத்தினாலே பரிசுத்தமாக்கப்பட்டவர்களாகும்படி, அவர்களுக்காக நான் என்னைத்தானே பரிசுத்தமாக்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. I have glorified you on the earth: I have finished the work which you gave me to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் இவர்களுக்காக வேண்டிக்கொள்ளுகிறதுமல்லாமல், இவர்களுடைய வார்த்தையினால் என்னை விசுவாசிக்கிறவர்களுக்காகவும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And now, O Father, glorify you me with yours own self with the glory which I had with you before the world was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474598788" r:id="rId1"/>
+    <p:sldLayoutId id="2478708500" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6847,106 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্যও করছি৷]]></a:t>
+              <a:t><![CDATA[என்னை உம்மிடத்திலே மகிமைப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. পিতা, য়েমন তুমি আমাতে রয়েছ, আর আমি তোমাতে রয়েছি, তেমনি তারাও য়েন এক হয়৷ তারা য়েন আমাদের]]></a:t>
+              <a:t><![CDATA[6. நீர் உலகத்தில் தெரிந்தெடுத்து எனக்குத் தந்த மனுஷருக்கு உம்முடைய நாமத்தை வெளிப்படுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্যে থাকে যাতে জগত সংসার বিশ্বাস করে য়ে তুমি আমাকে পাঠিয়েছ৷]]></a:t>
+              <a:t><![CDATA[அவர்கள் உம்முடையவர்களாயிருந்தார்கள், அவர்களை எனக்குத் தந்தீர், அவர்கள் உம்முடைய வசனத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আর তুমি আমায় য়ে মহিমা দিয়েছ তা আমি তাদের দিয়েছি, যাতে আমরা য়েমন এক, তারাও তেমনি এক হতে]]></a:t>
+              <a:t><![CDATA[கைக்கொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারে৷]]></a:t>
+              <a:t><![CDATA[7. நீர் எனக்குத் தந்தவைகளெல்லாம் உம்மாலே உண்டாயினவென்று இப்பொழுது அறிந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এইসব কথা বলার পর যীশু স্বর্গের দিকে তাকিয়ে এই কথা বললেন, ‘পিতা, এখন সময় হয়েছে; তোমার পুত্রকে]]></a:t>
+              <a:t><![CDATA[8. நீர் எனக்குக் கொடுத்த வார்த்தைகளை நான் அவர்களுக்குக் கொடுத்தேன்; அவர்கள் அவைகளை ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মহিমান্বিত কর, য়েন তোমার পুত্রও তোমাকে মহিমান্বিত করতে পারেন৷]]></a:t>
+              <a:t><![CDATA[நான் உம்மிடத்திலிருந்து புறப்பட்டுவந்தேன் என்று நிச்சயமாய் அறிந்து, நீர், என்னை அனுப்பினீர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমি তাদের মধ্যে, আর তুমি আমার মধ্যে থাকবে, এইভাবে তারা য়েন সম্পূর্ণভাবে এক হয়৷ জগত যাতে জানে]]></a:t>
+              <a:t><![CDATA[விசுவாசித்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে তুমি আমায় পাঠিয়েছ৷ আর তুমি য়েমন আমায় ভালবেসেছ, তেমনি তুমি তাদেরও ভালবেসেছ৷]]></a:t>
+              <a:t><![CDATA[9. நான் அவர்களுக்காக வேண்டிக்கொள்ளுகிறேன்; உலகத்துக்காக வேண்டிக்கொள்ளாமல், நீர் எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সমস্ত মানুষের উপর পুত্রকে তুমি অধিকার দিয়েছ যাতে তিনি তাদের সকলকে অনন্ত জীবন দিতে পারেন৷]]></a:t>
+              <a:t><![CDATA[தந்தவர்களுக்காக வேண்டிக்கொள்ளுகிறேன்; அவர்கள் உம்முடையவர்களாயிருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তাদের এই জগত থেকে নিয়ে যাবার জন্য আমি তোমার কাছে প্রার্থনা করছি না, কিন্তু তাদের মন্দ শক্তির]]></a:t>
+              <a:t><![CDATA[1. இயேசு இவைகளைச் சொன்ன பின்பு தம்முடைய கண்களை வானத்துக்கு ஏறெடுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ‘পিতা, আমি চাই, আমি য়েখানে আছি, তুমি যাদের আমায় দিয়েছ, তারাও য়েন আমার সঙ্গে সেখানে থাকে৷ আর]]></a:t>
+              <a:t><![CDATA[10. என்னுடையவைகள் யாவும் உம்முடையவைகள், உம்முடையவைகள் என்னுடையவைகள்; அவர்களில் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি আমায় য়ে মহিমা দিয়েছ তারা আমার সেই মহিমা য়েন দেখতে পায়, কারণ জগত সৃষ্টির আগেই তুমি আমায়]]></a:t>
+              <a:t><![CDATA[மகிமைப்பட்டிருக்கிறேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভালবেসেছ৷]]></a:t>
+              <a:t><![CDATA[11. நான் இனி உலகத்திலிரேன், இவர்கள் உலகத்திலிருக்கிறார்கள்; நான் உம்மிடத்திற்கு வருகிறேன். பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এই হল অনন্ত জীবন; তারা তোমাকে জানে য়ে তুমি একমাত্র সত্য ঈশ্বর ও তুমি যাঁকে পাঠিয়েছ সেই যীশু]]></a:t>
+              <a:t><![CDATA[பிதாவே, நீர் எனக்குத் தந்தவர்கள் நம்மைப்போல ஒன்றாயிருக்கும்படிக்கு, நீர் அவர்களை உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্টকে জানে৷]]></a:t>
+              <a:t><![CDATA[நாமத்தினாலே காத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ন্যায়বান পিতা, জগত তোমায় জানে না, কিন্তু আমি তোমায় জানি৷ আর আমার এই শিষ্যরা জানে য়ে তুমি]]></a:t>
+              <a:t><![CDATA[12. நான் அவர்களுடனேகூட உலகத்திலிருக்கையில் அவர்களை உம்முடைய நாமத்தினாலே காத்துக்கொண்டேன்; நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় পাঠিয়েছ৷]]></a:t>
+              <a:t><![CDATA[எனக்குத் தந்தவர்களைக் காத்துக்கொண்டுவந்தேன்; வேதவாக்கியம் நிறைவேறத்தக்கதாக கேட்டின் மகன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তুমি য়ে কাজ করার দাযিত্ব আমায় দিয়েছিলে, তা আমি শেষ করেছি ও পৃথিবীতে তোমাকে মহিমান্বিত করেছি৷]]></a:t>
+              <a:t><![CDATA[கெட்டுப்போனானேயல்லாமல், அவர்களில் ஒருவனும் கெட்டுப்போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. তুমি কে আমি তাদের কাছে তা প্রকাশ করেছি, আর এরপরেও আমি তাদের কাছে তা করতেই থাকব৷ তাহলে তুমি আমায়]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுது நான் உம்மிடத்திற்கு வருகிறேன்; அவர்கள் என் சந்தோஷத்தை நிறைவாய் அடையும்படி உலகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েমন ভালবেসেছ, তারা একইভাবে অন্যদের ভালবাসবে আর আমি তাদের মধ্যেই থাকব৷’]]></a:t>
+              <a:t><![CDATA[இருக்கையில் இவைகளைச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাত থেকে রক্ষা কর৷]]></a:t>
+              <a:t><![CDATA[2. பிதாவே, வேளை வந்தது, நீர் உம்முடைய குமாரனுக்குத் தந்தருளின யாவருக்கும் அவர் நித்தியஜீவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাই এখন তোমার সান্নিধ্যে আমায় মহিমান্বিত কর৷ হে পিতা, জগত সৃষ্টির পূর্বে তোমার কাছে আমার য়ে]]></a:t>
+              <a:t><![CDATA[14. நான் உம்முடைய வார்த்தையை அவர்களுக்குக் கொடுத்தேன்; நான் உலகத்தானல்லாததுபோல அவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মহিমা ছিল, তুমি সেই মহিমায় এখন আমায় মহিমান্বিত কর৷]]></a:t>
+              <a:t><![CDATA[உலகத்தாரல்ல; ஆதலால் உலகம் அவர்களைப் பகைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ‘এই জগতের মধ্যে থেকে তুমি য়ে সব লোকদের আমায় দিয়েছ, আমি তাদের কাছে তোমার পরিচয় দিয়েছি৷ তারা]]></a:t>
+              <a:t><![CDATA[15. நீர் அவர்களை உலகத்திலிருந்து எடுத்துக்கொள்ளும்படி நான் வேண்டிக்கொள்ளாமல், நீர் அவர்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমারই ছিল এবং তুমি তাদেরকে আমায় দিয়েছ, আর তারা তোমার শিক্ষানুসারে চলেছে৷]]></a:t>
+              <a:t><![CDATA[தீமையினின்று காக்கும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এখন তারা বুঝেছে য়ে তুমি যা কিছু আমায় দিয়েছ তা তোমার কাছ থেকেই এসেছে৷]]></a:t>
+              <a:t><![CDATA[16. நான் உலகத்தானல்லாததுபோல, அவர்களும் உலகத்தாரல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তুমি আমায় য়ে শিক্ষা দিয়েছ তা আমি তাদের দিয়েছি, আর তা তারা গ্রহণও করেছে৷ তারা সত্যিই বুঝেছে]]></a:t>
+              <a:t><![CDATA[17. உம்முடைய சத்தியத்தினாலே அவர்களைப் பரிசுத்தமாக்கும்; உம்முடைய வசனமே சத்தியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে আমি তোমারই কাছ থেকে এসেছি, আর তারা বিশ্বাস করে য়ে তুমি আমায় পাঠিয়েছ৷]]></a:t>
+              <a:t><![CDATA[18. நீர் என்னை உலகத்தில் அனுப்பினதுபோல, நானும் அவர்களை உலகத்தில் அனுப்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমি তাদের জন্য এখন প্রার্থনা করছি৷ আমি সারা জগতের জন্য প্রার্থনা করছি না, কেবল সেই সকল লোকদের]]></a:t>
+              <a:t><![CDATA[19. அவர்களும் சத்தியத்தினாலே பரிசுத்தமாக்கப்பட்டவர்களாகும்படி, அவர்களுக்காக நான் என்னைத்தானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য প্রার্থনা করছি যাদের তুমি দিয়েছ, কারণ তারা তোমার৷]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாக்குகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমার যা কিছু তা তোমার, আর তোমার যা তা আমার৷ আর এদের মাধ্যমে আমি মহিমান্বিত হয়েছি৷]]></a:t>
+              <a:t><![CDATA[20. நான் இவர்களுக்காக வேண்டிக்கொள்ளுகிறதுமல்லாமல், இவர்களுடைய வார்த்தையினால் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তারা এই জগতের নয়, য়েমন আমিও এ জগতের নই৷]]></a:t>
+              <a:t><![CDATA[கொடுக்கும்பொருட்டு மாம்சமான யாவர்மேலும் நீர் அவருக்கு அதிகாரங்கொடுத்தபடியே, உம்முடைய குமாரன் உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ‘আমি আর এই জগতে থাকছি না, কিন্তু তারা এই জগতে থাকছে, আমি তোমারই কাছে যাচ্ছি৷ পবিত্র পিতা, য়ে]]></a:t>
+              <a:t><![CDATA[விசுவாசிக்கிறவர்களுக்காகவும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নাম তুমি আমায় দিয়েছ, তোমার সেই নামের শক্তিতে তুমি তাদের রক্ষা কর৷ আমরা য়েমন এক, তেমনি তারা য়েন]]></a:t>
+              <a:t><![CDATA[21. அவர்களெல்லாரும் ஒன்றாயிருக்கவும், பிதாவே, நீர் என்னை அனுப்பினதை உலகம் விசுவாசிக்கிறதற்காக, நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলে এক হতে পারে৷]]></a:t>
+              <a:t><![CDATA[என்னிலேயும் நான் உம்மிலேயும் இருக்கிறதுபோல அவர்களெல்லாரும் நம்மில் ஒன்றாயிருக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি যখন তাদের সঙ্গে ছিলাম, আমি তাদের নিরাপদে রেখেছিলাম৷ তুমি আমায় য়ে নাম দিয়েছ সেই নামের]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তিতে তখন আমি তাদের রক্ষা করেছিলাম৷ আমি তাদের সাবধানে রক্ষা করেছি৷ তাদের মধ্যে কেউ বিনষ্ট হয় নি,]]></a:t>
+              <a:t><![CDATA[22. நாம் ஒன்றாயிருக்கிறதுபோல: அவர்களும் ஒன்றாயிருக்கும்படி நீர் எனக்குத்தந்த மகிமையை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একমাত্র ব্যতিক্রম সেই লোকটি, ধ্বংস হওযাই যার পরিণতি৷ শাস্ত্রের কথা সফল করার জন্যেই এই পরিণতি৷]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ‘এখন আমি তোমার কাছে আসছি, কিন্তু এই জগতে থাকতে থাকতে আমি এসব কথা বলছি, য়েন তারা আমার য়ে আনন্দ]]></a:t>
+              <a:t><![CDATA[23. ஒருமைப்பாட்டில் அவர்கள் தேறினவர்களாயிருக்கும்படிக்கும், என்னை நீர் அனுப்பினதையும், நீர் என்னில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা পরিপূর্ণরূপে পায়৷]]></a:t>
+              <a:t><![CDATA[அன்பாயிருக்கிறதுபோல அவர்களிலும் அன்பாயிருக்கிறதையும் உலகம் அறியும்படிக்கும், நான் அவர்களிலும் நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমি তাদের তোমার শিক্ষা জানিয়েছি, কিন্তু জগত সংসার তাদের ঘৃণা করে, কারণ তারা এই জগতের নয়, য়েমন]]></a:t>
+              <a:t><![CDATA[என்னிலும் இருக்கும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমিও এই জগতের নই৷]]></a:t>
+              <a:t><![CDATA[24. பிதாவே, உலகத்தோற்றத்துக்கு முன் நீர் என்னில் அன்பாயிருந்தபடியினால், நீர் எனக்குத் தந்த என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12755,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ‘সত্যের দ্বারা তোমার সেবার জন্য তুমি তাদের পবিত্র কর৷ তোমার বাক্যই সত্যস্বরূপ৷]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்தும்படிக்கு நீர் உம்முடைய குமாரனை மகிமைப்படுத்தும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மகிமையை நீர் எனக்குத் தந்தவர்கள் காணும்படியாக, நான் எங்கே இருக்கிறேனோ அங்கே அவர்களும் என்னுடனேகூட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருக்க விரும்புகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நீதியுள்ள பிதாவே, உலகம் உம்மை அறியவில்லை, நான் உம்மை அறிந்திருக்கிறேன்; நீர் என்னை அனுப்பினதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இவர்களும் அறிந்திருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நீர் என்னிடத்தில் வைத்த அன்பு அவர்களிடத்திலிருக்கும்படிக்கும், நானும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களிலிருக்கும்படிக்கும், உம்முடைய நாமத்தை அவர்களுக்குத் தெரியப்படுத்தினேன்; இன்னமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தெரியப்படுத்துவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তুমি য়েমন এ জগতে আমাকে পাঠিয়েছ, আমিও তাদের তেমনি জগতের মাঝে পাঠিয়েছি৷]]></a:t>
+              <a:t><![CDATA[3. ஒன்றான மெய்த்தேவனாகிய உம்மையும் நீர் அனுப்பினவராகிய இயேசுகிறிஸ்துவையும் அறிவதே நித்தியஜீவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাদের জন্য আমি তোমার সেবায় নিজেকে নিযুক্ত করেছি, য়েন তারাও সত্যের মাধ্যমে তোমার সেবায় নিজেদের]]></a:t>
+              <a:t><![CDATA[4. பூமியிலே நான் உம்மை மகிமைப்படுத்தினேன்; நான் செய்யும்படி நீர் எனக்கு நியமித்த கிரியையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিযুক্ত করতে পারে৷]]></a:t>
+              <a:t><![CDATA[செய்துமுடித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ‘আমি কেবল এদের জন্যই প্রার্থনা করছি না, এদের শিক্ষার মধ্য দিয়ে যাঁরা আমায় বিশ্বাস করবে তাদের]]></a:t>
+              <a:t><![CDATA[5. பிதாவே, உலகம் உண்டாகிறதற்கு முன்னே உம்மிடத்தில் எனக்கு உண்டாயிருந்த மகிமையினாலே இப்பொழுது நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>