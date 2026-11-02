--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -6451,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708500" r:id="rId1"/>
+    <p:sldLayoutId id="2482621437" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14268,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>