--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -133,50 +133,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -228,50 +248,60 @@
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -440,53 +470,63 @@
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -546,51 +586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாம் இன்னவிதமான மரணமாய் மரிக்கப்போகிறாரென்பதைக்குறித்து இயேசு குறிப்பாய்ச் சொல்லியிருந்த வார்த்தை நிறைவேறத்தக்கதாக இப்படிச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They answered him, Jesus of Nazareth. Jesus says unto them, I am he. And Judas also, which betrayed him, stood with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -655,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது பிலாத்து மறுபடியும் அரமனைக்குள் பிரவேசித்து, இயேசுவை அழைத்து: நீ யூதருடைய ராஜாவா என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[5. They answered him, Jesus of Nazareth. Jesus says unto them, I am he. And Judas also, which betrayed him, stood with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -764,51 +804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நீராய் இப்படிச் சொல்லுகிறீரோ அல்லது மற்றவர்கள் என்னைக்குறித்து இப்படி உமக்குச் சொன்னார்களோ என்றார்.]]></a:t>
+              <a:t><![CDATA[6. As soon then as he had said unto them, I am he, they went backward, and fell to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -873,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பிலாத்து பிரதியுத்தரமாக: நான் யூதனா? உன் ஜனங்களும் பிரதான ஆசாரியரும் உன்னை என்னிடத்தில் ஒப்புக்கொடுத்தார்கள், நீ என்ன செய்தாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then asked he them again, Whom seek all of you? And they said, Jesus of Nazareth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -982,51 +1022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பிலாத்து பிரதியுத்தரமாக: நான் யூதனா? உன் ஜனங்களும் பிரதான ஆசாரியரும் உன்னை என்னிடத்தில் ஒப்புக்கொடுத்தார்கள், நீ என்ன செய்தாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then asked he them again, Whom seek all of you? And they said, Jesus of Nazareth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1091,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இயேசு பிரதியுத்தரமாக: என் ராஜ்யம் இவ்வுலகத்திற்குரியதல்ல, என் ராஜ்யம் இவ்வுலகத்திற்குரியதானால் நான் யூதரிடத்தில் ஒப்புக்கொடுக்கப்படாதபடிக்கு என் ஊழியக்காரர் போராடியிருப்பார்களே; இப்படியிருக்க என் ராஜ்யம் இவ்விடத்திற்குரியதல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Jesus answered, I have told you that I am he: if therefore all of you seek me, let these go their way:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1200,51 +1240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இயேசு பிரதியுத்தரமாக: என் ராஜ்யம் இவ்வுலகத்திற்குரியதல்ல, என் ராஜ்யம் இவ்வுலகத்திற்குரியதானால் நான் யூதரிடத்தில் ஒப்புக்கொடுக்கப்படாதபடிக்கு என் ஊழியக்காரர் போராடியிருப்பார்களே; இப்படியிருக்க என் ராஜ்யம் இவ்விடத்திற்குரியதல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Jesus answered, I have told you that I am he: if therefore all of you seek me, let these go their way:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1309,51 +1349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு தமக்கு நேரிடப்போகிற எல்லாவற்றையும் அறிந்து, எதிர்கொண்டுபோய், அவர்களை நோக்கி: யாரைத் தேடுகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. That the saying might be fulfilled, which he spoke, Of them which you gave me have I lost none.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1418,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு தமக்கு நேரிடப்போகிற எல்லாவற்றையும் அறிந்து, எதிர்கொண்டுபோய், அவர்களை நோக்கி: யாரைத் தேடுகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. That the saying might be fulfilled, which he spoke, Of them which you gave me have I lost none.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1527,51 +1567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருக்கு அவர்கள் பிரதியுத்தரமாக: நசரேயனாகிய இயேசுவைத் தேடுகிறோம் என்றார்கள். அதற்கு இயேசு: நான்தான் என்றார். அவரைக் காட்டிக்கொடுத்த யூதாசும் அவர்களுடனே கூட நின்றான்.]]></a:t>
+              <a:t><![CDATA[10. Then Simon Peter having a sword drew it, and stroke the high priest's servant, and cut off his right ear. The servant's name was Malchus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1636,51 +1676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு இவைகளைச் சொன்னபின்பு, தம்முடைய சீஷருடனேகூட கெதரோன் என்னும் ஆற்றுக்கு அப்புறம் போனார்; அங்கே ஒரு தோட்டம் இருந்தது, அதிலே அவரும் அவருடைய சீஷரும் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. When Jesus had spoken these words, he went forth with his disciples over the brook Cedron, where was a garden, into the which he entered, and his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1745,51 +1785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருக்கு அவர்கள் பிரதியுத்தரமாக: நசரேயனாகிய இயேசுவைத் தேடுகிறோம் என்றார்கள். அதற்கு இயேசு: நான்தான் என்றார். அவரைக் காட்டிக்கொடுத்த யூதாசும் அவர்களுடனே கூட நின்றான்.]]></a:t>
+              <a:t><![CDATA[10. Then Simon Peter having a sword drew it, and stroke the high priest's servant, and cut off his right ear. The servant's name was Malchus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1854,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான்தான் என்று அவர் அவர்களிடத்தில் சொன்னவுடனே, அவர்கள் பின்னிட்டுத் தரையிலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then said Jesus unto Peter, Put up your sword into the sheath: the cup which my Father has given me, shall I not drink it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1963,51 +2003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பிலாத்து அவரை நோக்கி: அப்படியானால் நீ ராஜாவோ என்றான். இயேசு பிரதியுத்தரமாக: நீர் சொல்லுகிறபடி நான் ராஜாதான்; சத்தியத்தைக்குறித்துச் சாட்சிகொடுக்க நான் பிறந்தேன், இதற்காகவே இந்த உலகத்தில் வந்தேன்; சத்தியவான் எவனும் என் சத்தம் கேட்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Then said Jesus unto Peter, Put up your sword into the sheath: the cup which my Father has given me, shall I not drink it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2072,51 +2112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பிலாத்து அவரை நோக்கி: அப்படியானால் நீ ராஜாவோ என்றான். இயேசு பிரதியுத்தரமாக: நீர் சொல்லுகிறபடி நான் ராஜாதான்; சத்தியத்தைக்குறித்துச் சாட்சிகொடுக்க நான் பிறந்தேன், இதற்காகவே இந்த உலகத்தில் வந்தேன்; சத்தியவான் எவனும் என் சத்தம் கேட்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Then the band and the captain and officers of the Jews took Jesus, and bound him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2181,51 +2221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பிலாத்து அவரை நோக்கி: அப்படியானால் நீ ராஜாவோ என்றான். இயேசு பிரதியுத்தரமாக: நீர் சொல்லுகிறபடி நான் ராஜாதான்; சத்தியத்தைக்குறித்துச் சாட்சிகொடுக்க நான் பிறந்தேன், இதற்காகவே இந்த உலகத்தில் வந்தேன்; சத்தியவான் எவனும் என் சத்தம் கேட்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Then the band and the captain and officers of the Jews took Jesus, and bound him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2290,51 +2330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் மறுபடியும் அவர்களை நோக்கி: யாரைத் தேடுகிறீர்கள் என்று கேட்டார். அவர்கள்: நசரேயனாகிய இயேசுவைத் தேடுகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And led him away to Annas first; for he was father in law to Caiaphas, which was the high priest that same year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2399,51 +2439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்குப் பிலாத்து: சத்தியமாவது என்ன என்றான். மறுபடியும் அவன் யூதர்களிடத்தில் வெளியே வந்து: நான் அவனிடத்தில் ஒரு குற்றமும் காணேன்.]]></a:t>
+              <a:t><![CDATA[13. And led him away to Annas first; for he was father in law to Caiaphas, which was the high priest that same year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2508,51 +2548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்குப் பிலாத்து: சத்தியமாவது என்ன என்றான். மறுபடியும் அவன் யூதர்களிடத்தில் வெளியே வந்து: நான் அவனிடத்தில் ஒரு குற்றமும் காணேன்.]]></a:t>
+              <a:t><![CDATA[14. Now Caiaphas was he, which gave counsel to the Jews, that it was expedient that one man should die for the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2617,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசு பிரதியுத்தரமாக: நான்தானென்று உங்களுக்குச் சொன்னேனே; என்னைத் தேடுகிறதுண்டானால், இவர்களைப் போகவிடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And Simon Peter followed Jesus, and so did another disciple: that disciple was known unto the high priest, and went in with Jesus into the palace of the high priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2726,51 +2766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசு பிரதியுத்தரமாக: நான்தானென்று உங்களுக்குச் சொன்னேனே; என்னைத் தேடுகிறதுண்டானால், இவர்களைப் போகவிடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And Simon Peter followed Jesus, and so did another disciple: that disciple was known unto the high priest, and went in with Jesus into the palace of the high priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு இவைகளைச் சொன்னபின்பு, தம்முடைய சீஷருடனேகூட கெதரோன் என்னும் ஆற்றுக்கு அப்புறம் போனார்; அங்கே ஒரு தோட்டம் இருந்தது, அதிலே அவரும் அவருடைய சீஷரும் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. When Jesus had spoken these words, he went forth with his disciples over the brook Cedron, where was a garden, into the which he entered, and his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2944,51 +2984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பஸ்காபண்டிகையில் நான் உங்களுக்கு ஒருவனை விடுதலைபண்ணுகிற வழக்கமுண்டே; ஆகையால் யூதருடைய ராஜாவை நான் உங்களுக்காக விடுதலை பண்ண உங்களுக்கு மனதுண்டா என்றான்.]]></a:t>
+              <a:t><![CDATA[16. But Peter stood at the door without. Then went out that other disciple, which was known unto the high priest, and spoke unto her that kept the door, and brought in Peter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3053,51 +3093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பஸ்காபண்டிகையில் நான் உங்களுக்கு ஒருவனை விடுதலைபண்ணுகிற வழக்கமுண்டே; ஆகையால் யூதருடைய ராஜாவை நான் உங்களுக்காக விடுதலை பண்ண உங்களுக்கு மனதுண்டா என்றான்.]]></a:t>
+              <a:t><![CDATA[16. But Peter stood at the door without. Then went out that other disciple, which was known unto the high priest, and spoke unto her that kept the door, and brought in Peter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3162,51 +3202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் எனக்குத் தந்தவர்களில் ஒருவனையும் நான் இழந்துபோகவில்லையென்று அவர் சொல்லிய வசனம் நிறைவேறத்தக்கதாக இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[17. Then says the damsel that kept the door unto Peter, Are not you also one of this man's disciples? He says, I am not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3271,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் எனக்குத் தந்தவர்களில் ஒருவனையும் நான் இழந்துபோகவில்லையென்று அவர் சொல்லிய வசனம் நிறைவேறத்தக்கதாக இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[17. Then says the damsel that kept the door unto Peter, Are not you also one of this man's disciples? He says, I am not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3380,51 +3420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது: அவர்களெல்லாரும் இவனையல்ல, பரபாசை விடுதலைபண்ணவேண்டும் என்று மறுபடியும் சத்தமிட்டார்கள்; அந்தப் பரபாசென்பவன் கள்ளனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And the servants and officers stood there, who had made a fire of coals; for it was cold: and they warmed themselves: and Peter stood with them, and warmed himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3489,51 +3529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சீமோன்பேதுரு, தன்னிடத்திலிருந்த பட்டயத்தை உருவி, பிரதான ஆசாரியனுடைய வேலைக்காரனை வலதுகாதற வெட்டினான்; அந்த வேலைக்காரனுக்கு மல்குஸ் என்று பெயர்.]]></a:t>
+              <a:t><![CDATA[18. And the servants and officers stood there, who had made a fire of coals; for it was cold: and they warmed themselves: and Peter stood with them, and warmed himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3598,51 +3638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது சீமோன்பேதுரு, தன்னிடத்திலிருந்த பட்டயத்தை உருவி, பிரதான ஆசாரியனுடைய வேலைக்காரனை வலதுகாதற வெட்டினான்; அந்த வேலைக்காரனுக்கு மல்குஸ் என்று பெயர்.]]></a:t>
+              <a:t><![CDATA[19. The high priest then asked Jesus of his disciples, and of his doctrine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3707,51 +3747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது இயேசு பேதுருவை நோக்கி: உன் பட்டயத்தை உறையிலேபோடு; பிதா எனக்குக் கொடுத்த பாத்திரத்தில் நான் பானம்பண்ணாதிருப்பேனோ என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Jesus answered him, I spoke openly to the world; I ever taught in the synagogue, and in the temple, where the Jews always resort; and in secret have I said nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3816,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது இயேசு பேதுருவை நோக்கி: உன் பட்டயத்தை உறையிலேபோடு; பிதா எனக்குக் கொடுத்த பாத்திரத்தில் நான் பானம்பண்ணாதிருப்பேனோ என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Jesus answered him, I spoke openly to the world; I ever taught in the synagogue, and in the temple, where the Jews always resort; and in secret have I said nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3925,51 +3965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது போர்ச்சேவகரும், ஆயிரம் போர்ச்சேவகருக்குத் தலைவனும், யூதருடைய ஊழியக்காரரும் இயேசுவைப்பிடித்து, அவரைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[20. Jesus answered him, I spoke openly to the world; I ever taught in the synagogue, and in the temple, where the Jews always resort; and in secret have I said nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4034,51 +4074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு தம்முடைய சீஷருடனேகூட அடிக்கடி அங்கே போயிருந்தபடியினால், அவரைக் காட்டிக்கொடுக்கிற யூதாசும் அந்த இடத்தை அறிந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Judas also, which betrayed him, knew the place: for Jesus frequently resorted thither with his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4143,51 +4183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது போர்ச்சேவகரும், ஆயிரம் போர்ச்சேவகருக்குத் தலைவனும், யூதருடைய ஊழியக்காரரும் இயேசுவைப்பிடித்து, அவரைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[21. Why ask you me? ask them which heard me, what I have said unto them: behold, they know what I said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4252,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முதலாவது அவரை அன்னா என்பவனிடத்திற்குக் கொண்டுபோனார்கள்; அவன் அந்த வருஷத்துப் பிரதான ஆசாரியனாகிய காய்பாவுக்கு மாமனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. Why ask you me? ask them which heard me, what I have said unto them: behold, they know what I said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4361,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்களுக்காக ஒரே மனுஷன் சாகிறது நலமாயிருக்குமென்று யூதருக்கு ஆலோசனை சொன்னவன் இந்தக் காய்பாவே.]]></a:t>
+              <a:t><![CDATA[22. And when he had thus spoken, one of the officers which stood by struck Jesus with the palm of his hand, saying, Answer you the high priest so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4470,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சீமோன்பேதுருவும் வேறொருசீஷனும் இயேசுவுக்குப் பின்சென்றார்கள். அந்தச் சீஷன் பிரதான ஆசாரியனுக்கு அறிமுகமானவனாயிருந்ததினால், இயேசுவுடனேகூடப் பிரதான ஆசாரியனுடைய அரமனைக்குள் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And when he had thus spoken, one of the officers which stood by struck Jesus with the palm of his hand, saying, Answer you the high priest so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4579,51 +4619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சீமோன்பேதுருவும் வேறொருசீஷனும் இயேசுவுக்குப் பின்சென்றார்கள். அந்தச் சீஷன் பிரதான ஆசாரியனுக்கு அறிமுகமானவனாயிருந்ததினால், இயேசுவுடனேகூடப் பிரதான ஆசாரியனுடைய அரமனைக்குள் பிரவேசித்தான்.]]></a:t>
+              <a:t><![CDATA[23. Jesus answered him, If I have spoken evil, bear witness of the evil: but if well, why smite you me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4688,51 +4728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பேதுரு வாசலருகே வெளியே நின்றான். அப்பொழுது பிரதான ஆசாரியனுக்கு அறிமுகமானவனாயிருந்த மற்றச் சீஷன் வெளியே வந்து, வாசல் காக்கிறவர்களுடனே பேசி பேதுருவை உள்ளே அழைத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[23. Jesus answered him, If I have spoken evil, bear witness of the evil: but if well, why smite you me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4797,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பேதுரு வாசலருகே வெளியே நின்றான். அப்பொழுது பிரதான ஆசாரியனுக்கு அறிமுகமானவனாயிருந்த மற்றச் சீஷன் வெளியே வந்து, வாசல் காக்கிறவர்களுடனே பேசி பேதுருவை உள்ளே அழைத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[24. Now Annas had sent him bound unto Caiaphas the high priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4906,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது வாசல்காக்கிற வேலைக்காரி பேதுருவை நோக்கி: நீயும் அந்த மனுஷனுடைய சீஷரில் ஒருவனல்லவா என்றாள். அவன் நான் அல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Simon Peter stood and warmed himself. They said therefore unto him, Are not you also one of his disciples? He denied it, and said, I am not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5015,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது வாசல்காக்கிற வேலைக்காரி பேதுருவை நோக்கி: நீயும் அந்த மனுஷனுடைய சீஷரில் ஒருவனல்லவா என்றாள். அவன் நான் அல்ல என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Simon Peter stood and warmed himself. They said therefore unto him, Are not you also one of his disciples? He denied it, and said, I am not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5124,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. குளிர்காலமானபடியினாலே ஊழியக்காரரும் சேவகரும் கரிநெருப்புண்டாக்கி, நின்று, குளிர்காய்ந்து கொண்டிருந்தார்கள்; அவர்களுடனே கூடப் பேதுருவும் நின்று குளிர்காய்ந்துகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. One of the servants of the high priest, being his kinsman whose ear Peter cut off, says, Did not I see you in the garden with him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5233,51 +5273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு தம்முடைய சீஷருடனேகூட அடிக்கடி அங்கே போயிருந்தபடியினால், அவரைக் காட்டிக்கொடுக்கிற யூதாசும் அந்த இடத்தை அறிந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Judas also, which betrayed him, knew the place: for Jesus frequently resorted thither with his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5342,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. குளிர்காலமானபடியினாலே ஊழியக்காரரும் சேவகரும் கரிநெருப்புண்டாக்கி, நின்று, குளிர்காய்ந்து கொண்டிருந்தார்கள்; அவர்களுடனே கூடப் பேதுருவும் நின்று குளிர்காய்ந்துகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. One of the servants of the high priest, being his kinsman whose ear Peter cut off, says, Did not I see you in the garden with him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5451,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிரதான ஆசாரியன் இயேசுவினிடத்தில் அவருடைய சீஷரைக்குறித்தும் போதகத்தைக்குறித்தும் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[27. Peter then denied again: and immediately the cock crew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5560,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் வெளியரங்கமாய் உலகத்துடனே பேசினேன்; ஜெபஆலயங்களிலேயும் யூதர்களெல்லாரும் கூடிவருகிற தேவாலயத்திலேயும் எப்பொழுதும் உபதேசித்தேன்; அந்தரங்கத்திலே நான் ஒன்றும் பேசவில்லை.]]></a:t>
+              <a:t><![CDATA[28. Then led they Jesus from Caiaphas unto the hall of judgment: and it was early; and they themselves went not into the judgment hall, lest they should be defiled; but that they might eat the passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5669,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் வெளியரங்கமாய் உலகத்துடனே பேசினேன்; ஜெபஆலயங்களிலேயும் யூதர்களெல்லாரும் கூடிவருகிற தேவாலயத்திலேயும் எப்பொழுதும் உபதேசித்தேன்; அந்தரங்கத்திலே நான் ஒன்றும் பேசவில்லை.]]></a:t>
+              <a:t><![CDATA[28. Then led they Jesus from Caiaphas unto the hall of judgment: and it was early; and they themselves went not into the judgment hall, lest they should be defiled; but that they might eat the passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5778,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் வெளியரங்கமாய் உலகத்துடனே பேசினேன்; ஜெபஆலயங்களிலேயும் யூதர்களெல்லாரும் கூடிவருகிற தேவாலயத்திலேயும் எப்பொழுதும் உபதேசித்தேன்; அந்தரங்கத்திலே நான் ஒன்றும் பேசவில்லை.]]></a:t>
+              <a:t><![CDATA[28. Then led they Jesus from Caiaphas unto the hall of judgment: and it was early; and they themselves went not into the judgment hall, lest they should be defiled; but that they might eat the passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5887,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் என்னிடத்தில் விசாரிக்கவேண்டியதென்ன? நான் சொன்னவைகளைக் கேட்டவர்களிடத்தில் விசாரியும்; நான் பேசினவைகளை அவர்கள் அறிந்திருக்கிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[29. Pilate then went out unto them, and said, What accusation bring all of you against this man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5996,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் என்னிடத்தில் விசாரிக்கவேண்டியதென்ன? நான் சொன்னவைகளைக் கேட்டவர்களிடத்தில் விசாரியும்; நான் பேசினவைகளை அவர்கள் அறிந்திருக்கிறார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[29. Pilate then went out unto them, and said, What accusation bring all of you against this man?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6105,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்படி அவர் சொன்னபொழுது, சமீபத்தில் நின்ற சேவகரில் ஒருவன்: பிரதான ஆசாரியனுக்கு இப்படியா உத்தரவு சொல்லுகிறது என்று, இயேசுவை ஒரு அறை அறைந்தான்.]]></a:t>
+              <a:t><![CDATA[30. They answered and said unto him, If he were not a villain, we would not have delivered him up unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6214,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்படி அவர் சொன்னபொழுது, சமீபத்தில் நின்ற சேவகரில் ஒருவன்: பிரதான ஆசாரியனுக்கு இப்படியா உத்தரவு சொல்லுகிறது என்று, இயேசுவை ஒரு அறை அறைந்தான்.]]></a:t>
+              <a:t><![CDATA[30. They answered and said unto him, If he were not a villain, we would not have delivered him up unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6323,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசு அவனை நோக்கி: நான் தகாதவிதமாய்ப் பேசினதுண்டானால், தகாததை ஒப்புவி; நான் தகுதியாய்ப் பேசினேனேயாகில், என்னை ஏன் அடிக்கிறாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Then said Pilate unto them, Take all of you him, and judge him according to your law. The Jews therefore said unto him, It is not lawful for us to put any man to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6432,51 +6472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாஸ் போர்ச்சேவகரின் கூட்டத்தையும் பிரதான ஆசாரியர் பரிசேயர் என்பவர்களால் அனுப்பப்பட்ட ஊழியக்காரரையும் கூட்டிக்கொன்டு, பந்தங்களோடும் தீவட்டிகளோடும் ஆயுதங்களோடும் அவ்விடத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[3. Judas then, having received a band of men and officers from the chief priests and Pharisees, comes thither with lanterns and torches and weapons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6541,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசு அவனை நோக்கி: நான் தகாதவிதமாய்ப் பேசினதுண்டானால், தகாததை ஒப்புவி; நான் தகுதியாய்ப் பேசினேனேயாகில், என்னை ஏன் அடிக்கிறாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Then said Pilate unto them, Take all of you him, and judge him according to your law. The Jews therefore said unto him, It is not lawful for us to put any man to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6650,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு அன்னா என்பவன் பிரதான ஆசாரியனாகிய காய்பாவினிடத்திற்கு அவரைக் கட்டுண்டவராக அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[31. Then said Pilate unto them, Take all of you him, and judge him according to your law. The Jews therefore said unto him, It is not lawful for us to put any man to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6759,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீமோன் பேதுரு நின்று குளிர்காய்ந்துகொண்டிருந்தான். அப்பொழுது சிலர் அவனை நோக்கி: நீயும் அவனுடைய சீஷரில் ஒருவனல்லவா என்றார்கள். அவன்: நான் அல்ல என்று மறுதலித்தான்.]]></a:t>
+              <a:t><![CDATA[32. That the saying of Jesus might be fulfilled, which he spoke, signifying what death he should die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6868,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீமோன் பேதுரு நின்று குளிர்காய்ந்துகொண்டிருந்தான். அப்பொழுது சிலர் அவனை நோக்கி: நீயும் அவனுடைய சீஷரில் ஒருவனல்லவா என்றார்கள். அவன்: நான் அல்ல என்று மறுதலித்தான்.]]></a:t>
+              <a:t><![CDATA[32. That the saying of Jesus might be fulfilled, which he spoke, signifying what death he should die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6977,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிரதான ஆசாரியனுடைய வேலைக்காரரில் பேதுரு காதறவெட்டினவனுக்கு இனத்தானாகிய ஒருவன் அவனை நோக்கி: நான் உன்னை அவனுடனேகூடத் தோட்டத்திலே காணவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[33. Then Pilate entered into the judgment hall again, and called Jesus, and said unto him, Are you the King of the Jews?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7086,51 +7126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பிரதான ஆசாரியனுடைய வேலைக்காரரில் பேதுரு காதறவெட்டினவனுக்கு இனத்தானாகிய ஒருவன் அவனை நோக்கி: நான் உன்னை அவனுடனேகூடத் தோட்டத்திலே காணவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[33. Then Pilate entered into the judgment hall again, and called Jesus, and said unto him, Are you the King of the Jews?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7195,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பேதுரு மறுபடியும் மறுதலித்தான்; உடனே சேவல் கூவிற்று.]]></a:t>
+              <a:t><![CDATA[34. Jesus answered him, Says you this thing of yourself, or did others tell it you of me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7304,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் காய்பாவினிடத்திலிருந்து இயேசுவைத் தேசாதிபதியின் அரமனைக்குக் கொண்டுபோனார்கள்; அப்பொழுது விடியற்காலமாயிருந்தது. தீட்டுப்படாமல் பஸ்காவைப் புசிக்கத்தக்கதாக, அவர்கள் தேசாதிபதியின் அரமனைக்குள் பிரவேசியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Jesus answered him, Says you this thing of yourself, or did others tell it you of me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7413,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் காய்பாவினிடத்திலிருந்து இயேசுவைத் தேசாதிபதியின் அரமனைக்குக் கொண்டுபோனார்கள்; அப்பொழுது விடியற்காலமாயிருந்தது. தீட்டுப்படாமல் பஸ்காவைப் புசிக்கத்தக்கதாக, அவர்கள் தேசாதிபதியின் அரமனைக்குள் பிரவேசியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. Pilate answered, Am I a Jew? Yours own nation and the chief priests have delivered you unto me: what have you done?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7522,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் காய்பாவினிடத்திலிருந்து இயேசுவைத் தேசாதிபதியின் அரமனைக்குக் கொண்டுபோனார்கள்; அப்பொழுது விடியற்காலமாயிருந்தது. தீட்டுப்படாமல் பஸ்காவைப் புசிக்கத்தக்கதாக, அவர்கள் தேசாதிபதியின் அரமனைக்குள் பிரவேசியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. Pilate answered, Am I a Jew? Yours own nation and the chief priests have delivered you unto me: what have you done?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7631,51 +7671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதாஸ் போர்ச்சேவகரின் கூட்டத்தையும் பிரதான ஆசாரியர் பரிசேயர் என்பவர்களால் அனுப்பப்பட்ட ஊழியக்காரரையும் கூட்டிக்கொன்டு, பந்தங்களோடும் தீவட்டிகளோடும் ஆயுதங்களோடும் அவ்விடத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[3. Judas then, having received a band of men and officers from the chief priests and Pharisees, comes thither with lanterns and torches and weapons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7740,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆதலால் பிலாத்து அவர்களிடத்தில் வெளியே வந்து: இந்த மனுஷன்மேல் என்ன குற்றஞ்சாட்டுகிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[36. Jesus answered, My kingdom is not of this world: if my kingdom were of this world, then would my servants fight, that I should not be delivered to the Jews: but now is my kingdom not from behind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7849,51 +7889,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் அவனுக்குப் பிரதியுத்தரமாக: இவன் குற்றவாளியாயிராவிட்டால், இவனை உம்மிடத்தில் ஒப்புக்கொடுக்கமாட்டோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Jesus answered, My kingdom is not of this world: if my kingdom were of this world, then would my servants fight, that I should not be delivered to the Jews: but now is my kingdom not from behind.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Jesus answered, My kingdom is not of this world: if my kingdom were of this world, then would my servants fight, that I should not be delivered to the Jews: but now is my kingdom not from behind.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Pilate therefore said unto him, Are you a king then? Jesus answered, You says that I am a king. To this end was I born, and for this cause came I into the world, that I should bear witness unto the truth. Every one that is of the truth hears my voice.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Pilate therefore said unto him, Are you a king then? Jesus answered, You says that I am a king. To this end was I born, and for this cause came I into the world, that I should bear witness unto the truth. Every one that is of the truth hears my voice.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Pilate therefore said unto him, Are you a king then? Jesus answered, You says that I am a king. To this end was I born, and for this cause came I into the world, that I should bear witness unto the truth. Every one that is of the truth hears my voice.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Pilate says unto him, What is truth? And when he had said this, he went out again unto the Jews, and says unto them, I find in him no fault at all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Pilate says unto him, What is truth? And when he had said this, he went out again unto the Jews, and says unto them, I find in him no fault at all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. But all of you have a custom, that I should release unto you one at the passover: will all of you therefore that I release unto you the King of the Jews?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. But all of you have a custom, that I should release unto you one at the passover: will all of you therefore that I release unto you the King of the Jews?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7958,51 +8870,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பிலாத்து அவர்களை நோக்கி: இவனை நீங்களே கொண்டுபோய், உங்கள் நியாயப்பிரமாணத்தின்படி நியாயந்தீருங்கள் என்றான். அதற்கு யூதர்கள் ஒருவனையும் மரண ஆக்கினை செய்ய எங்களுக்கு அதிகாரமில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Jesus therefore, knowing all things that should come upon him, went forth, and said unto them, Whom seek all of you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Then cried they all again, saying, Not this man, but Barabbas. Now Barabbas was a robber.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Then cried they all again, saying, Not this man, but Barabbas. Now Barabbas was a robber.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8067,51 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பிலாத்து அவர்களை நோக்கி: இவனை நீங்களே கொண்டுபோய், உங்கள் நியாயப்பிரமாணத்தின்படி நியாயந்தீருங்கள் என்றான். அதற்கு யூதர்கள் ஒருவனையும் மரண ஆக்கினை செய்ய எங்களுக்கு அதிகாரமில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Jesus therefore, knowing all things that should come upon him, went forth, and said unto them, Whom seek all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8146,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474689521" r:id="rId1"/>
+    <p:sldLayoutId id="2478617190" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8734,54 +9864,134 @@
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -8894,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. কিভাবে তাঁর মৃত্যু হবে সে বিষয়ে যীশু যা ইঙ্গিত করেছিলেন তা পূরণ করতেই এই ঘটনাগুলি ঘটল৷]]></a:t>
+              <a:t><![CDATA[5. அவருக்கு அவர்கள் பிரதியுத்தரமாக: நசரேயனாகிய இயேசுவைத் தேடுகிறோம் என்றார்கள். அதற்கு இயேசு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. তখন পীলাত আবার প্রাসাদের মধ্যে গিয়ে যীশুকে জিজ্ঞেস করলেন, ‘তুমি কি ইহুদীদের রাজা?’]]></a:t>
+              <a:t><![CDATA[நான்தான் என்றார். அவரைக் காட்டிக்கொடுத்த யூதாசும் அவர்களுடனே கூட நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. যীশু বললেন, ‘তুমি কি নিজে থেকে একথা বলছ, অথবা অন্য কেউ আমার বিষয়ে তোমাকে বলেছে?’]]></a:t>
+              <a:t><![CDATA[6. நான்தான் என்று அவர் அவர்களிடத்தில் சொன்னவுடனே, அவர்கள் பின்னிட்டுத் தரையிலே விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. পীলাত বললেন, ‘আমি কি ইহুদী? তোমার নিজের লোকেরা ও প্রধান যাজকেরা তোমাকে আমার হাতে সঁপে দিয়েছে৷]]></a:t>
+              <a:t><![CDATA[7. அவர் மறுபடியும் அவர்களை நோக்கி: யாரைத் தேடுகிறீர்கள் என்று கேட்டார். அவர்கள்: நசரேயனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি কি করেছ?’]]></a:t>
+              <a:t><![CDATA[இயேசுவைத் தேடுகிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. যীশু বললেন, ‘আমার রাজ্য এই জগতের নয়৷ যদি আমার রাজ্য এই জগতের হত তাহলে আমার লোকেরা ইহুদীদের হাত]]></a:t>
+              <a:t><![CDATA[8. இயேசு பிரதியுத்தரமாக: நான்தானென்று உங்களுக்குச் சொன்னேனே; என்னைத் தேடுகிறதுண்டானால், இவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে আমাকে রক্ষা করার জন্য লড়াই করত; কিন্তু না, আমার রাজ্য এখানকার নয়৷’]]></a:t>
+              <a:t><![CDATA[போகவிடுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তখন যীশু, তাঁর প্রতি কি ঘটতে চলেছে সে সবই তাঁর জানা থাকার ফলে এগিয়ে গিয়ে বললেন, ‘তোমরা কাকে]]></a:t>
+              <a:t><![CDATA[9. நீர் எனக்குத் தந்தவர்களில் ஒருவனையும் நான் இழந்துபோகவில்லையென்று அவர் சொல்லிய வசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুঁজছ?’]]></a:t>
+              <a:t><![CDATA[நிறைவேறத்தக்கதாக இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারা তাঁকে বলল, ‘নাসরতীয় যীশুকে৷’যীশু বললেন, ‘আমিই তিনি৷’ য়ে যিহূদা যীশুর বিরুদ্ধে গিয়েছিল সেও]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது சீமோன்பேதுரு, தன்னிடத்திலிருந்த பட்டயத்தை உருவி, பிரதான ஆசாரியனுடைய வேலைக்காரனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এই প্রার্থনার পর যীশু তাঁর শিষ্যদের নিয়ে কিদ্রোণ উপত্যকার ওপারে চলে গেলেন৷ সেখানে একটি বাগান]]></a:t>
+              <a:t><![CDATA[1. இயேசு இவைகளைச் சொன்னபின்பு, தம்முடைய சீஷருடனேகூட கெதரோன் என்னும் ஆற்றுக்கு அப்புறம் போனார்; அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদেরই সঙ্গে সেখানে দাঁড়িয়ে ছিল৷]]></a:t>
+              <a:t><![CDATA[வலதுகாதற வெட்டினான்; அந்த வேலைக்காரனுக்கு மல்குஸ் என்று பெயர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তিনি যখন তাদের বললেন, ‘আমিই তিনি৷’ তখন তারা পিছু হটে গিয়ে মাটিতে পড়ে গেল৷]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது இயேசு பேதுருவை நோக்கி: உன் பட்டயத்தை உறையிலேபோடு; பிதா எனக்குக் கொடுத்த பாத்திரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. তখন পীলাত তাঁকে বললেন, ‘তাহলে তুমি একজন রাজা?’যীশু এর উত্তরে বললেন, ‘আপনি বলছেন য়ে আমি রাজা৷]]></a:t>
+              <a:t><![CDATA[நான் பானம்பண்ணாதிருப்பேனோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি এই জন্যই জন্মেছিলাম, আর এই উদ্দেশ্যেই আমি জগতে এসেছি, য়েন সত্যের পক্ষে সাক্ষ্য দিই৷ য়ে কেউ]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது போர்ச்சேவகரும், ஆயிரம் போர்ச்சேவகருக்குத் தலைவனும், யூதருடைய ஊழியக்காரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্যের পক্ষে আছে, সে আমার কথা শোনে৷’]]></a:t>
+              <a:t><![CDATA[இயேசுவைப்பிடித்து, அவரைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তাই আবার একবার তিনি তাদের জিজ্ঞেস করলেন, ‘তোমরা কাকে খুঁজছ?’তারা বলল, ‘নাসরতীয় যীশুকে৷’]]></a:t>
+              <a:t><![CDATA[13. முதலாவது அவரை அன்னா என்பவனிடத்திற்குக் கொண்டுபோனார்கள்; அவன் அந்த வருஷத்துப் பிரதான ஆசாரியனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. পীলাত তাঁকে জিজ্ঞেস করলেন, ‘সত্য কি?’ এই কথা জিজ্ঞেস করে তিনি পুনরায় ইহুদীদের কাছে গেলেন, আর]]></a:t>
+              <a:t><![CDATA[காய்பாவுக்கு மாமனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের বললেন, ‘আমি তো এই লোকটির মধ্যে কোন দোষ দেখতে পাচ্ছি না?’]]></a:t>
+              <a:t><![CDATA[14. ஜனங்களுக்காக ஒரே மனுஷன் சாகிறது நலமாயிருக்குமென்று யூதருக்கு ஆலோசனை சொன்னவன் இந்தக் காய்பாவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এর উত্তরে যীশু বললেন, ‘আমি তো তোমাদের আগেই বলেছি, ‘আমিই তিনি৷’ সুতরাং যদি তোমরা আমাকেই খুঁজছ,]]></a:t>
+              <a:t><![CDATA[15. சீமோன்பேதுருவும் வேறொருசீஷனும் இயேசுவுக்குப் பின்சென்றார்கள். அந்தச் சீஷன் பிரதான ஆசாரியனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে এদের য়েতে দাও৷’]]></a:t>
+              <a:t><![CDATA[அறிமுகமானவனாயிருந்ததினால், இயேசுவுடனேகூடப் பிரதான ஆசாரியனுடைய அரமனைக்குள் பிரவேசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল৷ যীশু তাঁর শিষ্যদের নিয়ে সেই বাগানের মধ্যে ঢুকলেন৷]]></a:t>
+              <a:t><![CDATA[ஒரு தோட்டம் இருந்தது, அதிலே அவரும் அவருடைய சீஷரும் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. কিন্তু তোমাদের এমন এক রীতি আছে, সেই অনুসারে নিস্তারপর্বের সময়ে একজন বন্দীকে মুক্তি দিয়ে থাকি৷]]></a:t>
+              <a:t><![CDATA[16. பேதுரு வாசலருகே வெளியே நின்றான். அப்பொழுது பிரதான ஆசாரியனுக்கு அறிமுகமானவனாயிருந்த மற்றச் சீஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেশ তোমাদের কি ইচ্ছা, আমি তোমাদের জন্য ‘ইহুদীদের রাজাকে’ ছেড়ে দেব?’]]></a:t>
+              <a:t><![CDATA[வெளியே வந்து, வாசல் காக்கிறவர்களுடனே பேசி பேதுருவை உள்ளே அழைத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এটা ঘটল যাতে তাঁর আগের বক্তব্য যথার্থ প্রতিপন্ন হয়, ‘তুমি আমায় যাদের দিয়েছ তাদের কাউকে আমি]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது வாசல்காக்கிற வேலைக்காரி பேதுருவை நோக்கி: நீயும் அந்த மனுஷனுடைய சீஷரில் ஒருவனல்லவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হারাই নি৷’]]></a:t>
+              <a:t><![CDATA[என்றாள். அவன் நான் அல்ல என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. তারা আবার চিত্‌কার করে বলল, ‘একে নয়! বারাব্বাকে!’ এই বারাব্বা ছিল একজন বিদ্রোহী৷]]></a:t>
+              <a:t><![CDATA[18. குளிர்காலமானபடியினாலே ஊழியக்காரரும் சேவகரும் கரிநெருப்புண்டாக்கி, நின்று, குளிர்காய்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন শিমোন পিতরের কাছে একটা তরোয়াল থাকায় তিনি সেটা টেনে বের করে মহাযাজকের চাকরকে আঘাত করে তার]]></a:t>
+              <a:t><![CDATA[கொண்டிருந்தார்கள்; அவர்களுடனே கூடப் பேதுருவும் நின்று குளிர்காய்ந்துகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ডান কান কেটে ফেললেন৷ সেই চাকরের নাম মল্ক৷]]></a:t>
+              <a:t><![CDATA[19. பிரதான ஆசாரியன் இயேசுவினிடத்தில் அவருடைய சீஷரைக்குறித்தும் போதகத்தைக்குறித்தும் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তখন যীশু পিতরকে বললেন, ‘তোমার তরোযাল খাপে ভরো, য়ে পানপাত্র পিতা আমায় দিয়েছেন, আমাকে তা পান]]></a:t>
+              <a:t><![CDATA[20. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நான் வெளியரங்கமாய் உலகத்துடனே பேசினேன்; ஜெபஆலயங்களிலேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতেই হবে৷’]]></a:t>
+              <a:t><![CDATA[யூதர்களெல்லாரும் கூடிவருகிற தேவாலயத்திலேயும் எப்பொழுதும் உபதேசித்தேன்; அந்தரங்கத்திலே நான் ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এরপর সৈন্যরা ও তাদের সেনাপতি এবং ইহুদী রক্ষীরা যীশুকে গ্রেপ্তার করে বেঁধে প্রথমে হাননের কাছে]]></a:t>
+              <a:t><![CDATA[பேசவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যীশু তাঁর শিষ্যদের নিয়ে প্রায়ই সেখানে আসতেন৷ এইজন্য যিহূদা সেই স্থানটি জানত৷ এই যিহূদা যীশুর]]></a:t>
+              <a:t><![CDATA[2. இயேசு தம்முடைய சீஷருடனேகூட அடிக்கடி அங்கே போயிருந்தபடியினால், அவரைக் காட்டிக்கொடுக்கிற யூதாசும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[21. நீர் என்னிடத்தில் விசாரிக்கவேண்டியதென்ன? நான் சொன்னவைகளைக் கேட்டவர்களிடத்தில் விசாரியும்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সেই বছর যিনি মহাযাজক ছিলেন৷ সেই কায়াফার শ্বশুর এই হানন৷]]></a:t>
+              <a:t><![CDATA[பேசினவைகளை அவர்கள் அறிந்திருக்கிறார்களே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. এই কাযাফা ইহুদী নেতাদের পরামর্শ দিয়েছিলেন য়ে, জনস্বার্থে এক জনের মরণ হওযা ভালো৷]]></a:t>
+              <a:t><![CDATA[22. இப்படி அவர் சொன்னபொழுது, சமீபத்தில் நின்ற சேவகரில் ஒருவன்: பிரதான ஆசாரியனுக்கு இப்படியா உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শিমোন পিতর ও আর একজন শিষ্য যীশুর পেছনে পেছনে গেলেন৷ এই শিষ্যর সঙ্গে মহাযাজকের চেনা পরিচয় ছিল,]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறது என்று, இயேசுவை ஒரு அறை அறைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাই তিনি যীশুর সঙ্গে মহাযাজকের বাড়ির উঠোনে ঢুকলেন; কিন্তু পিতর ফটকের বাইরে দাঁড়িয়ে রইলেন৷]]></a:t>
+              <a:t><![CDATA[23. இயேசு அவனை நோக்கி: நான் தகாதவிதமாய்ப் பேசினதுண்டானால், தகாததை ஒப்புவி; நான் தகுதியாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তখন মহাযাজকের পরিচিত শিষ্য বাইরে এসে য়ে বালিকাটি ফটক পাহারায় ছিল তাকে বলে পিতরকে ভেতরে নিয়ে]]></a:t>
+              <a:t><![CDATA[பேசினேனேயாகில், என்னை ஏன் அடிக்கிறாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেলেন৷]]></a:t>
+              <a:t><![CDATA[24. பின்பு அன்னா என்பவன் பிரதான ஆசாரியனாகிய காய்பாவினிடத்திற்கு அவரைக் கட்டுண்டவராக அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তখন দ্বাররক্ষীরা পিতরকে বলল, ‘তুমিও সেই লোকটার শিষ্যদের মধ্যে একজন নও কি?’পিতর বললেন, ‘না, আমি]]></a:t>
+              <a:t><![CDATA[25. சீமோன் பேதுரு நின்று குளிர்காய்ந்துகொண்டிருந்தான். அப்பொழுது சிலர் அவனை நோக்கி: நீயும் அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নই!’]]></a:t>
+              <a:t><![CDATA[சீஷரில் ஒருவனல்லவா என்றார்கள். அவன்: நான் அல்ல என்று மறுதலித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. চাকররা ও মন্দিরের রক্ষীরা শীতের জন্য কাঠ কয়লার আগুন তৈরী করে তার চারপাশে দাঁড়িয়ে আগুন]]></a:t>
+              <a:t><![CDATA[26. பிரதான ஆசாரியனுடைய வேலைக்காரரில் பேதுரு காதறவெட்டினவனுக்கு இனத்தானாகிய ஒருவன் அவனை நோக்கி: நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে প্রতারণা করেছিল৷]]></a:t>
+              <a:t><![CDATA[அந்த இடத்தை அறிந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পোযাচ্ছিল৷ পিতরও তাদের সঙ্গে সেখানে দাঁড়িয়ে আগুন পোযাচ্ছিলেন৷]]></a:t>
+              <a:t><![CDATA[உன்னை அவனுடனேகூடத் தோட்டத்திலே காணவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এরপর মহাযাজক যীশুকে তাঁর শিষ্যদের বিষয়ে ও তাঁর শিক্ষার বিষয়ে প্রশ্ন করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது பேதுரு மறுபடியும் மறுதலித்தான்; உடனே சேவல் கூவிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. যীশু এর উত্তরে তাঁকে বললেন, ‘আমি সর্বদাই সকলের কাছে প্রকাশ্যে কথা বলেছি৷ আমি মন্দিরের মধ্যে ও]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் காய்பாவினிடத்திலிருந்து இயேசுவைத் தேசாதிபதியின் அரமனைக்குக் கொண்டுபோனார்கள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমাজ-গৃহেতে য়েখানে ইহুদীরা একসঙ্গে সমবেত হয় সেখানে সব সময় শিক্ষা দিয়েছি৷ আর আমি কখনও কোন কিছু]]></a:t>
+              <a:t><![CDATA[விடியற்காலமாயிருந்தது. தீட்டுப்படாமல் பஸ்காவைப் புசிக்கத்தக்கதாக, அவர்கள் தேசாதிபதியின் அரமனைக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোপনে বলিনি৷]]></a:t>
+              <a:t><![CDATA[பிரவேசியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তোমরা আমায় কেন সে বিষয়ে প্রশ্ন করছ? যাঁরা আমার কথা শুনেছে তাদেরই জিজ্ঞেস কর আমি তাদের কি]]></a:t>
+              <a:t><![CDATA[29. ஆதலால் பிலாத்து அவர்களிடத்தில் வெளியே வந்து: இந்த மனுஷன்மேல் என்ன குற்றஞ்சாட்டுகிறீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছি৷ আমি কি বলেছি তারা নিশ্চয়ই জানবে!’]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তিনি যখন একথা বলছেন, তখন সেই মন্দির রক্ষীবাহিনীর একজন য়ে সেখানে দাঁড়িয়েছিল সে যীশুকে এক চড়]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் அவனுக்குப் பிரதியுத்தரமாக: இவன் குற்றவாளியாயிராவிட்டால், இவனை உம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেরে বলল, ‘তোর কি সাহস, তুই মহাযাজককে এরকম জবাব দিলি!’]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கமாட்டோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এর উত্তরে যীশু তাকে বললেন, ‘আমি যদি অন্যায় কিছু বলে থাকি, তবে সকলকে বল কি অন্যায় বলেছি; কিন্তু]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பிலாத்து அவர்களை நோக்கி: இவனை நீங்களே கொண்டுபோய், உங்கள் நியாயப்பிரமாணத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সে ফরীশীদের ও প্রধান যাজকদের কাছ থেকে একদল সৈনিক ও কিছু রক্ষী নিয়ে সেখানে এল৷ তাদের হাতে ছিল]]></a:t>
+              <a:t><![CDATA[3. யூதாஸ் போர்ச்சேவகரின் கூட்டத்தையும் பிரதான ஆசாரியர் பரிசேயர் என்பவர்களால் அனுப்பப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি যদি সত্যি কথা বলে থাকি তাহলে তোমরা আমায় মারছ কেন?’]]></a:t>
+              <a:t><![CDATA[நியாயந்தீருங்கள் என்றான். அதற்கு யூதர்கள் ஒருவனையும் மரண ஆக்கினை செய்ய எங்களுக்கு அதிகாரமில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এরপর হানন, যীশুকে মহাযাজক কায়াফার কাছে পাঠিয়ে দিলেন৷ যীশু তখনও বাঁধা অবস্থায় ছিলেন৷]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এদিকে শিমোন পিতর সেখানে দাঁড়িয়ে আগুন পোযাচ্ছিলেন, লোকেরা তাঁকে জিজ্ঞেস করল, ‘তুমিও কি ওর]]></a:t>
+              <a:t><![CDATA[32. தாம் இன்னவிதமான மரணமாய் மரிக்கப்போகிறாரென்பதைக்குறித்து இயேசு குறிப்பாய்ச் சொல்லியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিষ্যদের মধ্যে একজন?’ কিন্তু তিনি একথা অস্বীকার করে বললেন, ‘না, আমি নই৷’]]></a:t>
+              <a:t><![CDATA[வார்த்தை நிறைவேறத்தக்கதாக இப்படிச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. মহাযাজকের একজন চাকর, পিতর যার কান কেটে ফেলেছিলেন তার এক আত্মীয় বলল, ‘আমি ওর সঙ্গে তোমাকে সেই]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது பிலாத்து மறுபடியும் அரமனைக்குள் பிரவேசித்து, இயேசுவை அழைத்து: நீ யூதருடைய ராஜாவா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাগানের মধ্যে দেখেছি, ঠিক বলেছি না?’]]></a:t>
+              <a:t><![CDATA[கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তখন পিতর আবার একবার অস্বীকার করলেন; আর তখনই মোরগ ডেকে উঠল৷]]></a:t>
+              <a:t><![CDATA[34. இயேசு அவனுக்குப் பிரதியுத்தரமாக: நீராய் இப்படிச் சொல்லுகிறீரோ அல்லது மற்றவர்கள் என்னைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এরপর তারা যীশুকে কায়াফার বাড়ি থেকে রাজ্যপালের প্রাসাদে নিয়ে গেল৷ তখন ভোর হয়ে গিয়েছিল৷ তারা]]></a:t>
+              <a:t><![CDATA[இப்படி உமக்குச் சொன்னார்களோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেরা রাজ্যপালের প্রাসাদের ভেতরে য়েতে চাইল না, পাছে অশুচিহয়ে পড়ে, কারণ তারা নিস্তারপর্বের ভোজ]]></a:t>
+              <a:t><![CDATA[35. பிலாத்து பிரதியுத்தரமாக: நான் யூதனா? உன் ஜனங்களும் பிரதான ஆசாரியரும் உன்னை என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খেতে চাইছিল৷]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தார்கள், நீ என்ன செய்தாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মশাল, লন্ঠন ও নানা অস্ত্র৷]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரரையும் கூட்டிக்கொன்டு, பந்தங்களோடும் தீவட்டிகளோடும் ஆயுதங்களோடும் அவ்விடத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তারপর রাজ্যপাল পীলাত তাদের সামনে বেরিয়ে এসে বললেন, ‘তোমরা এই লোকটার বিরুদ্ধে কি অভিযোগ এনেছ?’]]></a:t>
+              <a:t><![CDATA[36. இயேசு பிரதியுத்தரமாக: என் ராஜ்யம் இவ்வுலகத்திற்குரியதல்ல, என் ராஜ்யம் இவ்வுலகத்திற்குரியதானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18948,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. এর উত্তরে তারা পীলাতকে বলল, ‘এই লোক যদি দোষী না হত, তাহলে আমরা তোমার হাতে একে তুলে দিতাম না৷’]]></a:t>
+              <a:t><![CDATA[நான் யூதரிடத்தில் ஒப்புக்கொடுக்கப்படாதபடிக்கு என் ஊழியக்காரர் போராடியிருப்பார்களே; இப்படியிருக்க என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ராஜ்யம் இவ்விடத்திற்குரியதல்ல என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அப்பொழுது பிலாத்து அவரை நோக்கி: அப்படியானால் நீ ராஜாவோ என்றான். இயேசு பிரதியுத்தரமாக: நீர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறபடி நான் ராஜாதான்; சத்தியத்தைக்குறித்துச் சாட்சிகொடுக்க நான் பிறந்தேன், இதற்காகவே இந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உலகத்தில் வந்தேன்; சத்தியவான் எவனும் என் சத்தம் கேட்கிறான் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அதற்குப் பிலாத்து: சத்தியமாவது என்ன என்றான். மறுபடியும் அவன் யூதர்களிடத்தில் வெளியே வந்து: நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனிடத்தில் ஒரு குற்றமும் காணேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. பஸ்காபண்டிகையில் நான் உங்களுக்கு ஒருவனை விடுதலைபண்ணுகிற வழக்கமுண்டே; ஆகையால் யூதருடைய ராஜாவை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் உங்களுக்காக விடுதலை பண்ண உங்களுக்கு மனதுண்டா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +20136,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তখন পীলাত তাদের বললেন, ‘একে নিয়ে যাও এবং তোমাদের বিধি-ব্যবস্থা অনুসারে এর বিচার কর৷’ ইহুদীর]]></a:t>
+              <a:t><![CDATA[4. இயேசு தமக்கு நேரிடப்போகிற எல்லாவற்றையும் அறிந்து, எதிர்கொண்டுபோய், அவர்களை நோக்கி: யாரைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அப்பொழுது: அவர்களெல்லாரும் இவனையல்ல, பரபாசை விடுதலைபண்ணவேண்டும் என்று மறுபடியும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சத்தமிட்டார்கள்; அந்தப் பரபாசென்பவன் கள்ளனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে বলল, ‘আমরা কাউকে মৃত্যুদণ্ড দিতে পারি না৷’]]></a:t>
+              <a:t><![CDATA[தேடுகிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18063,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18173,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18348,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>71</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>