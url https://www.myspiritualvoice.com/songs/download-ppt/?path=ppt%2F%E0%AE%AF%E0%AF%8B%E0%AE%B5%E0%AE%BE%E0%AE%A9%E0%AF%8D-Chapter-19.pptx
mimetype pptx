--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -153,50 +153,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -258,50 +268,55 @@
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -480,53 +495,58 @@
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -586,51 +606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதைக் கண்டவன் சாட்சி கொடுக்கிறான், அவனுடைய சாட்சி மெய்யாயிருக்கிறது; நீங்கள் விசுவாசிக்கும்படி, தான் சொல்லுகிறது மெய்யென்று அவன் அறிந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. When the chief priests therefore and officers saw him, they cried out, saying, Crucify him, crucify him. Pilate says unto them, Take all of you him, and crucify him: for I find no fault in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -695,51 +715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதைக் கண்டவன் சாட்சி கொடுக்கிறான், அவனுடைய சாட்சி மெய்யாயிருக்கிறது; நீங்கள் விசுவாசிக்கும்படி, தான் சொல்லுகிறது மெய்யென்று அவன் அறிந்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. When the chief priests therefore and officers saw him, they cried out, saying, Crucify him, crucify him. Pilate says unto them, Take all of you him, and crucify him: for I find no fault in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -804,51 +824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பிலாத்து இயேசுவைப்பிடித்து வாரினால் அடிப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[6. When the chief priests therefore and officers saw him, they cried out, saying, Crucify him, crucify him. Pilate says unto them, Take all of you him, and crucify him: for I find no fault in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -913,51 +933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவருடைய எலும்புகளில் ஒன்றும் முறிக்கப்படுவதில்லை என்கிற வேதவாக்கியம் நிறைவேறும்படி இவைகள் நடந்தது.]]></a:t>
+              <a:t><![CDATA[7. The Jews answered him, We have a law, and by our law he ought to die, because he made himself the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1022,51 +1042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. போர்ச்சேவகர் முள்ளுகளினால் ஒரு முடியைப் பின்னி அவர் சிரசின்மேல் வைத்து, சிவப்பான ஒரு அங்கியை அவருக்கு உடுத்தி:]]></a:t>
+              <a:t><![CDATA[7. The Jews answered him, We have a law, and by our law he ought to die, because he made himself the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1131,51 +1151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. போர்ச்சேவகர் முள்ளுகளினால் ஒரு முடியைப் பின்னி அவர் சிரசின்மேல் வைத்து, சிவப்பான ஒரு அங்கியை அவருக்கு உடுத்தி:]]></a:t>
+              <a:t><![CDATA[8. When Pilate therefore heard that saying, he was the more afraid;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1240,51 +1260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அல்லாமலும் தாங்கள் குத்தினவரை நோக்கிப்பார்ப்பார்கள் என்று வேறொரு வேதவாக்கியம் சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[9. And went again into the judgment hall, and says unto Jesus, Whence are you? But Jesus gave him no answer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1349,51 +1369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதருடைய ராஜாவே, வாழ்க என்று சொல்லி, அவரைக் கையினால் அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And went again into the judgment hall, and says unto Jesus, Whence are you? But Jesus gave him no answer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1458,51 +1478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதருடைய ராஜாவே, வாழ்க என்று சொல்லி, அவரைக் கையினால் அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then says Pilate unto him, Speak you not unto me? know you not that I have power to crucify you, and have power to release you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1567,51 +1587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இவைகளுக்குப்பின்பு அரிமத்தியா ஊரானும், யூதருக்குப் பயந்ததினால் இயேசுவுக்கு அந்தரங்க சீஷனுமாகிய யோசேப்பு இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோகும்படி பிலாத்துவினிடத்தில் உத்தரவு கேட்டான்; பிலாத்து உத்தரவு கொடுத்தான். ஆகையால் அவன் வந்து, இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[10. Then says Pilate unto him, Speak you not unto me? know you not that I have power to crucify you, and have power to release you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1676,51 +1696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அந்த நாள் பெரிய ஓய்வுநாளுக்கு ஆயத்தநாளாயிருந்தபடியினால், உடல்கள் அந்த ஓய்வுநாளிலே சிலுவைகளில் இராதபடிக்கு, யூதர்கள் பிலாத்துவினிடத்தில் போய், அவர்களுடைய காலெலும்புகளை முறிக்கும்படிக்கும், உடல்களை எடுத்துப்போடும்படிக்கும் உத்தரவு கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Pilate therefore took Jesus, and scourged him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1785,51 +1805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இவைகளுக்குப்பின்பு அரிமத்தியா ஊரானும், யூதருக்குப் பயந்ததினால் இயேசுவுக்கு அந்தரங்க சீஷனுமாகிய யோசேப்பு இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோகும்படி பிலாத்துவினிடத்தில் உத்தரவு கேட்டான்; பிலாத்து உத்தரவு கொடுத்தான். ஆகையால் அவன் வந்து, இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[11. Jesus answered, You could have no power at all against me, except it were given you from above: therefore he that delivered me unto you has the greater sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1894,51 +1914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இவைகளுக்குப்பின்பு அரிமத்தியா ஊரானும், யூதருக்குப் பயந்ததினால் இயேசுவுக்கு அந்தரங்க சீஷனுமாகிய யோசேப்பு இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோகும்படி பிலாத்துவினிடத்தில் உத்தரவு கேட்டான்; பிலாத்து உத்தரவு கொடுத்தான். ஆகையால் அவன் வந்து, இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[11. Jesus answered, You could have no power at all against me, except it were given you from above: therefore he that delivered me unto you has the greater sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2003,51 +2023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆரம்பத்திலே ஒரு இராத்திரியில் இயேசுவினிடத்தில் வந்திருந்த நிக்கொதேமு என்பவன் வெள்ளைப்போளமும் கரியபோளமும் கலந்து ஏறக்குறைய நூறு இராத்தல் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And from thenceforth Pilate sought to release him: but the Jews cried out, saying, If you let this man go, you are not Caesar's friend: whosoever makes himself a king speaks against Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2112,51 +2132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆரம்பத்திலே ஒரு இராத்திரியில் இயேசுவினிடத்தில் வந்திருந்த நிக்கொதேமு என்பவன் வெள்ளைப்போளமும் கரியபோளமும் கலந்து ஏறக்குறைய நூறு இராத்தல் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And from thenceforth Pilate sought to release him: but the Jews cried out, saying, If you let this man go, you are not Caesar's friend: whosoever makes himself a king speaks against Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2221,51 +2241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்கள் இயேசுவின் சரீரத்தை எடுத்து, யூதர்கள் அடக்கம்பண்ணும் முறைமையின்படியே அதைச் சுகந்தவர்க்கங்களுடனே சீலைகளில் சுற்றிக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. When Pilate therefore heard that saying, he brought Jesus forth, and sat down in the judgment seat in a place that is called the Pavement, but in the Hebrew, Gabbatha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2330,51 +2350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர்கள் இயேசுவின் சரீரத்தை எடுத்து, யூதர்கள் அடக்கம்பண்ணும் முறைமையின்படியே அதைச் சுகந்தவர்க்கங்களுடனே சீலைகளில் சுற்றிக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. When Pilate therefore heard that saying, he brought Jesus forth, and sat down in the judgment seat in a place that is called the Pavement, but in the Hebrew, Gabbatha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2439,51 +2459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர் சிலுவையில் அறையப்பட்ட இடத்தில் ஒரு தோட்டமும், அந்தத் தோட்டத்தில் ஒருக்காலும் ஒருவனும் வைக்கப்பட்டிராத ஒரு புதிய கல்லறையும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[13. When Pilate therefore heard that saying, he brought Jesus forth, and sat down in the judgment seat in a place that is called the Pavement, but in the Hebrew, Gabbatha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2548,51 +2568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர் சிலுவையில் அறையப்பட்ட இடத்தில் ஒரு தோட்டமும், அந்தத் தோட்டத்தில் ஒருக்காலும் ஒருவனும் வைக்கப்பட்டிராத ஒரு புதிய கல்லறையும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. And it was the preparation of the passover, and about the sixth hour: and he says unto the Jews, Behold your King!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2657,51 +2677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. யூதருடைய ஆயத்தநாளானபடியினாலும், அந்தக் கல்லறை சமீபமாயிருந்தபடியினாலும், அவ்விடத்திலே இயேசுவை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And it was the preparation of the passover, and about the sixth hour: and he says unto the Jews, Behold your King!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2766,51 +2786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. யூதருடைய ஆயத்தநாளானபடியினாலும், அந்தக் கல்லறை சமீபமாயிருந்தபடியினாலும், அவ்விடத்திலே இயேசுவை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But they cried out, Away with him, away with him, crucify him. Pilate says unto them, Shall I crucify your King? The chief priests answered, We have no king but Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2875,51 +2895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அந்த நாள் பெரிய ஓய்வுநாளுக்கு ஆயத்தநாளாயிருந்தபடியினால், உடல்கள் அந்த ஓய்வுநாளிலே சிலுவைகளில் இராதபடிக்கு, யூதர்கள் பிலாத்துவினிடத்தில் போய், அவர்களுடைய காலெலும்புகளை முறிக்கும்படிக்கும், உடல்களை எடுத்துப்போடும்படிக்கும் உத்தரவு கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the soldiers intertwined a crown of thorns, and put it on his head, and they put on him a purple robe,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2984,51 +3004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிலாத்து மறுபடியும் வெளியே வந்து: நான் இவனிடத்தில் ஒரு குற்றமும் காணேன் என்று நீங்கள் அறியும்படிக்கு, இதோ, உங்களிடத்தில் இவனை வெளியே கொண்டுவருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. But they cried out, Away with him, away with him, crucify him. Pilate says unto them, Shall I crucify your King? The chief priests answered, We have no king but Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3093,51 +3113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிலாத்து மறுபடியும் வெளியே வந்து: நான் இவனிடத்தில் ஒரு குற்றமும் காணேன் என்று நீங்கள் அறியும்படிக்கு, இதோ, உங்களிடத்தில் இவனை வெளியே கொண்டுவருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. But they cried out, Away with him, away with him, crucify him. Pilate says unto them, Shall I crucify your King? The chief priests answered, We have no king but Caesar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3202,51 +3222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு, முள்முடியும் சிவப்பங்கியும் தரித்தவராய், வெளியே வந்தார். அப்பொழுது பிலாத்து அவர்களை நோக்கி: இதோ, இந்த மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Then delivered he him therefore unto them to be crucified. And they took Jesus, and led him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3311,51 +3331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு, முள்முடியும் சிவப்பங்கியும் தரித்தவராய், வெளியே வந்தார். அப்பொழுது பிலாத்து அவர்களை நோக்கி: இதோ, இந்த மனுஷன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Then delivered he him therefore unto them to be crucified. And they took Jesus, and led him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3420,51 +3440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிரதான ஆசாரியரும் சேவகரும் அவரைக் கண்டபோது: சிலுவையில் அறையும் சிலுவையில் அறையும் என்று சத்தமிட்டார்கள். அதற்குப் பிலாத்து: நீங்களே இவனைக் கொண்டுபோய்ச் சிலுவையில் அறையுங்கள், நான் இவனிடத்தில் ஒரு குற்றமும் காணேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he bearing his cross went forth into a place called the place of a skull, which is called in the Hebrew Golgotha:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3529,51 +3549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிரதான ஆசாரியரும் சேவகரும் அவரைக் கண்டபோது: சிலுவையில் அறையும் சிலுவையில் அறையும் என்று சத்தமிட்டார்கள். அதற்குப் பிலாத்து: நீங்களே இவனைக் கொண்டுபோய்ச் சிலுவையில் அறையுங்கள், நான் இவனிடத்தில் ஒரு குற்றமும் காணேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And he bearing his cross went forth into a place called the place of a skull, which is called in the Hebrew Golgotha:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3638,51 +3658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிரதான ஆசாரியரும் சேவகரும் அவரைக் கண்டபோது: சிலுவையில் அறையும் சிலுவையில் அறையும் என்று சத்தமிட்டார்கள். அதற்குப் பிலாத்து: நீங்களே இவனைக் கொண்டுபோய்ச் சிலுவையில் அறையுங்கள், நான் இவனிடத்தில் ஒரு குற்றமும் காணேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. Where they crucified him, and two other with him, on either side one, and Jesus in the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3747,51 +3767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதர்கள் அவனுக்குப் பிரதியுத்தரமாக: எங்களுக்கு ஒரு நியாயப்பிரமாணமுண்டு, இவன் தன்னை தேவனுடைய குமாரனென்று சொன்னபடியினால், அந்த நியாயப்பிரமாணத்தின்படியே, இவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Where they crucified him, and two other with him, on either side one, and Jesus in the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3856,51 +3876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதர்கள் அவனுக்குப் பிரதியுத்தரமாக: எங்களுக்கு ஒரு நியாயப்பிரமாணமுண்டு, இவன் தன்னை தேவனுடைய குமாரனென்று சொன்னபடியினால், அந்த நியாயப்பிரமாணத்தின்படியே, இவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Pilate wrote a title, and put it on the cross. And the writing was JESUS OF NAZARETH THE KING OF THE JEWS.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3965,51 +3985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிலாத்து இந்த வார்த்தையைக் கேட்டபொழுது அதிகமாய்ப் பயந்து,]]></a:t>
+              <a:t><![CDATA[19. And Pilate wrote a title, and put it on the cross. And the writing was JESUS OF NAZARETH THE KING OF THE JEWS.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4074,51 +4094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அந்த நாள் பெரிய ஓய்வுநாளுக்கு ஆயத்தநாளாயிருந்தபடியினால், உடல்கள் அந்த ஓய்வுநாளிலே சிலுவைகளில் இராதபடிக்கு, யூதர்கள் பிலாத்துவினிடத்தில் போய், அவர்களுடைய காலெலும்புகளை முறிக்கும்படிக்கும், உடல்களை எடுத்துப்போடும்படிக்கும் உத்தரவு கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the soldiers intertwined a crown of thorns, and put it on his head, and they put on him a purple robe,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4183,51 +4203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மறுபடியும் அரமனைக்குள்ளே போய், இயேசுவை நோக்கி: நீ எங்கேயிருந்து வந்தவன் என்றான். அதற்கு இயேசு மாறுத்தரம் ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[20. This title then read many of the Jews: for the place where Jesus was crucified was nigh to the city: and it was written in Hebrew, and Greek, and Latin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4292,51 +4312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மறுபடியும் அரமனைக்குள்ளே போய், இயேசுவை நோக்கி: நீ எங்கேயிருந்து வந்தவன் என்றான். அதற்கு இயேசு மாறுத்தரம் ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[20. This title then read many of the Jews: for the place where Jesus was crucified was nigh to the city: and it was written in Hebrew, and Greek, and Latin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4401,51 +4421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பிலாத்து: நீ என்னோடே பேசுகிறதில்லையா உன்னைச் சிலுவையில் அறைய எனக்கு அதிகாரமுண்டென்றும், உன்னை விடுதலைபண்ண எனக்கு அதிகாரமுண்டென்றும் உனக்குத் தெரியாதா என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Then said the chief priests of the Jews to Pilate, Write not, The King of the Jews; but that he said, I am King of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4510,51 +4530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பிலாத்து: நீ என்னோடே பேசுகிறதில்லையா உன்னைச் சிலுவையில் அறைய எனக்கு அதிகாரமுண்டென்றும், உன்னை விடுதலைபண்ண எனக்கு அதிகாரமுண்டென்றும் உனக்குத் தெரியாதா என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Then said the chief priests of the Jews to Pilate, Write not, The King of the Jews; but that he said, I am King of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4619,51 +4639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இயேசு பிரதியுத்தரமாக: பரத்திலிருந்து உமக்குக் கொடுக்கப்படாதிருந்தால், என்மேல் உமக்கு ஒரு அதிகாரமுமிராது; ஆனபடியினாலே என்னை உம்மிடத்தில் ஒப்புக்கொடுத்தவனுக்கு அதிக பாவமுண்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[22. Pilate answered, What I have written I have written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4728,51 +4748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இயேசு பிரதியுத்தரமாக: பரத்திலிருந்து உமக்குக் கொடுக்கப்படாதிருந்தால், என்மேல் உமக்கு ஒரு அதிகாரமுமிராது; ஆனபடியினாலே என்னை உம்மிடத்தில் ஒப்புக்கொடுத்தவனுக்கு அதிக பாவமுண்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Then the soldiers, when they had crucified Jesus, took his garments, and made four parts, to every soldier a part; and also his coat: now the coat was without seam, woven from the top throughout.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4837,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதுமுதல் பிலாத்து அவரை விடுதலைபண்ண வகைதேடினான். யூதர்கள் அவனை நோக்கி: இவனை விடுதலைபண்ணினால் நீர் இராயனுக்குச் சிநேகிதனல்ல; தன்னை ராஜாவென்கிறவனெவனோ அவன் ராயனுக்கு விரோதி என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then the soldiers, when they had crucified Jesus, took his garments, and made four parts, to every soldier a part; and also his coat: now the coat was without seam, woven from the top throughout.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4946,51 +4966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதுமுதல் பிலாத்து அவரை விடுதலைபண்ண வகைதேடினான். யூதர்கள் அவனை நோக்கி: இவனை விடுதலைபண்ணினால் நீர் இராயனுக்குச் சிநேகிதனல்ல; தன்னை ராஜாவென்கிறவனெவனோ அவன் ராயனுக்கு விரோதி என்று சத்தமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then the soldiers, when they had crucified Jesus, took his garments, and made four parts, to every soldier a part; and also his coat: now the coat was without seam, woven from the top throughout.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5055,51 +5075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிலாத்து இந்த வார்த்தையைக் கேட்டபொழுது, இயேசுவை வெளியே அழைத்துவந்து, தளவரிசைப்படுத்தின மேடையென்றும், எபிரெயு பாஷையிலே கபத்தா என்றும் சொல்லப்பட்ட இடத்திலே, நியாயாசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[24. They said therefore among themselves, Let us not rend it, but cast lots for it, whose it shall be: that the scripture might be fulfilled, which says, They parted my raiment among them, and for my vesture they did cast lots. These things therefore the soldiers did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5164,51 +5184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பிலாத்து இந்த வார்த்தையைக் கேட்டபொழுது, இயேசுவை வெளியே அழைத்துவந்து, தளவரிசைப்படுத்தின மேடையென்றும், எபிரெயு பாஷையிலே கபத்தா என்றும் சொல்லப்பட்ட இடத்திலே, நியாயாசனத்தின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[24. They said therefore among themselves, Let us not rend it, but cast lots for it, whose it shall be: that the scripture might be fulfilled, which says, They parted my raiment among them, and for my vesture they did cast lots. These things therefore the soldiers did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5273,51 +5293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அந்த நாள் பெரிய ஓய்வுநாளுக்கு ஆயத்தநாளாயிருந்தபடியினால், உடல்கள் அந்த ஓய்வுநாளிலே சிலுவைகளில் இராதபடிக்கு, யூதர்கள் பிலாத்துவினிடத்தில் போய், அவர்களுடைய காலெலும்புகளை முறிக்கும்படிக்கும், உடல்களை எடுத்துப்போடும்படிக்கும் உத்தரவு கேட்டுக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And said, Hail, King of the Jews! and they stroke him with their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5382,51 +5402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த நாள் பஸ்காவுக்கு ஆயத்தநாளும் ஏறக்குறைய ஆறுமணி நேரமுமாயிருந்தது; அப்பொழுது அவன் யூதர்களை நோக்கி: இதோ, உங்கள் ராஜா என்றான்.]]></a:t>
+              <a:t><![CDATA[24. They said therefore among themselves, Let us not rend it, but cast lots for it, whose it shall be: that the scripture might be fulfilled, which says, They parted my raiment among them, and for my vesture they did cast lots. These things therefore the soldiers did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5491,51 +5511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த நாள் பஸ்காவுக்கு ஆயத்தநாளும் ஏறக்குறைய ஆறுமணி நேரமுமாயிருந்தது; அப்பொழுது அவன் யூதர்களை நோக்கி: இதோ, உங்கள் ராஜா என்றான்.]]></a:t>
+              <a:t><![CDATA[25. Now there stood by the cross of Jesus his mother, and his mother's sister, Mary the wife of Cleophas, and Mary Magdalene.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5600,51 +5620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள்: இவனை அகற்றும் அகற்றும், சிலுவையில் அறையும் என்று சத்தமிட்டார்கள். அதற்குப் பிலாத்து: உங்கள் ராஜாவை நான் சிலுவையில் அறையலாமா என்றான். பிரதான ஆசாரியர் பிரதியுத்தரமாக: இராயனேயல்லாமல் எங்களுக்கு வேறே ராஜா இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Now there stood by the cross of Jesus his mother, and his mother's sister, Mary the wife of Cleophas, and Mary Magdalene.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5709,51 +5729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள்: இவனை அகற்றும் அகற்றும், சிலுவையில் அறையும் என்று சத்தமிட்டார்கள். அதற்குப் பிலாத்து: உங்கள் ராஜாவை நான் சிலுவையில் அறையலாமா என்றான். பிரதான ஆசாரியர் பிரதியுத்தரமாக: இராயனேயல்லாமல் எங்களுக்கு வேறே ராஜா இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. When Jesus therefore saw his mother, and the disciple standing by, whom he loved, he says unto his mother, Woman, behold your son!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5818,51 +5838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவரைச் சிலுவையில் அறையும்படிக்கு அவர்களிடத்தில் ஒப்புக்கொடுத்தான். அவர்கள் இயேசுவைப் பிடித்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[26. When Jesus therefore saw his mother, and the disciple standing by, whom he loved, he says unto his mother, Woman, behold your son!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5927,51 +5947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவரைச் சிலுவையில் அறையும்படிக்கு அவர்களிடத்தில் ஒப்புக்கொடுத்தான். அவர்கள் இயேசுவைப் பிடித்துக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Then says he to the disciple, Behold your mother! And from that hour that disciple took her unto his own home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6036,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர் தம்முடைய சிலுவையைச் சுமந்துகொண்டு, எபிரெயு பாஷையிலே கொல்கொதா என்று சொல்லப்படும் கபாலஸ்தலம் என்கிற இடத்திற்குப் புறப்பட்டுப்போனார்.]]></a:t>
+              <a:t><![CDATA[27. Then says he to the disciple, Behold your mother! And from that hour that disciple took her unto his own home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6145,51 +6165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர் தம்முடைய சிலுவையைச் சுமந்துகொண்டு, எபிரெயு பாஷையிலே கொல்கொதா என்று சொல்லப்படும் கபாலஸ்தலம் என்கிற இடத்திற்குப் புறப்பட்டுப்போனார்.]]></a:t>
+              <a:t><![CDATA[28. After this, Jesus knowing that all things were now accomplished, that the scripture might be fulfilled, says, I thirst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6254,51 +6274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அங்கே அவரைச் சிலுவையில் அறைந்தார்கள்; அவரோடேகூட வேறிரண்டுபேரை இரண்டு பக்கங்களிலும் இயேசுவை நடுவிலுமாகச் சிலுவைகளில் அறைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. After this, Jesus knowing that all things were now accomplished, that the scripture might be fulfilled, says, I thirst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6363,51 +6383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அங்கே அவரைச் சிலுவையில் அறைந்தார்கள்; அவரோடேகூட வேறிரண்டுபேரை இரண்டு பக்கங்களிலும் இயேசுவை நடுவிலுமாகச் சிலுவைகளில் அறைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Now there was set a vessel full of vinegar: and they filled a sponge with vinegar, and put it upon hyssop, and put it to his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6472,51 +6492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்தப்படி போர்ச்சேவகர் வந்து, அவருடனேகூடச் சிலுவையில் அறையப்பட்ட முந்தினவனுடைய காலெலும்புகளையும் மற்றவனுடைய கால்களையும் முறித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Pilate therefore went forth again, and says unto them, Behold, I bring him forth to you, that all of you may know that I find no fault in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6581,51 +6601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிலாத்து ஒரு மேல்விலாசத்தை எழுதி, சிலுவையின்மேல் போடுவித்தான். அதில் நசரேயனாகிய இயேசு யூதருடைய ராஜா என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. Now there was set a vessel full of vinegar: and they filled a sponge with vinegar, and put it upon hyssop, and put it to his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6690,51 +6710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பிலாத்து ஒரு மேல்விலாசத்தை எழுதி, சிலுவையின்மேல் போடுவித்தான். அதில் நசரேயனாகிய இயேசு யூதருடைய ராஜா என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[30. When Jesus therefore had received the vinegar, he said, It is finished: and he bowed his head, and gave up the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6799,51 +6819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இயேசு சிலுவையில் அறையப்பட்ட இடம் நகரத்திற்குச் சமீபமாயிருந்தபடியினால், யூதரில் அநேகர் அந்த மேல்விலாசத்தை வாசித்தார்கள்; அது எபிரெயு கிரேக்கு லத்தீன் பாஷைகளில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. The Jews therefore, because it was the preparation, that the bodies should not remain upon the cross on the sabbath day, (for that sabbath day was an high day,) besought Pilate that their legs might be broken, and that they might be taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6908,51 +6928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இயேசு சிலுவையில் அறையப்பட்ட இடம் நகரத்திற்குச் சமீபமாயிருந்தபடியினால், யூதரில் அநேகர் அந்த மேல்விலாசத்தை வாசித்தார்கள்; அது எபிரெயு கிரேக்கு லத்தீன் பாஷைகளில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[31. The Jews therefore, because it was the preparation, that the bodies should not remain upon the cross on the sabbath day, (for that sabbath day was an high day,) besought Pilate that their legs might be broken, and that they might be taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7017,51 +7037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது யூதருடைய பிரதான ஆசாரியர் பிலாத்துவை நோக்கி: யூதருடைய ராஜா என்று நீர் எழுதாமல், தான் யூதருடைய ராஜா என்று அவன் சொன்னதாக எழுதும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. The Jews therefore, because it was the preparation, that the bodies should not remain upon the cross on the sabbath day, (for that sabbath day was an high day,) besought Pilate that their legs might be broken, and that they might be taken away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7126,51 +7146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது யூதருடைய பிரதான ஆசாரியர் பிலாத்துவை நோக்கி: யூதருடைய ராஜா என்று நீர் எழுதாமல், தான் யூதருடைய ராஜா என்று அவன் சொன்னதாக எழுதும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Then came the soldiers, and brake the legs of the first, and of the other which was crucified with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7235,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பிலாத்து பிரதியுத்தரமாக: நானெழுதினது எழுதினதே என்றான்.]]></a:t>
+              <a:t><![CDATA[32. Then came the soldiers, and brake the legs of the first, and of the other which was crucified with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7344,51 +7364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. போர்ச் சேவகர் இயேசுவைச் சிலுவையில் அறைந்தபின்பு, அவருடைய வஸ்திரங்களை எடுத்து, ஒவ்வொரு சேவகனுக்கு ஒவ்வொரு பங்காக நாலு பங்காக்கினார்கள்; அங்கியையும் எடுத்தார்கள், அந்த அங்கி, தையலில்லாமல் மேலே தொடங்கி முழுதும் நெய்யப்பட்டதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[33. But when they came to Jesus, and saw that he was dead already, they brake not his legs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7453,51 +7473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. போர்ச் சேவகர் இயேசுவைச் சிலுவையில் அறைந்தபின்பு, அவருடைய வஸ்திரங்களை எடுத்து, ஒவ்வொரு சேவகனுக்கு ஒவ்வொரு பங்காக நாலு பங்காக்கினார்கள்; அங்கியையும் எடுத்தார்கள், அந்த அங்கி, தையலில்லாமல் மேலே தொடங்கி முழுதும் நெய்யப்பட்டதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[33. But when they came to Jesus, and saw that he was dead already, they brake not his legs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7562,51 +7582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள்: இதை நாம் கிழியாமல், யாருக்கு வருமோ என்று இதைக்குறித்துச் சீட்டுப்போடுவோம் என்று ஒருவரோடொருவர் பேசிக்கொண்டார்கள். என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின்மேல் சீட்டுப்போட்டார்கள் என்கிற வேதவாக்கியம் நிறைவேறத்தக்கதாகப் போர்ச்சேவகர் இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. But one of the soldiers with a spear pierced his side, and forthwith came there out blood and water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7671,51 +7691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் இயேசுவினிடத்தில் வந்து, அவர் மரித்திருக்கிறதைக் கண்டு, அவருடைய காலெலும்புகளை முறிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[4. Pilate therefore went forth again, and says unto them, Behold, I bring him forth to you, that all of you may know that I find no fault in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7780,51 +7800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள்: இதை நாம் கிழியாமல், யாருக்கு வருமோ என்று இதைக்குறித்துச் சீட்டுப்போடுவோம் என்று ஒருவரோடொருவர் பேசிக்கொண்டார்கள். என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின்மேல் சீட்டுப்போட்டார்கள் என்கிற வேதவாக்கியம் நிறைவேறத்தக்கதாகப் போர்ச்சேவகர் இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. But one of the soldiers with a spear pierced his side, and forthwith came there out blood and water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7889,51 +7909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள்: இதை நாம் கிழியாமல், யாருக்கு வருமோ என்று இதைக்குறித்துச் சீட்டுப்போடுவோம் என்று ஒருவரோடொருவர் பேசிக்கொண்டார்கள். என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின்மேல் சீட்டுப்போட்டார்கள் என்கிற வேதவாக்கியம் நிறைவேறத்தக்கதாகப் போர்ச்சேவகர் இப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And he that saw it bare record, and his record is true: and he knows that he says true, that all of you might believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7998,51 +8018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசுவின் சிலுவையினருகே அவருடைய தாயும், அவருடைய தாயின் சகோதரி கிலெயோப்பா மரியாளும், மகதலேனா மரியாளும் நின்றுகொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And he that saw it bare record, and his record is true: and he knows that he says true, that all of you might believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8107,51 +8127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இயேசு தம்முடைய தாயையும் அருகே நின்ற தமக்கு அன்பாயிருந்த சீஷனையும் கண்டு, தம்முடைய தாயை நோக்கி: ஸ்திரீயே, அதோ, உன் மகன் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. For these things were done, that the scripture should be fulfilled, A bone of him shall not be broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8216,51 +8236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இயேசு தம்முடைய தாயையும் அருகே நின்ற தமக்கு அன்பாயிருந்த சீஷனையும் கண்டு, தம்முடைய தாயை நோக்கி: ஸ்திரீயே, அதோ, உன் மகன் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. For these things were done, that the scripture should be fulfilled, A bone of him shall not be broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8325,51 +8345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அந்தச் சீஷனை நோக்கி: அதோ, உன் தாய் என்றார் அந்நேரத்தில் அந்தச் சீஷன் அவளைத் தன்னிடமாய் ஏற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[37. And again another scripture says, They shall look on him whom they pierced.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8434,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அந்தச் சீஷனை நோக்கி: அதோ, உன் தாய் என்றார் அந்நேரத்தில் அந்தச் சீஷன் அவளைத் தன்னிடமாய் ஏற்றுக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[38. And after this Joseph of Arimathaea, being a disciple of Jesus, but secretly for fear of the Jews, besought Pilate that he might take away the body of Jesus: and Pilate gave him leave. He came therefore, and took the body of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8543,51 +8563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதன்பின்பு, எல்லாம் முடிந்தது என்று இயேசு அறிந்து, வேதவாக்கியம் நிறைவேறத்தக்கதாக: தாகமாயிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[38. And after this Joseph of Arimathaea, being a disciple of Jesus, but secretly for fear of the Jews, besought Pilate that he might take away the body of Jesus: and Pilate gave him leave. He came therefore, and took the body of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8652,51 +8672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதன்பின்பு, எல்லாம் முடிந்தது என்று இயேசு அறிந்து, வேதவாக்கியம் நிறைவேறத்தக்கதாக: தாகமாயிருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[38. And after this Joseph of Arimathaea, being a disciple of Jesus, but secretly for fear of the Jews, besought Pilate that he might take away the body of Jesus: and Pilate gave him leave. He came therefore, and took the body of Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8761,51 +8781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. காடி நிறைந்த பாத்திரம் அங்கே வைக்கப்பட்டிருந்தது; அவர்கள் கடற்காளானைக் காடியிலே தோய்த்து, ஈசோப்புத்தண்டில் மாட்டி, அவர் வாயினிடத்தில் நீட்டிக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And there came also Nicodemus, which at the first came to Jesus by night, and brought a mixture of myrrh and aloes, about an hundred pound weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8870,51 +8890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகிலும் போர்ச்சேவகரில் ஒருவன் ஈட்டியினாலே அவருடைய விலாவில் குத்தினான்; உடனே இரத்தமும் தண்ணீரும் புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. Then came Jesus forth, wearing the crown of thorns, and the purple robe. And Pilate says unto them, Behold the man!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8979,51 +8999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. காடி நிறைந்த பாத்திரம் அங்கே வைக்கப்பட்டிருந்தது; அவர்கள் கடற்காளானைக் காடியிலே தோய்த்து, ஈசோப்புத்தண்டில் மாட்டி, அவர் வாயினிடத்தில் நீட்டிக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And there came also Nicodemus, which at the first came to Jesus by night, and brought a mixture of myrrh and aloes, about an hundred pound weight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9088,51 +9108,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இயேசு காடியை வாங்கினபின்பு, முடிந்தது என்று சொல்லி, தலையைச்சாய்த்து, ஆவியை ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[40. Then took they the body of Jesus, and wound it in linen clothes with the spices, as the manner of the Jews is to bury.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Then took they the body of Jesus, and wound it in linen clothes with the spices, as the manner of the Jews is to bury.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Now in the place where he was crucified there was a garden; and in the garden a new tomb, wherein was never man yet laid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. Now in the place where he was crucified there was a garden; and in the garden a new tomb, wherein was never man yet laid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. There laid they Jesus therefore because of the Jews' preparation day; for the tomb was nigh at hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. There laid they Jesus therefore because of the Jews' preparation day; for the tomb was nigh at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9197,51 +9762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகிலும் போர்ச்சேவகரில் ஒருவன் ஈட்டியினாலே அவருடைய விலாவில் குத்தினான்; உடனே இரத்தமும் தண்ணீரும் புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. Then came Jesus forth, wearing the crown of thorns, and the purple robe. And Pilate says unto them, Behold the man!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9276,51 +9841,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474689521" r:id="rId1"/>
+    <p:sldLayoutId id="2478617189" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9952,50 +10517,90 @@
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. এই ঘটনা য়ে দেখল সে এবিষয়ে সাক্ষ্য দিল তা আপনারা সকলেই বিশ্বাস করতে পারেন, আর তার সাক্ষ্য সত্য৷]]></a:t>
+              <a:t><![CDATA[6. பிரதான ஆசாரியரும் சேவகரும் அவரைக் கண்டபோது: சிலுவையில் அறையும் சிலுவையில் அறையும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর সে জানে য়ে সে যা বলছে তা সত্য৷]]></a:t>
+              <a:t><![CDATA[சத்தமிட்டார்கள். அதற்குப் பிலாத்து: நீங்களே இவனைக் கொண்டுபோய்ச் சிலுவையில் அறையுங்கள், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তখন পীলাত আদেশ দিলেন য়ে যীশুকে চাবুক মারার জন্য নিয়ে যাওযা হোক৷]]></a:t>
+              <a:t><![CDATA[இவனிடத்தில் ஒரு குற்றமும் காணேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. এই সকল ঘটনা ঘটল যাতে শাস্ত্রের এই কথা পূর্ণ হয়: ‘তাঁর একটি অস্থিও ভাঙ্গবে না৷’]]></a:t>
+              <a:t><![CDATA[7. யூதர்கள் அவனுக்குப் பிரதியுத்தரமாக: எங்களுக்கு ஒரு நியாயப்பிரமாணமுண்டு, இவன் தன்னை தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেনারা কাঁটালতা দিয়ে একটা মুকুট তৈরী করে সেটা যীশুর মাথায় পরিয়ে দিল৷ তারা যীশুকে বেগুনে রঙের]]></a:t>
+              <a:t><![CDATA[குமாரனென்று சொன்னபடியினால், அந்த நியாயப்பிரமாணத்தின்படியே, இவன் சாகவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পোশাক পরাল,]]></a:t>
+              <a:t><![CDATA[8. பிலாத்து இந்த வார்த்தையைக் கேட்டபொழுது அதிகமாய்ப் பயந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. আবার শাস্ত্রে আর এক জায়গায় আছে, ‘তারা যাঁকে বিদ্ধ করেছে তাঁরই দিকে দৃষ্টিপাত করবে৷’]]></a:t>
+              <a:t><![CDATA[9. மறுபடியும் அரமனைக்குள்ளே போய், இயேசுவை நோக்கி: நீ எங்கேயிருந்து வந்தவன் என்றான். அதற்கு இயேசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এরপর তাঁর কাছে এগিয়ে এসে বলতে লাগল, ‘ইহুদীদের রাজা দীর্ঘজীবি হোক!’ এই বলে তারা তাঁর গালে চড়]]></a:t>
+              <a:t><![CDATA[மாறுத்தரம் ஒன்றும் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মারতে লাগল৷]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பிலாத்து: நீ என்னோடே பேசுகிறதில்லையா உன்னைச் சிலுவையில் அறைய எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. এরপর অরিমাথিযার য়োষেফ যিনি যীশুর শিষ্য ছিলেন, কিন্তু ইহুদীদের ভয়ে তা গোপনে রাখতেন, তিনি যীশুর]]></a:t>
+              <a:t><![CDATA[அதிகாரமுண்டென்றும், உன்னை விடுதலைபண்ண எனக்கு அதிகாரமுண்டென்றும் உனக்குத் தெரியாதா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ঐ দিনটা ছিল আযোজনের দিন৷ য়েহেতু বিশ্রামবার একটি বিশেষ দিন, ইহুদীরা চাইছিল না য়ে দেহগুলি]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது பிலாத்து இயேசுவைப்பிடித்து வாரினால் அடிப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেহটি নিয়ে যাবার জন্য পীলাতের কাছে অনুমতি চাইলেন৷ পীলাত তাঁকে অনুমতি দিলে তিনি এসে যীশুর দেহটি]]></a:t>
+              <a:t><![CDATA[11. இயேசு பிரதியுத்தரமாக: பரத்திலிருந்து உமக்குக் கொடுக்கப்படாதிருந்தால், என்மேல் உமக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নামিয়ে নিয়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[அதிகாரமுமிராது; ஆனபடியினாலே என்னை உம்மிடத்தில் ஒப்புக்கொடுத்தவனுக்கு அதிக பாவமுண்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. নীকদীমও এসেছিলেন (য়োষেফের সঙ্গে)৷ এই সেই ব্যক্তি যিনি যীশুর কাছে আগে একরাতের অন্ধকারে দেখা করতে]]></a:t>
+              <a:t><![CDATA[12. அதுமுதல் பிலாத்து அவரை விடுதலைபண்ண வகைதேடினான். யூதர்கள் அவனை நோக்கி: இவனை விடுதலைபண்ணினால் நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসেছিলেন৷ নীকদীম আনুমানিক ত্রিশ কিলোগ্রাম গন্ধ-নির্যাস মেশানো অগুরুর প্রলেপ নিয়ে এলেন৷]]></a:t>
+              <a:t><![CDATA[இராயனுக்குச் சிநேகிதனல்ல; தன்னை ராஜாவென்கிறவனெவனோ அவன் ராயனுக்கு விரோதி என்று சத்தமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. এরপর ইহুদীদের কবর দেওযার রীতি অনুসারে যীশুর দেহে সেই প্রলেপ মাখিয়ে তাঁরা তা মসীনার কাপড় দিয়ে]]></a:t>
+              <a:t><![CDATA[13. பிலாத்து இந்த வார்த்தையைக் கேட்டபொழுது, இயேசுவை வெளியே அழைத்துவந்து, தளவரிசைப்படுத்தின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জড়ালেন৷]]></a:t>
+              <a:t><![CDATA[மேடையென்றும், எபிரெயு பாஷையிலே கபத்தா என்றும் சொல்லப்பட்ட இடத்திலே, நியாயாசனத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. যীশু সেখানে ক্রুশ বিদ্ধ হয়েছিলেন, তার কাছে একটি বাগান ছিল, সেই বাগানে একটি নতুন কবর ছিল সেখানে]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগে কাউকে কখনও কবর দেওযা হয় নি৷]]></a:t>
+              <a:t><![CDATA[14. அந்த நாள் பஸ்காவுக்கு ஆயத்தநாளும் ஏறக்குறைய ஆறுமணி நேரமுமாயிருந்தது; அப்பொழுது அவன் யூதர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. এই কবরটি নিকটেই ছিল, যীশুর দেহ তাঁরা সেই কবরেব মধ্যে রাখলেন, কারণ ইহুদীদের বিশ্রামের দিনটি শুরু]]></a:t>
+              <a:t><![CDATA[நோக்கி: இதோ, உங்கள் ராஜா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হতে চলেছিল৷]]></a:t>
+              <a:t><![CDATA[15. அவர்கள்: இவனை அகற்றும் அகற்றும், சிலுவையில் அறையும் என்று சத்தமிட்டார்கள். அதற்குப் பிலாத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্রুশের ওপরে থাকে৷ তাই ইহুদীরা পীলাতের কাছে গিয়ে তাঁকে আদেশ দিতে অনুরোধ করল, য়েন ক্রুশবিদ্ধ লোকদের]]></a:t>
+              <a:t><![CDATA[2. போர்ச்சேவகர் முள்ளுகளினால் ஒரு முடியைப் பின்னி அவர் சிரசின்மேல் வைத்து, சிவப்பான ஒரு அங்கியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. পীলাত আর একবার বাইরে বেরিয়ে এসে তাদের বললেন, ‘শোন, আমি যীশুকে তোমাদের সামনে নিয়ে আসছি৷ আমি চাই]]></a:t>
+              <a:t><![CDATA[உங்கள் ராஜாவை நான் சிலுவையில் அறையலாமா என்றான். பிரதான ஆசாரியர் பிரதியுத்தரமாக: இராயனேயல்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে, তোমরা বুঝবে আমি এর কোনই দোষ খুঁজে পাচ্ছি না৷’]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு வேறே ராஜா இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এরপর যীশু বাইরে এলেন, তখন তাঁর মাথায় কাঁটার মুকুট ও পরণে বেগুনে পোশাক ছিল৷ পীলাত তাদের বললেন,]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவரைச் சிலுவையில் அறையும்படிக்கு அவர்களிடத்தில் ஒப்புக்கொடுத்தான். அவர்கள் இயேசுவைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘এই দেখ, সেই মানুষ!’]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রধান যাজকরা ও মন্দিরের রক্ষীরা যীশুকে দেখে চিত্‌কার করে বলল, ‘ওকে ক্রুশে দাও, ক্রুশে দিয়ে ওকে]]></a:t>
+              <a:t><![CDATA[17. அவர் தம்முடைய சிலுவையைச் சுமந்துகொண்டு, எபிரெயு பாஷையிலே கொல்கொதா என்று சொல்லப்படும் கபாலஸ்தலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেরে ফেল!’পীলাত তাদের বললেন, ‘তোমরা নিজেরাই একে নিয়ে গিয়ে ক্রুশে দাও, কারণ আমি এর কোন দোষ দেখতে]]></a:t>
+              <a:t><![CDATA[என்கிற இடத்திற்குப் புறப்பட்டுப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাচ্ছি না৷’]]></a:t>
+              <a:t><![CDATA[18. அங்கே அவரைச் சிலுவையில் அறைந்தார்கள்; அவரோடேகூட வேறிரண்டுபேரை இரண்டு பக்கங்களிலும் இயேசுவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ইহুদীরা তাঁকে বলল, ‘আমাদের য়ে বিধি-ব্যবস্থা আছে, সেই ব্যবস্থানুসারে ওর প্রাণদণ্ড হওযা উচিত, কারণ]]></a:t>
+              <a:t><![CDATA[நடுவிலுமாகச் சிலுவைகளில் அறைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও নিজেকে ঈশ্বরের পুত্র বলে দাবী করে৷’]]></a:t>
+              <a:t><![CDATA[19. பிலாத்து ஒரு மேல்விலாசத்தை எழுதி, சிலுவையின்மேல் போடுவித்தான். அதில் நசரேயனாகிய இயேசு யூதருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এই কথা শুনে পীলাত ভীষণ ভয় পেয়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[ராஜா என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পা ভেঙ্গে দেওযা হয় যাতে তাড়াতাড়ি তাদের মৃত্যু হয় এবং মৃতদেহগুলি ঐ দিনই ক্রুশ থেকে নামিয়ে ফেলা]]></a:t>
+              <a:t><![CDATA[அவருக்கு உடுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তিনি আবার প্রাসাদের মধ্যে গেলেন৷ পীলাত যীশুকে জিজ্ঞেস করলেন, ‘তুমি কোথা থেকে এসেছ?’ কিন্তু যীশু]]></a:t>
+              <a:t><![CDATA[20. இயேசு சிலுவையில் அறையப்பட்ட இடம் நகரத்திற்குச் சமீபமாயிருந்தபடியினால், யூதரில் அநேகர் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এর কোন উত্তর দিলেন না৷]]></a:t>
+              <a:t><![CDATA[மேல்விலாசத்தை வாசித்தார்கள்; அது எபிரெயு கிரேக்கு லத்தீன் பாஷைகளில் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন পীলাত যীশুকে বললেন, ‘তুমি কি আমার সঙ্গে কথা বলতে চাও না? তুমি কি জান না য়ে তোমাকে মুক্তি]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது யூதருடைய பிரதான ஆசாரியர் பிலாத்துவை நோக்கி: யூதருடைய ராஜா என்று நீர் எழுதாமல், தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওযার বা ক্রুশে বিদ্ধ করে মারবার ক্ষমতা আমার আছে?’]]></a:t>
+              <a:t><![CDATA[யூதருடைய ராஜா என்று அவன் சொன்னதாக எழுதும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এর উত্তরে যীশু তাঁকে বললেন, ‘ঈশ্বর না দিলে আমার ওপর আপনার কোন ক্ষমতা থাকত না৷ তাই য়ে লোক আমাকে]]></a:t>
+              <a:t><![CDATA[22. பிலாத்து பிரதியுத்தரமாக: நானெழுதினது எழுதினதே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনার হাতে তুলে দিয়েছে সে আরও বড় পাপে পাপী৷’]]></a:t>
+              <a:t><![CDATA[23. போர்ச் சேவகர் இயேசுவைச் சிலுவையில் அறைந்தபின்பு, அவருடைய வஸ்திரங்களை எடுத்து, ஒவ்வொரு சேவகனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. একথা শুনে পীলাত তাঁকে ছেড়ে দেবার জন্য চেষ্টা করলেন, কিন্তু ইহুদীরা চিত্‌কার করল, ‘যদি তুমি ওকে]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு பங்காக நாலு பங்காக்கினார்கள்; அங்கியையும் எடுத்தார்கள், அந்த அங்கி, தையலில்லாமல் மேலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেড়ে দাও, তাহলে তুমি কৈসরের বন্ধু নও৷ য়ে কেউ নিজেকে রাজা বলবে, বুঝতে হবে সে কৈসরের বিরোধিতা করছে৷’]]></a:t>
+              <a:t><![CDATA[தொடங்கி முழுதும் நெய்யப்பட்டதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এই কথা শোনার পর পীলাত যীশুকে আবার বাইরে নিয়ে এলেন ও বিচারালয়ে বসলেন৷ এই বিচারাসন ছিল ‘পাথরে]]></a:t>
+              <a:t><![CDATA[24. அவர்கள்: இதை நாம் கிழியாமல், யாருக்கு வருமோ என்று இதைக்குறித்துச் சீட்டுப்போடுவோம் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁধানো’ নামে জায়গাতে৷ ইহুদীদের ভাষায় একে ‘গব্বথা’ বলে৷]]></a:t>
+              <a:t><![CDATA[ஒருவரோடொருவர் பேசிக்கொண்டார்கள். என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যায়৷]]></a:t>
+              <a:t><![CDATA[3. யூதருடைய ராஜாவே, வாழ்க என்று சொல்லி, அவரைக் கையினால் அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সেই দিনটা ছিল নিস্তারপর্ব আযোজনের দিন৷তখন প্রায় বেলা বারোটা, পীলাত ইহুদীদের বললেন, ‘এই দেখ,]]></a:t>
+              <a:t><![CDATA[சீட்டுப்போட்டார்கள் என்கிற வேதவாக்கியம் நிறைவேறத்தக்கதாகப் போர்ச்சேவகர் இப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের রাজা৷’]]></a:t>
+              <a:t><![CDATA[25. இயேசுவின் சிலுவையினருகே அவருடைய தாயும், அவருடைய தாயின் சகோதரி கிலெயோப்பா மரியாளும், மகதலேனா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তখন তারা চিত্‌কার করতে লাগল, ‘ওকে দূর কর! দূর কর! ওকে ক্রুশে দিয়ে মার!’পীলাত তাদের বললেন, ‘আমি]]></a:t>
+              <a:t><![CDATA[மரியாளும் நின்றுகொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি তোমাদের রাজাকে ক্রুশে দেব?’প্রধান যাজকেরা জবাব দিলেন, ‘কৈসর ছাড়া আমাদের আর কোন রাজা নেই৷’]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இயேசு தம்முடைய தாயையும் அருகே நின்ற தமக்கு அன்பாயிருந்த சீஷனையும் கண்டு, தம்முடைய தாயை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তখন পীলাত যীশুকে ক্রুশে বিদ্ধ করে মারবার জন্য তাদের হাতে তুলে দিলেন৷শেষ পর্যন্ত তারা যীশুকে হাতে]]></a:t>
+              <a:t><![CDATA[நோக்கி: ஸ்திரீயே, அதோ, உன் மகன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেল৷]]></a:t>
+              <a:t><![CDATA[27. பின்பு அந்தச் சீஷனை நோக்கி: அதோ, உன் தாய் என்றார் அந்நேரத்தில் அந்தச் சீஷன் அவளைத் தன்னிடமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যীশু তাঁর নিজের ক্রুশ বইতে বইতে ‘মাথার খুলি’ নামে এক জায়গায় গেলেন৷ ইহুদীদের ভাষায় যাকে বলা]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হোত ‘গলগথা৷’]]></a:t>
+              <a:t><![CDATA[28. அதன்பின்பு, எல்லாம் முடிந்தது என்று இயேசு அறிந்து, வேதவாக்கியம் நிறைவேறத்தக்கதாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সেখানে তারা যীশুকে ক্রুশে বিদ্ধ করল৷ তাঁর সঙ্গে তাঁর দুপাশে আরও দুজনকে ক্রুশে দিল, যীশু ছিলেন]]></a:t>
+              <a:t><![CDATA[தாகமாயிருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের মাঝখানে৷]]></a:t>
+              <a:t><![CDATA[29. காடி நிறைந்த பாத்திரம் அங்கே வைக்கப்பட்டிருந்தது; அவர்கள் கடற்காளானைக் காடியிலே தோய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. সুতরাং সেনারা এসে প্রথম লোকটির পা ভাঙ্গল, আর তার সঙ্গে যাকে ক্রুশে দেওযা হয়েছিল তারও পা ভাঙ্গল৷]]></a:t>
+              <a:t><![CDATA[4. பிலாத்து மறுபடியும் வெளியே வந்து: நான் இவனிடத்தில் ஒரு குற்றமும் காணேன் என்று நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. পীলাত যীশুর মাথার দিকে ক্রুশের ওপর একটি ফলক টাঙ্গিয়ে দিলেন৷ সেই ফলকে লেখা ছিল, ‘নাসরতীয় যীশু,]]></a:t>
+              <a:t><![CDATA[ஈசோப்புத்தண்டில் மாட்டி, அவர் வாயினிடத்தில் நீட்டிக்கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইহুদীদের রাজা৷’]]></a:t>
+              <a:t><![CDATA[30. இயேசு காடியை வாங்கினபின்பு, முடிந்தது என்று சொல்லி, தலையைச்சாய்த்து, ஆவியை ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তখন অনেক ইহুদী সেই ফলকটি পড়ল, কারণ যীশুকে য়েখানে ক্রুশে দেওযা হয়েছিল তা নগরের কাছেই ছিল, আর]]></a:t>
+              <a:t><![CDATA[31. அந்த நாள் பெரிய ஓய்வுநாளுக்கு ஆயத்தநாளாயிருந்தபடியினால், உடல்கள் அந்த ஓய்வுநாளிலே சிலுவைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই ফলকের লেখাটি ইহুদীদের ভাষা, গ্রীক ও ল্য়াটিন ভাষায় ছিল৷]]></a:t>
+              <a:t><![CDATA[இராதபடிக்கு, யூதர்கள் பிலாத்துவினிடத்தில் போய், அவர்களுடைய காலெலும்புகளை முறிக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ইহুদীদের প্রধান যাজকেরা পীলাতকে বললেন, ‘ইহুদীদের রাজা’ লিখো না, তার পরিবর্তে লেখো, ‘এই লোক]]></a:t>
+              <a:t><![CDATA[உடல்களை எடுத்துப்போடும்படிக்கும் உத்தரவு கேட்டுக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছিল, আমি ইহুদীদের রাজা৷”]]></a:t>
+              <a:t><![CDATA[32. அந்தப்படி போர்ச்சேவகர் வந்து, அவருடனேகூடச் சிலுவையில் அறையப்பட்ட முந்தினவனுடைய காலெலும்புகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. পীলাত বললেন, ‘আমি যা লিখেছি তা লিখেছি৷’]]></a:t>
+              <a:t><![CDATA[மற்றவனுடைய கால்களையும் முறித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশুকে ক্রুশে দিয়ে সেনারা যীশুর সমস্ত পোশাক নিয়ে চারভাগে ভাগ করে প্রত্যেকে এক এক ভাগ নিল৷ আর]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் இயேசுவினிடத்தில் வந்து, அவர் மரித்திருக்கிறதைக் கண்டு, அவருடைய காலெலும்புகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর উপরের লম্বা পোশাকটিও নিল, এটিতে কোন সেলাই ছিল না, ওপর থেকে নীচে পর্যন্ত সমস্তটাই বোনা৷]]></a:t>
+              <a:t><![CDATA[முறிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তাই তারা নিজেদের মধ্যে বলাবলি করল, ‘এটাকে আর ছিঁড়ব না৷ আমরা বরং ঘুঁটি চেলে দেখি কে ওটা পায়৷’]]></a:t>
+              <a:t><![CDATA[34. ஆகிலும் போர்ச்சேவகரில் ஒருவன் ஈட்டியினாலே அவருடைய விலாவில் குத்தினான்; உடனே இரத்தமும் தண்ணீரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. কিন্তু তারা যীশুর কাছে এসে দেখল য়ে তিনি মারা গেছেন, তখন তাঁর পা ভাঙ্গল না৷]]></a:t>
+              <a:t><![CDATA[அறியும்படிக்கு, இதோ, உங்களிடத்தில் இவனை வெளியே கொண்டுவருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাস্ত্রের এই বাণী এইভাবে ফলে গেল:‘তারা নিজেদের মধ্যে আমার পোশাক ভাগ করে নিল, আর আমার পোশাকের জন্য]]></a:t>
+              <a:t><![CDATA[புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঘুঁটি চালল৷’গীতসংহিতা 22:18 সৈনিকরা তাই করল৷]]></a:t>
+              <a:t><![CDATA[35. அதைக் கண்டவன் சாட்சி கொடுக்கிறான், அவனுடைய சாட்சி மெய்யாயிருக்கிறது; நீங்கள் விசுவாசிக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যীশুর ক্রুশের কাছে তাঁর মা, মাসীমা ক্লোপার স্ত্রী মরিয়ম ও মরিয়ম মগ্দলিনী দাঁড়িয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[தான் சொல்லுகிறது மெய்யென்று அவன் அறிந்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. যীশু তাঁর মাকে সেখানে দাঁড়িয়ে থাকতে দেখলেন আর য়ে শিষ্যকে তিনি ভালোবাসতেন, দেখলেন তিনিও সেখানে]]></a:t>
+              <a:t><![CDATA[36. அவருடைய எலும்புகளில் ஒன்றும் முறிக்கப்படுவதில்லை என்கிற வேதவாக்கியம் நிறைவேறும்படி இவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়িয়ে আছেন৷ তখন তিনি তাঁর মাকে বললেন, ‘হে নারী, ঐ দেখ তোমার ছেলে৷’]]></a:t>
+              <a:t><![CDATA[நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. পরে তিনি তাঁর সেই শিষ্যকে বললেন, ‘ঐ দেখ, তোমার মা৷’ আর তখন থেকে তাঁর মাকে সেই শিষ্য নিজের]]></a:t>
+              <a:t><![CDATA[37. அல்லாமலும் தாங்கள் குத்தினவரை நோக்கிப்பார்ப்பார்கள் என்று வேறொரு வேதவாக்கியம் சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়িতে রাখার জন্য নিয়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[38. இவைகளுக்குப்பின்பு அரிமத்தியா ஊரானும், யூதருக்குப் பயந்ததினால் இயேசுவுக்கு அந்தரங்க சீஷனுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এরপর যীশু বুঝলেন য়ে সবকিছু এখন সম্পন্ন হয়েছে৷ শাস্ত্রের সকল বাণী য়েন সফল হয় তাই তিনি বললেন,]]></a:t>
+              <a:t><![CDATA[யோசேப்பு இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோகும்படி பிலாத்துவினிடத்தில் உத்தரவு கேட்டான்; பிலாத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘আমার পিপাসা পেয়েছে৷’]]></a:t>
+              <a:t><![CDATA[உத்தரவு கொடுத்தான். ஆகையால் அவன் வந்து, இயேசுவின் சரீரத்தை எடுத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. সেখানে একটা পাত্রে সিরকা ছিল, তাই সৈন্যরা একটা স্পঞ্জ সেই সিরকায় ডুবিয়ে এসোব নলে করে তা যীশুর]]></a:t>
+              <a:t><![CDATA[39. ஆரம்பத்திலே ஒரு இராத்திரியில் இயேசுவினிடத்தில் வந்திருந்த நிக்கொதேமு என்பவன் வெள்ளைப்போளமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. কিন্তু একজন সৈনিক যীশুর পাঁজরের নীচে বর্শা দিয়ে বিদ্ধ করল, আর সঙ্গে সঙ্গে সেখান দিয়ে রক্ত ও জল]]></a:t>
+              <a:t><![CDATA[5. இயேசு, முள்முடியும் சிவப்பங்கியும் தரித்தவராய், வெளியே வந்தார். அப்பொழுது பிலாத்து அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুখের কাছে ধরল৷]]></a:t>
+              <a:t><![CDATA[கரியபோளமும் கலந்து ஏறக்குறைய நூறு இராத்தல் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +21005,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. যীশু সেই সিরকার স্বাদ নেবার পর বললেন, ‘সমাপ্ত হল!’ এরপর তিনি মাথা নীচু করে প্রাণ ত্যাগ করলেন৷]]></a:t>
+              <a:t><![CDATA[40. அவர்கள் இயேசுவின் சரீரத்தை எடுத்து, யூதர்கள் அடக்கம்பண்ணும் முறைமையின்படியே அதைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுகந்தவர்க்கங்களுடனே சீலைகளில் சுற்றிக் கட்டினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. அவர் சிலுவையில் அறையப்பட்ட இடத்தில் ஒரு தோட்டமும், அந்தத் தோட்டத்தில் ஒருக்காலும் ஒருவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைக்கப்பட்டிராத ஒரு புதிய கல்லறையும் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. யூதருடைய ஆயத்தநாளானபடியினாலும், அந்தக் கல்லறை சமீபமாயிருந்தபடியினாலும், அவ்விடத்திலே இயேசுவை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেরিয়ে এল৷]]></a:t>
+              <a:t><![CDATA[நோக்கி: இதோ, இந்த மனுஷன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20593,91 +21858,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme88">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme88">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20703,51 +21968,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme88">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20878,51 +22143,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>81</Slides>
+  <Slides>86</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>