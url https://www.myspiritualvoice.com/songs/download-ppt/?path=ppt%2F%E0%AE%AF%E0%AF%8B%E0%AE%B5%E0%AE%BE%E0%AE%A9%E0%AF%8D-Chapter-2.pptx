--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -73,56 +73,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,53 +138,50 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
-[...1 lines deleted...]
-    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -329,56 +320,53 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Jesus says unto them, Fill the water pots with water. And they filled them up to the brim.]]></a:t>
+              <a:t><![CDATA[8. அவர் அவர்களை நோக்கி: நீங்கள் இப்பொழுது மொண்டு, பந்திவிசாரிப்புக்காரரிடத்தில் கொண்டுபோங்கள் என்றார்; அவர்கள் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he says unto them, Draw out now, and bear unto the governor of the feast. And they bare it.]]></a:t>
+              <a:t><![CDATA[9. அந்தத் திராட்சரசம் எங்கேயிருந்து வந்ததென்று தண்ணீரை மொண்ட வேலைக்காரருக்குத் தெரிந்ததேயன்றி பந்திவிசாரிப்புக்காரனுக்குத் தெரியாததினால், அவன் திராட்சரசமாய் மாறின தண்ணீரை ருசிபார்த்தபோது, மணவாளனை அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he says unto them, Draw out now, and bear unto the governor of the feast. And they bare it.]]></a:t>
+              <a:t><![CDATA[9. அந்தத் திராட்சரசம் எங்கேயிருந்து வந்ததென்று தண்ணீரை மொண்ட வேலைக்காரருக்குத் தெரிந்ததேயன்றி பந்திவிசாரிப்புக்காரனுக்குத் தெரியாததினால், அவன் திராட்சரசமாய் மாறின தண்ணீரை ருசிபார்த்தபோது, மணவாளனை அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. When the ruler of the feast had tasted the water that was made wine, and knew not whence it was: (but the servants which drew the water knew;) the governor of the feast called the bridegroom,]]></a:t>
+              <a:t><![CDATA[10. எந்த மனுஷனும் முன்பு நல்ல திராட்சரசத்தைக் கொடுத்து, ஜனங்கள் திருப்தியடைந்தபின்பு, ருசி குறைந்ததைக் கொடுப்பான், நீரோ நல்ல ரசத்தை இது வரைக்கும் வைத்திருந்தீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. When the ruler of the feast had tasted the water that was made wine, and knew not whence it was: (but the servants which drew the water knew;) the governor of the feast called the bridegroom,]]></a:t>
+              <a:t><![CDATA[10. எந்த மனுஷனும் முன்பு நல்ல திராட்சரசத்தைக் கொடுத்து, ஜனங்கள் திருப்தியடைந்தபின்பு, ருசி குறைந்ததைக் கொடுப்பான், நீரோ நல்ல ரசத்தை இது வரைக்கும் வைத்திருந்தீரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. When the ruler of the feast had tasted the water that was made wine, and knew not whence it was: (but the servants which drew the water knew;) the governor of the feast called the bridegroom,]]></a:t>
+              <a:t><![CDATA[11. இவ்விதமாக இயேசு இந்த முதலாம் அற்புதத்தைக் கலிலேயாவிலுள்ள கானா ஊரிலே செய்து, தம்முடைய மகிமையை வெளிப்படுத்தினார், அவருடைய சீஷர்கள் அவரிடத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And says unto him, Every man at the beginning does set forth good wine; and when men have well drunk, then that which is worse: but you have kept the good wine until now.]]></a:t>
+              <a:t><![CDATA[11. இவ்விதமாக இயேசு இந்த முதலாம் அற்புதத்தைக் கலிலேயாவிலுள்ள கானா ஊரிலே செய்து, தம்முடைய மகிமையை வெளிப்படுத்தினார், அவருடைய சீஷர்கள் அவரிடத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And says unto him, Every man at the beginning does set forth good wine; and when men have well drunk, then that which is worse: but you have kept the good wine until now.]]></a:t>
+              <a:t><![CDATA[12. அதன்பின்பு அவரும் அவருடைய தாயாரும் அவருடைய சகோதரரும் அவருடைய சீஷரும் கப்பர்நகூமுக்குப்போய், அங்கே சிலநாள் தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. This beginning of miracles did Jesus in Cana of Galilee, and manifested forth his glory; and his disciples believed on him.]]></a:t>
+              <a:t><![CDATA[12. அதன்பின்பு அவரும் அவருடைய தாயாரும் அவருடைய சகோதரரும் அவருடைய சீஷரும் கப்பர்நகூமுக்குப்போய், அங்கே சிலநாள் தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. This beginning of miracles did Jesus in Cana of Galilee, and manifested forth his glory; and his disciples believed on him.]]></a:t>
+              <a:t><![CDATA[13. பின்பு யூதருடைய பஸ்காபண்டிகை சமீபமாயிருந்தது; அப்பொழுது இயேசு எருசலேமுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the third day there was a marriage in Cana of Galilee; and the mother of Jesus was there:]]></a:t>
+              <a:t><![CDATA[1. மூன்றாம்நாளிலே கலிலேயாவிலுள்ள கானா ஊரிலே ஒரு கலியாணம் நடந்தது; இயேசுவின் தாயும் அங்கேயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. After this he went down to Capernaum, he, and his mother, and his brethren, and his disciples: and they continued there not many days.]]></a:t>
+              <a:t><![CDATA[14. தேவாலயத்திலே ஆடுகள் மாடுகள் புறாக்களாகிய இவைகளை விற்கிறவர்களையும், காசுக்காரர் உட்கார்ந்திருக்கிறதையும் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. After this he went down to Capernaum, he, and his mother, and his brethren, and his disciples: and they continued there not many days.]]></a:t>
+              <a:t><![CDATA[14. தேவாலயத்திலே ஆடுகள் மாடுகள் புறாக்களாகிய இவைகளை விற்கிறவர்களையும், காசுக்காரர் உட்கார்ந்திருக்கிறதையும் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the Jews' passover was at hand, and Jesus went up to Jerusalem.]]></a:t>
+              <a:t><![CDATA[15. கயிற்றினால் ஒரு சவுக்கையுண்டுபண்ணி, அவர்கள் யாவரையும் ஆடுமாடுகளையும் தேவாலயத்துக்குப் புறம்பே துரத்திவிட்டு, காசுக்காரருடைய காசுகளைக் கொட்டி, பலகைகளைக் கவிழ்த்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And found in the temple those that sold oxen and sheep and doves, and the changers of money sitting:]]></a:t>
+              <a:t><![CDATA[15. கயிற்றினால் ஒரு சவுக்கையுண்டுபண்ணி, அவர்கள் யாவரையும் ஆடுமாடுகளையும் தேவாலயத்துக்குப் புறம்பே துரத்திவிட்டு, காசுக்காரருடைய காசுகளைக் கொட்டி, பலகைகளைக் கவிழ்த்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And found in the temple those that sold oxen and sheep and doves, and the changers of money sitting:]]></a:t>
+              <a:t><![CDATA[16. புறாவிற்கிறவர்களை நோக்கி: இவைகளை இவ்விடத்திலிருந்து எடுத்துக்கொண்டுபோங்கள்; என் பிதாவின் வீட்டை வியாபார வீடாக்காதிருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when he had made a scourge of small cords, he drove them all out of the temple, and the sheep, and the oxen; and poured out the changers' money, and overthrew the tables;]]></a:t>
+              <a:t><![CDATA[16. புறாவிற்கிறவர்களை நோக்கி: இவைகளை இவ்விடத்திலிருந்து எடுத்துக்கொண்டுபோங்கள்; என் பிதாவின் வீட்டை வியாபார வீடாக்காதிருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when he had made a scourge of small cords, he drove them all out of the temple, and the sheep, and the oxen; and poured out the changers' money, and overthrew the tables;]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது: உம்முடைய வீட்டைக்குறித்து உண்டான பக்திவைராக்கியம் என்னைப் பட்சித்தது என்று எழுதியிருக்கிறதை அவருடைய சீஷர்கள் நினைவுகூர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And said unto them that sold doves, Take these things behind; make not my Father's house an house of merchandise.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது: உம்முடைய வீட்டைக்குறித்து உண்டான பக்திவைராக்கியம் என்னைப் பட்சித்தது என்று எழுதியிருக்கிறதை அவருடைய சீஷர்கள் நினைவுகூர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And said unto them that sold doves, Take these things behind; make not my Father's house an house of merchandise.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதர்கள் அவரை நோக்கி: நீர் இவைகளைச் செய்கிறீரே, இதற்கு என்ன அடையாளத்தை எங்களுக்குக் காண்பிக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And his disciples remembered that it was written, The zeal of yours house has eaten me up.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதர்கள் அவரை நோக்கி: நீர் இவைகளைச் செய்கிறீரே, இதற்கு என்ன அடையாளத்தை எங்களுக்குக் காண்பிக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And both Jesus was called, and his disciples, to the marriage.]]></a:t>
+              <a:t><![CDATA[2. இயேசுவும் அவருடைய சீஷரும் அந்தக் கலியாணத்துக்கு அழைக்கப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And his disciples remembered that it was written, The zeal of yours house has eaten me up.]]></a:t>
+              <a:t><![CDATA[19. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இந்த ஆலயத்தை இடித்துப்போடுங்கள், மூன்று நாளைக்குள்ளே இதை எழுப்புவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then answered the Jews and said unto him, What sign show you unto us, seeing that you do these things?]]></a:t>
+              <a:t><![CDATA[19. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இந்த ஆலயத்தை இடித்துப்போடுங்கள், மூன்று நாளைக்குள்ளே இதை எழுப்புவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then answered the Jews and said unto him, What sign show you unto us, seeing that you do these things?]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது யூதர்கள்: இந்த ஆலயத்தைக் கட்ட நாற்பத்தாறு வருஷம்சென்றதே, நீர் இதை மூன்று நாளைக்குள்ளே எழுப்புவீரோ என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Jesus answered and said unto them, Destroy this temple, and in three days I will raise it up.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது யூதர்கள்: இந்த ஆலயத்தைக் கட்ட நாற்பத்தாறு வருஷம்சென்றதே, நீர் இதை மூன்று நாளைக்குள்ளே எழுப்புவீரோ என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Jesus answered and said unto them, Destroy this temple, and in three days I will raise it up.]]></a:t>
+              <a:t><![CDATA[21. அவரோ தம்முடைய சரீரமாகிய ஆலயத்தைக்குறித்துப் பேசினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then said the Jews, Forty and six years was this temple in building, and will you rear it up in three days?]]></a:t>
+              <a:t><![CDATA[22. அவர் இப்படிச் சொன்னதை அவர் மரித்தோரிலிருந்தெழுந்தபின்பு அவருடைய சீஷர்கள் நினைவுகூர்ந்து, வேதவாக்கியத்தையும் இயேசு சொன்ன வசனத்தையும் விசுவாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then said the Jews, Forty and six years was this temple in building, and will you rear it up in three days?]]></a:t>
+              <a:t><![CDATA[22. அவர் இப்படிச் சொன்னதை அவர் மரித்தோரிலிருந்தெழுந்தபின்பு அவருடைய சீஷர்கள் நினைவுகூர்ந்து, வேதவாக்கியத்தையும் இயேசு சொன்ன வசனத்தையும் விசுவாசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But he spoke of the temple of his body.]]></a:t>
+              <a:t><![CDATA[23. பஸ்காபண்டிகையிலே அவர் எருசலேமிலிருக்கையில், அவர் செய்த அற்புதங்களை அநேகர் கண்டு, அவருடையநாமத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. When therefore he was risen from the dead, his disciples remembered that he had said this unto them; and they believed the scripture, and the word which Jesus had said.]]></a:t>
+              <a:t><![CDATA[23. பஸ்காபண்டிகையிலே அவர் எருசலேமிலிருக்கையில், அவர் செய்த அற்புதங்களை அநேகர் கண்டு, அவருடையநாமத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. When therefore he was risen from the dead, his disciples remembered that he had said this unto them; and they believed the scripture, and the word which Jesus had said.]]></a:t>
+              <a:t><![CDATA[24. அப்படியிருந்தும், இயேசு எல்லாரையும் அறிந்திருந்தபடியால், அவர்களை நம்பி இணங்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And when they wanted wine, the mother of Jesus says unto him, They have no wine.]]></a:t>
+              <a:t><![CDATA[3. திராட்சரசம் குறைவுபட்டபோது, இயேசுவின் தாய் அவரை நோக்கி: அவர்களுக்குத் திராட்சரசம் இல்லை என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Now when he was in Jerusalem at the passover, in the feast day, many believed in his name, when they saw the miracles which he did.]]></a:t>
+              <a:t><![CDATA[25. மனுஷருள்ளத்திலிருப்பதை அவர் அறிந்திருந்தபடியால், மனுஷரைக் குறித்து ஒருவரும் அவருக்குச் சாட்சி கொடுக்கவேண்டியதாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,378 +4132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Now when he was in Jerusalem at the passover, in the feast day, many believed in his name, when they saw the miracles which he did.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[25. And needed not that any should testify of man: for he knew what was in man.]]></a:t>
+              <a:t><![CDATA[25. மனுஷருள்ளத்திலிருப்பதை அவர் அறிந்திருந்தபடியால், மனுஷரைக் குறித்து ஒருவரும் அவருக்குச் சாட்சி கொடுக்கவேண்டியதாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Jesus says unto her, Woman, what have I to do with you? mine hour is not yet come.]]></a:t>
+              <a:t><![CDATA[4. அதற்கு இயேசு: ஸ்திரீயே, எனக்கும் உனக்கும் என்ன, என் வேளை இன்னும் வரவில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. His mother says unto the servants, Whatsoever he says unto you, do it.]]></a:t>
+              <a:t><![CDATA[5. அவருடைய தாய் வேலைக்காரரை நோக்கி: அவர் உங்களுக்கு என்ன சொல்லுகிறாரோ, அதின்படி செய்யுங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And there were set there six water pots of stone, after the manner of the purifying of the Jews, containing two or three firkins apiece.]]></a:t>
+              <a:t><![CDATA[6. யூதர்கள் தங்களைச் சுத்திகரிக்கும் முறைமையின்படியே, ஒவ்வொன்று இரண்டு மூன்று குடம் தண்ணீர் கொள்ளத்தக்க ஆறு கற்சாடிகள் அங்கே வைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And there were set there six water pots of stone, after the manner of the purifying of the Jews, containing two or three firkins apiece.]]></a:t>
+              <a:t><![CDATA[6. யூதர்கள் தங்களைச் சுத்திகரிக்கும் முறைமையின்படியே, ஒவ்வொன்று இரண்டு மூன்று குடம் தண்ணீர் கொள்ளத்தக்க ஆறு கற்சாடிகள் அங்கே வைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Jesus says unto them, Fill the water pots with water. And they filled them up to the brim.]]></a:t>
+              <a:t><![CDATA[7. இயேசு வேலைக்காரரை நோக்கி: ஜாடிகளிலே தண்ணீர் நிரப்புங்கள் என்றார்; அவர்கள் அவைகளை நிறைய நிரப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470090024" r:id="rId1"/>
+    <p:sldLayoutId id="2474596011" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5419,74 +5080,50 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிரப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. তারপর যীশু তাদের বললেন, ‘এর থেকে কিছুটা নিয়ে ভোজের কর্তার কাছে নিয়ে যাও৷’ তখন তারা তাই করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் அவர்களை நோக்கி: நீங்கள் இப்பொழுது மொண்டு, பந்திவிசாரிப்புக்காரரிடத்தில் கொண்டுபோங்கள்]]></a:t>
+              <a:t><![CDATA[9. জল যা দ্রাক্ষারসে পরিণত হয়েছিল, ভোজের কর্তা তা আস্বাদ করলেন৷ সেই দ্রাক্ষারস কোথা থেকে এল তা তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்; அவர்கள் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[জানতেন না; কিন্তু য়ে চাকরেরা জল এনেছিল তারা তা জানত৷ তারপর তিনি বরকে ডাকলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தத் திராட்சரசம் எங்கேயிருந்து வந்ததென்று தண்ணீரை மொண்ட வேலைக்காரருக்குத் தெரிந்ததேயன்றி]]></a:t>
+              <a:t><![CDATA[10. তিনি বললেন, ‘সাধারণতঃ প্রথমে লোকে ভাল দ্রাক্ষারস পরিবেশন করে আর অতিথিরা যখন মাতাল হয়ে ওঠে তখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பந்திவிசாரிப்புக்காரனுக்குத் தெரியாததினால், அவன் திராட்சரசமாய் மாறின தண்ணீரை ருசிபார்த்தபோது,]]></a:t>
+              <a:t><![CDATA[তাদের নিম্নমানের দ্রাক্ষারস পরিবেশন করা হয়, অথচ আমি দেখছি তোমরা ভাল দ্রাক্ষারস এখনও রেখে দিয়েছ৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மணவாளனை அழைத்து:]]></a:t>
+              <a:t><![CDATA[11. এই প্রথম অলৌকিক চিহ্ন করে গালীলের কান্না নগরে যীশু তাঁর মহিমা প্রকাশ করলেন; আর তাঁর শিষ্যেরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எந்த மனுஷனும் முன்பு நல்ல திராட்சரசத்தைக் கொடுத்து, ஜனங்கள் திருப்தியடைந்தபின்பு, ருசி]]></a:t>
+              <a:t><![CDATA[তাঁর ওপর বিশ্বাস করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குறைந்ததைக் கொடுப்பான், நீரோ நல்ல ரசத்தை இது வரைக்கும் வைத்திருந்தீரே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. পরে তিনি তাঁর মা, ভাইদের ও শিষ্যদের সঙ্গে কফরনাহূম শহরে গেলেন৷ সেখানে তাঁরা অল্প কিছু দিন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவ்விதமாக இயேசு இந்த முதலாம் அற்புதத்தைக் கலிலேயாவிலுள்ள கானா ஊரிலே செய்து, தம்முடைய மகிமையை]]></a:t>
+              <a:t><![CDATA[থাকলেন৷লূক 19 :45 - 46 )]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெளிப்படுத்தினார், அவருடைய சீஷர்கள் அவரிடத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ইহুদীদের নিস্তারপর্ব পালনের সময় এগিয়ে এলে যীশু জেরুশালেমে গেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மூன்றாம்நாளிலே கலிலேயாவிலுள்ள கானா ஊரிலே ஒரு கலியாணம் நடந்தது; இயேசுவின் தாயும் அங்கேயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[1. তৃতীয় দিনে গালীলের কান্না নগরে একটা বিয়ে হচ্ছিল এবং যীশুর মা সেখানে ছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதன்பின்பு அவரும் அவருடைய தாயாரும் அவருடைய சகோதரரும் அவருடைய சீஷரும் கப்பர்நகூமுக்குப்போய்,]]></a:t>
+              <a:t><![CDATA[14. তিনি দেখলেন মন্দিরের মধ্যে লোকেরা গরু, ভেড়া ও পায়রা বিক্রি করছে; আর পোদ্দাররা বসে আছে, এরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அங்கே சிலநாள் தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[লোকের টাকা নিয়ে বদল ও ব্যবসা করত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு யூதருடைய பஸ்காபண்டிகை சமீபமாயிருந்தது; அப்பொழுது இயேசு எருசலேமுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[15. তখন তিনি কিছু দড়ি দিয়ে একটা চাবুক তৈরী করে তা দিয়ে গরু, ভেড়া সমেত এই সব লোকদের মন্দির চত্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவாலயத்திலே ஆடுகள் மாடுகள் புறாக்களாகிய இவைகளை விற்கிறவர்களையும், காசுக்காரர்]]></a:t>
+              <a:t><![CDATA[থেকে বের করে দিলেন; আর পোদ্দারদের টাকা পয়সা সব ছড়িয়ে টেবিল উল্টিয়ে দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உட்கார்ந்திருக்கிறதையும் கண்டு,]]></a:t>
+              <a:t><![CDATA[16. যাঁরা পায়রা বিক্রি করছিল তাদের বললেন, ‘এখান থেকে এসব নিয়ে যাও! আমার পিতার এই গৃহকে বাজারে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கயிற்றினால் ஒரு சவுக்கையுண்டுபண்ணி, அவர்கள் யாவரையும் ஆடுமாடுகளையும் தேவாலயத்துக்குப் புறம்பே]]></a:t>
+              <a:t><![CDATA[পরিণত কোরো না!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[துரத்திவிட்டு, காசுக்காரருடைய காசுகளைக் கொட்டி, பலகைகளைக் கவிழ்த்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[17. তাঁর শিষ্যদের মনে পড়ল শাস্ত্রে লেখা আছে:’তোমার গৃহের প্রতি আমার উত্‌সাহ আমাকে গ্রাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறாவிற்கிறவர்களை நோக்கி: இவைகளை இவ்விடத்திலிருந்து எடுத்துக்கொண்டுபோங்கள்; என் பிதாவின் வீட்டை]]></a:t>
+              <a:t><![CDATA[করবে৷’গীতসংহিতা 69:9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வியாபார வீடாக்காதிருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. ইহুদীরা তখন এর জবাবে তাঁকে বলল, ‘তোমার য়ে এসব করার অধিকার আছে তার প্রমাণ স্বরূপ কি কোন অলৌকিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது: உம்முடைய வீட்டைக்குறித்து உண்டான பக்திவைராக்கியம் என்னைப் பட்சித்தது என்று]]></a:t>
+              <a:t><![CDATA[চিহ্ন আমাদের দেখাতে পার?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசுவும் அவருடைய சீஷரும் அந்தக் கலியாணத்துக்கு அழைக்கப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. সেই বিয়ে বাড়িতে যীশু ও তাঁর শিষ্যদের নিমন্ত্রণ করা হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுதியிருக்கிறதை அவருடைய சீஷர்கள் நினைவுகூர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. এর উত্তরে যীশু তাদের বললেন, ‘তোমরা এই মন্দির ভেঙ্গে ফেল, আমি তিন দিনের মধ্যে একে আবার গড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதர்கள் அவரை நோக்கி: நீர் இவைகளைச் செய்கிறீரே, இதற்கு என்ன அடையாளத்தை எங்களுக்குக்]]></a:t>
+              <a:t><![CDATA[তুলব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காண்பிக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. তখন ইহুদীরা বলল, ‘এই মন্দির নির্মাণ করতে ছেচল্লিশ বছর লেগেছিল; আর তুমি কিনা তিন দিনের মধ্যে এটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: இந்த ஆலயத்தை இடித்துப்போடுங்கள், மூன்று நாளைக்குள்ளே இதை]]></a:t>
+              <a:t><![CDATA[গড়ে তুলবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுப்புவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. কিন্তু য়ে মন্দিরের কথা তিনি বলছিলেন তা হচ্ছে তাঁর দেহ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது யூதர்கள்: இந்த ஆலயத்தைக் கட்ட நாற்பத்தாறு வருஷம்சென்றதே, நீர் இதை மூன்று நாளைக்குள்ளே]]></a:t>
+              <a:t><![CDATA[22. যখন তিনি মৃতদের মধ্য থেকে পুনরুত্থিত হলেন, তখন তাঁর শিষ্যদের মনে পড়ল য়ে তিনি এই কথাই বলেছিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுப்புவீரோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[তখন তাঁরা যীশুর বিষয়ে শাস্ত্রের কথা ও যীশুর বাক্য়ে বিশ্বাস করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவரோ தம்முடைய சரீரமாகிய ஆலயத்தைக்குறித்துப் பேசினார்.]]></a:t>
+              <a:t><![CDATA[23. নিস্তারপর্বের জন্য যীশু যখন জেরুশালেমে ছিলেন, তখন বহুলোক তাঁর ওপর বিশ্বাস করল, কারণ যীশু সেখানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் இப்படிச் சொன்னதை அவர் மரித்தோரிலிருந்தெழுந்தபின்பு அவருடைய சீஷர்கள் நினைவுகூர்ந்து,]]></a:t>
+              <a:t><![CDATA[য়েসব অলৌকিক চিহ্নকার্য় করছিলেন তা তারা দেখল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேதவாக்கியத்தையும் இயேசு சொன்ன வசனத்தையும் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. কিন্তু যীশু নিজে তাদের ওপর কোন আস্থা রাখেন নি, কারণ তিনি এই সব লোকদের ভালভাবেই জানতেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. திராட்சரசம் குறைவுபட்டபோது, இயேசுவின் தாய் அவரை நோக்கி: அவர்களுக்குத் திராட்சரசம் இல்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. যখন সমস্ত দ্রাক্ষারস ফুরিয়ে গেল, তখন যীশুর মা তাঁর কাছে এসে বললেন, ‘এদের আর দ্রাক্ষারস নেই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பஸ்காபண்டிகையிலே அவர் எருசலேமிலிருக்கையில், அவர் செய்த அற்புதங்களை அநேகர் கண்டு,]]></a:t>
+              <a:t><![CDATA[25. কোন লোকের কাছ থেকে মানুষের সম্বন্ধে কিছু জানার তাঁর প্রযোজন ছিল না, কারণ মানুষের অন্তরে কি আছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,447 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவருடையநாமத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[கொடுக்கவேண்டியதாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[তিনি তা জানতেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு இயேசு: ஸ்திரீயே, எனக்கும் உனக்கும் என்ன, என் வேளை இன்னும் வரவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[4. যীশু বললেন, ‘হে নারী, তুমি আমায় কেন বলছ কি করা উচিত? আমার সময় এখনও আসেনি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருடைய தாய் வேலைக்காரரை நோக்கி: அவர் உங்களுக்கு என்ன சொல்லுகிறாரோ, அதின்படி செய்யுங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. তাঁর মা চাকরদের বললেন, ‘ইনি তোমাদের যা কিছু করতে বলেন তোমরা তাই কর৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதர்கள் தங்களைச் சுத்திகரிக்கும் முறைமையின்படியே, ஒவ்வொன்று இரண்டு மூன்று குடம் தண்ணீர்]]></a:t>
+              <a:t><![CDATA[6. ইহুদী ধর্মের রীতি অনুসারে আনুষ্ঠানিকভাবে হাত পা ধোযার জন্য সেই জায়গায় পাথরের ছটা জলের জালা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொள்ளத்தக்க ஆறு கற்சாடிகள் அங்கே வைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[বসানো ছিল৷ এই জালাগুলির প্রতিটিতে আশি থেকে একশ লিটার জল ধরত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இயேசு வேலைக்காரரை நோக்கி: ஜாடிகளிலே தண்ணீர் நிரப்புங்கள் என்றார்; அவர்கள் அவைகளை நிறைய]]></a:t>
+              <a:t><![CDATA[7. যীশু সেই চাকরদের বললেন, ‘এই জালাগুলিতে জল ভরে আন৷’ তখন তারা জালাগুলি কানায় কানায় ভরে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>