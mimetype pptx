--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -111,50 +111,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,50 +201,53 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,53 +405,56 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -502,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உடனே அவள் ஓடி, சீமோன் பேதுருவினிடத்திலும் இயேசுவுக்கு அன்பாயிருந்த மற்றச் சீஷனிடத்திலும் போய்: கர்த்தரைக் கல்லறையிலிருந்து எடுத்துக்கொண்டு போய்விட்டார்கள், அவரை வைத்த இடம் எங்களுக்குத் தெரியவில்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. And he stooping down, and looking in, saw the linen clothes lying; yet went he not in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -611,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உடனே அவள் ஓடி, சீமோன் பேதுருவினிடத்திலும் இயேசுவுக்கு அன்பாயிருந்த மற்றச் சீஷனிடத்திலும் போய்: கர்த்தரைக் கல்லறையிலிருந்து எடுத்துக்கொண்டு போய்விட்டார்கள், அவரை வைத்த இடம் எங்களுக்குத் தெரியவில்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. Then comes Simon Peter following him, and went into the tomb, and sees the linen clothes lie,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -720,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது பேதுருவும் மற்றச் சீஷனும் கல்லறையினிடத்திற்குப் போகும்படி புறப்பட்டு, இருவரும் ஒருமித்து ஓடினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the cloth, that was about his head, not lying with the linen clothes, but wrapped together in a place by itself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -829,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பேதுருவைப்பார்க்கிலும் மற்றச் சீஷன் துரிதமாய் ஓடி, முந்திக் கல்லறையினிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[7. And the cloth, that was about his head, not lying with the linen clothes, but wrapped together in a place by itself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -938,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பேதுருவைப்பார்க்கிலும் மற்றச் சீஷன் துரிதமாய் ஓடி, முந்திக் கல்லறையினிடத்தில் வந்து,]]></a:t>
+              <a:t><![CDATA[8. Then went in also that other disciple, which came first to the tomb, and he saw, and believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குள்ளே குனிந்துபார்த்து, சீலைகள் கிடக்கிறதைக் கண்டான்; ஆனாலும் அவன் உள்ளே போகவில்லை.]]></a:t>
+              <a:t><![CDATA[8. Then went in also that other disciple, which came first to the tomb, and he saw, and believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சீமோன் பேதுரு அவனுக்குப்பின்னே வந்து, கல்லறைக்குள்ளே பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[9. For as yet they knew not the scripture, that he must rise again from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சீமோன் பேதுரு அவனுக்குப்பின்னே வந்து, கல்லறைக்குள்ளே பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[9. For as yet they knew not the scripture, that he must rise again from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீலைகள் கிடக்கிறதையும், அவருடைய தலையில் சுற்றியிருந்த சீலை மற்றச்சீலைகளுடனே வைத்திராமல் தனியே ஒரு இடத்திலே சுருட்டி வைத்திருக்கிறதையும் கண்டான்.]]></a:t>
+              <a:t><![CDATA[10. Then the disciples went away again unto their own home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீலைகள் கிடக்கிறதையும், அவருடைய தலையில் சுற்றியிருந்த சீலை மற்றச்சீலைகளுடனே வைத்திராமல் தனியே ஒரு இடத்திலே சுருட்டி வைத்திருக்கிறதையும் கண்டான்.]]></a:t>
+              <a:t><![CDATA[11. But Mary stood without at the tomb weeping: and as she wept, she stooped down, and looked into the tomb,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1592,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தோமா அவருக்குப் பிரதியுத்தரமாக என் ஆண்டவரே! என் தேவனே! என்றான்.]]></a:t>
+              <a:t><![CDATA[1. The first day of the week comes Mary Magdalene early, when it was yet dark, unto the tomb, and sees the stone taken away from the tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முந்திக் கல்லறையினிடத்திற்கு வந்த மற்றச் சீஷனும் அப்பொழுது உள்ளே பிரவேசித்து, கண்டு விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[11. But Mary stood without at the tomb weeping: and as she wept, she stooped down, and looked into the tomb,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முந்திக் கல்லறையினிடத்திற்கு வந்த மற்றச் சீஷனும் அப்பொழுது உள்ளே பிரவேசித்து, கண்டு விசுவாசித்தான்.]]></a:t>
+              <a:t><![CDATA[12. And sees two angels in white sitting, the one at the head, and the other at the feet, where the body of Jesus had lain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் மரித்தோரிலிருந்து எழுந்திருக்கவேண்டும் என்கிற வேதவாக்கியத்தை அவர்கள் இன்னும் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And sees two angels in white sitting, the one at the head, and the other at the feet, where the body of Jesus had lain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் மரித்தோரிலிருந்து எழுந்திருக்கவேண்டும் என்கிற வேதவாக்கியத்தை அவர்கள் இன்னும் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And they say unto her, Woman, why weep you? She says unto them, Because they have taken away my LORD, and I know not where they have laid him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அந்தச் சீஷர்கள் தங்களுடைய இடத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And they say unto her, Woman, why weep you? She says unto them, Because they have taken away my LORD, and I know not where they have laid him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மரியாள் கல்லறையினருகே வெளியே நின்று அழுதுகொண்டிருந்தாள்; அப்படி அழுதுகொண்டிருக்கையில் அவள் குனிந்து கல்லறைக்குள்ளே பார்த்து,]]></a:t>
+              <a:t><![CDATA[14. And when she had thus said, she turned herself back, and saw Jesus standing, and knew not that it was Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மரியாள் கல்லறையினருகே வெளியே நின்று அழுதுகொண்டிருந்தாள்; அப்படி அழுதுகொண்டிருக்கையில் அவள் குனிந்து கல்லறைக்குள்ளே பார்த்து,]]></a:t>
+              <a:t><![CDATA[14. And when she had thus said, she turned herself back, and saw Jesus standing, and knew not that it was Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசுவின் சரீரம் வைக்கப்பட்டிருந்த இடத்திலே வெள்ளுடை தரித்தவர்களாய் இரண்டு தூதர்கள், தலைமாட்டில் ஒருவனும் கால்மாட்டில் ஒருவனுமாக, உட்கார்ந்திருக்கிறதைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[15. Jesus says unto her, Woman, why weep you? whom seek you? She, supposing him to be the gardener, says unto him, Sir, if you have borne him behind, tell me where you have laid him, and I will take him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசுவின் சரீரம் வைக்கப்பட்டிருந்த இடத்திலே வெள்ளுடை தரித்தவர்களாய் இரண்டு தூதர்கள், தலைமாட்டில் ஒருவனும் கால்மாட்டில் ஒருவனுமாக, உட்கார்ந்திருக்கிறதைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[15. Jesus says unto her, Woman, why weep you? whom seek you? She, supposing him to be the gardener, says unto him, Sir, if you have borne him behind, tell me where you have laid him, and I will take him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் அவளை நோக்கி: ஸ்திரீயே, ஏன் அழுகிறாய் என்றார்கள். அதற்கு அவள்: என் ஆண்டவரை எடுத்துக்கொண்டு போய்விட்டார்கள், அவரை வைத்த இடம் எனக்குத் தெரியவில்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. Jesus says unto her, Woman, why weep you? whom seek you? She, supposing him to be the gardener, says unto him, Sir, if you have borne him behind, tell me where you have laid him, and I will take him away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2791,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு இயேசு: தோமாவே, நீ என்னைக் கண்டதினாலே விசுவாசித்தாய், காணாதிருந்தும் விசுவாசிக்கிறவர்கள் பாக்கியவான்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. The first day of the week comes Mary Magdalene early, when it was yet dark, unto the tomb, and sees the stone taken away from the tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் அவளை நோக்கி: ஸ்திரீயே, ஏன் அழுகிறாய் என்றார்கள். அதற்கு அவள்: என் ஆண்டவரை எடுத்துக்கொண்டு போய்விட்டார்கள், அவரை வைத்த இடம் எனக்குத் தெரியவில்லை என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. Jesus says unto her, Mary. She turned herself, and says unto him, Rabboni; which is to say, Master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவைகளைச் சொல்லிப் பின்னாகத் திரும்பி, இயேசு நிற்கிறதைக் கண்டாள்; ஆனாலும் அவரை இயேசு என்று அறியாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[16. Jesus says unto her, Mary. She turned herself, and says unto him, Rabboni; which is to say, Master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசு அவளைப் பார்த்து ஸ்திரீயே, ஏன் அழுகிறாய், யாரைத் தேடுகிறாய் என்றார். அவள், அவரைத் தோட்டக்காரனென்று எண்ணி: ஐயா, நீர் அவரை எடுத்துக்கொண்டுபோனதுண்டானால், அவரை வைத்த இடத்தை எனக்குச் சொல்லும், நான் போய் அவரை எடுத்துக்கொள்ளுவேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. Jesus says unto her, Touch me not; for I am not yet ascended to my Father: but go to my brethren, and say unto them, I ascend unto my Father, and your Father; and to my God, and your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசு அவளைப் பார்த்து ஸ்திரீயே, ஏன் அழுகிறாய், யாரைத் தேடுகிறாய் என்றார். அவள், அவரைத் தோட்டக்காரனென்று எண்ணி: ஐயா, நீர் அவரை எடுத்துக்கொண்டுபோனதுண்டானால், அவரை வைத்த இடத்தை எனக்குச் சொல்லும், நான் போய் அவரை எடுத்துக்கொள்ளுவேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. Jesus says unto her, Touch me not; for I am not yet ascended to my Father: but go to my brethren, and say unto them, I ascend unto my Father, and your Father; and to my God, and your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசு அவளைப் பார்த்து ஸ்திரீயே, ஏன் அழுகிறாய், யாரைத் தேடுகிறாய் என்றார். அவள், அவரைத் தோட்டக்காரனென்று எண்ணி: ஐயா, நீர் அவரை எடுத்துக்கொண்டுபோனதுண்டானால், அவரை வைத்த இடத்தை எனக்குச் சொல்லும், நான் போய் அவரை எடுத்துக்கொள்ளுவேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[17. Jesus says unto her, Touch me not; for I am not yet ascended to my Father: but go to my brethren, and say unto them, I ascend unto my Father, and your Father; and to my God, and your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசு அவளை நோக்கி: மரியாளே என்றார். அவள் திரும்பிப் பார்த்து; ரபூனி என்றாள்; அதற்குப் போதகரே என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[18. Mary Magdalene came and told the disciples that she had seen the LORD, and that he had spoken these things unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசு அவளை நோக்கி: மரியாளே என்றார். அவள் திரும்பிப் பார்த்து; ரபூனி என்றாள்; அதற்குப் போதகரே என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[18. Mary Magdalene came and told the disciples that she had seen the LORD, and that he had spoken these things unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவளை நோக்கி: என்னைத் தொடாதே, நான் இன்னும் என் பிதாவினிடத்திற்கு ஏறிப்போகவில்லை; நீ என் சகோதரரிடத்திற்குப் போய், நான் என் பிதாவினிடத்திற்கும் உங்கள் பிதாவினிடத்திற்கும், என் தேவனிடத்திற்கும் உங்கள் தேவனிடத்திற்கும் ஏறிப்போகிறேன் என்று அவர்களுக்குச் சொல்லு என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Then the same day at evening, being the first day of the week, when the doors were shut where the disciples were assembled for fear of the Jews, came Jesus and stood in the midst, and says unto them, Peace be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவளை நோக்கி: என்னைத் தொடாதே, நான் இன்னும் என் பிதாவினிடத்திற்கு ஏறிப்போகவில்லை; நீ என் சகோதரரிடத்திற்குப் போய், நான் என் பிதாவினிடத்திற்கும் உங்கள் பிதாவினிடத்திற்கும், என் தேவனிடத்திற்கும் உங்கள் தேவனிடத்திற்கும் ஏறிப்போகிறேன் என்று அவர்களுக்குச் சொல்லு என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Then the same day at evening, being the first day of the week, when the doors were shut where the disciples were assembled for fear of the Jews, came Jesus and stood in the midst, and says unto them, Peace be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவளை நோக்கி: என்னைத் தொடாதே, நான் இன்னும் என் பிதாவினிடத்திற்கு ஏறிப்போகவில்லை; நீ என் சகோதரரிடத்திற்குப் போய், நான் என் பிதாவினிடத்திற்கும் உங்கள் பிதாவினிடத்திற்கும், என் தேவனிடத்திற்கும் உங்கள் தேவனிடத்திற்கும் ஏறிப்போகிறேன் என்று அவர்களுக்குச் சொல்லு என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Then the same day at evening, being the first day of the week, when the doors were shut where the disciples were assembled for fear of the Jews, came Jesus and stood in the midst, and says unto them, Peace be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3990,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு இயேசு: தோமாவே, நீ என்னைக் கண்டதினாலே விசுவாசித்தாய், காணாதிருந்தும் விசுவாசிக்கிறவர்கள் பாக்கியவான்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Then she runs, and comes to Simon Peter, and to the other disciple, whom Jesus loved, and says unto them, They have taken away the LORD out of the tomb, and we know not where they have laid him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மகதலேனா மரியாள் போய், தான் கர்த்தரைக் கண்டதையும், அவர் தன்னுடனே சொன்னவகளையும் சீஷருக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[20. And when he had so said, he showed unto them his hands and his side. Then were the disciples glad, when they saw the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மகதலேனா மரியாள் போய், தான் கர்த்தரைக் கண்டதையும், அவர் தன்னுடனே சொன்னவகளையும் சீஷருக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[20. And when he had so said, he showed unto them his hands and his side. Then were the disciples glad, when they saw the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாரத்தின் முதல்நாளாகிய அன்றையத்தினம் சாயங்காலவேளையிலே சீஷர்கள் கூடியிருந்த இடத்தில், யூதர்களுக்குப் பயந்ததினால் கதவுகள் பூட்டியிருக்கையில், இயேசு வந்து நடுவே நின்று: உங்களுக்குச் சமாதானம் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Then said Jesus to them again, Peace be unto you: as my Father has sent me, even so send I you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாரத்தின் முதல்நாளாகிய அன்றையத்தினம் சாயங்காலவேளையிலே சீஷர்கள் கூடியிருந்த இடத்தில், யூதர்களுக்குப் பயந்ததினால் கதவுகள் பூட்டியிருக்கையில், இயேசு வந்து நடுவே நின்று: உங்களுக்குச் சமாதானம் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Then said Jesus to them again, Peace be unto you: as my Father has sent me, even so send I you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் இப்படிச் சொல்லித் தம்முடைய கைகளையும் விலாவையும் அவர்களுக்குக் காண்பித்தார். சீஷர்கள் கர்த்தரைக்கண்டு சந்தோஷப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And when he had said this, he breathed on them, and says unto them, Receive all of you the Holy Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் இப்படிச் சொல்லித் தம்முடைய கைகளையும் விலாவையும் அவர்களுக்குக் காண்பித்தார். சீஷர்கள் கர்த்தரைக்கண்டு சந்தோஷப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Whomsoever sins all of you remit, they are remitted unto them; and whomsoever sins all of you retain, they are retained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு மறுபடியும் அவர்களை நோக்கி: உங்களுக்குச் சமாதானமுண்டாவதாக; பிதா என்னை அனுப்பினதுபோல நானும் உங்களை அனுப்புகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[23. Whomsoever sins all of you remit, they are remitted unto them; and whomsoever sins all of you retain, they are retained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு மறுபடியும் அவர்களை நோக்கி: உங்களுக்குச் சமாதானமுண்டாவதாக; பிதா என்னை அனுப்பினதுபோல நானும் உங்களை அனுப்புகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[24. But Thomas, one of the twelve, called Didymus, was not with them when Jesus came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள்மேல் ஊதி பரிசுத்த ஆவியைப் பெற்றுக்கொள்ளுங்கள்;]]></a:t>
+              <a:t><![CDATA[24. But Thomas, one of the twelve, called Didymus, was not with them when Jesus came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எவர்களுடைய பாவங்களை மன்னிக்கிறீர்களோ அவைகள் அவர்களுக்கு மன்னிக்கப்படும், எவர்களுடைய பாவங்களை மன்னியாதிருக்கிறீர்களோ அவைகள் அவர்களுக்கு மன்னிக்கப்படாதிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. The other disciples therefore said unto him, We have seen the LORD. But he said unto them, Except I shall see in his hands the print of the nails, and put my finger into the print of the nails, and thrust my hand into his side, I will not believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5189,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இந்தப் புஸ்தகத்தில் எழுதியிராத வேறு அநேக அற்புதங்களையும் இயேசு தமது சீஷருக்கு முன்பாகச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[2. Then she runs, and comes to Simon Peter, and to the other disciple, whom Jesus loved, and says unto them, They have taken away the LORD out of the tomb, and we know not where they have laid him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எவர்களுடைய பாவங்களை மன்னிக்கிறீர்களோ அவைகள் அவர்களுக்கு மன்னிக்கப்படும், எவர்களுடைய பாவங்களை மன்னியாதிருக்கிறீர்களோ அவைகள் அவர்களுக்கு மன்னிக்கப்படாதிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. The other disciples therefore said unto him, We have seen the LORD. But he said unto them, Except I shall see in his hands the print of the nails, and put my finger into the print of the nails, and thrust my hand into his side, I will not believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு வந்திருந்தபோது பன்னிருவரில் ஒருவனாகிய திதிமு என்னப்பட்ட தோமா என்பவன் அவர்களுடனேகூட இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[25. The other disciples therefore said unto him, We have seen the LORD. But he said unto them, Except I shall see in his hands the print of the nails, and put my finger into the print of the nails, and thrust my hand into his side, I will not believe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு வந்திருந்தபோது பன்னிருவரில் ஒருவனாகிய திதிமு என்னப்பட்ட தோமா என்பவன் அவர்களுடனேகூட இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[26. And after eight days again his disciples were within, and Thomas with them: then came Jesus, the doors being shut, and stood in the midst, and said, Peace be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்றச் சீஷர்கள்: கர்த்தரைக் கண்டோம் என்று அவனுடனே சொன்னார்கள். அதற்கு அவன் அவருடைய கைகளில் ஆணிகளினாலுண்டான காயத்தை நான் கண்டு, அந்தக் காயத்திலே என் விரலையிட்டு, என் கையை அவருடைய விலாவிலே போட்டாலொழிய விசுவாசிக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And after eight days again his disciples were within, and Thomas with them: then came Jesus, the doors being shut, and stood in the midst, and said, Peace be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்றச் சீஷர்கள்: கர்த்தரைக் கண்டோம் என்று அவனுடனே சொன்னார்கள். அதற்கு அவன் அவருடைய கைகளில் ஆணிகளினாலுண்டான காயத்தை நான் கண்டு, அந்தக் காயத்திலே என் விரலையிட்டு, என் கையை அவருடைய விலாவிலே போட்டாலொழிய விசுவாசிக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And after eight days again his disciples were within, and Thomas with them: then came Jesus, the doors being shut, and stood in the midst, and said, Peace be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மற்றச் சீஷர்கள்: கர்த்தரைக் கண்டோம் என்று அவனுடனே சொன்னார்கள். அதற்கு அவன் அவருடைய கைகளில் ஆணிகளினாலுண்டான காயத்தை நான் கண்டு, அந்தக் காயத்திலே என் விரலையிட்டு, என் கையை அவருடைய விலாவிலே போட்டாலொழிய விசுவாசிக்கமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Then says he to Thomas, Reach here your finger, and behold my hands; and reach here your hand, and thrust it into my side: and be not faithless, but believing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுபடியும் எட்டுநாளைக்குப்பின்பு அவருடைய சீஷர்கள் வீட்டுக்குள்ளே இருந்தார்கள்; தோமாவும் அவர்களுடனேகூட இருந்தான்; கதவுகள் பூட்டப்பட்டிருந்தது. அப்பொழுது இயேசு வந்து நடுவே நின்று: உங்களுக்குச் சமாதானம் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. Then says he to Thomas, Reach here your finger, and behold my hands; and reach here your hand, and thrust it into my side: and be not faithless, but believing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுபடியும் எட்டுநாளைக்குப்பின்பு அவருடைய சீஷர்கள் வீட்டுக்குள்ளே இருந்தார்கள்; தோமாவும் அவர்களுடனேகூட இருந்தான்; கதவுகள் பூட்டப்பட்டிருந்தது. அப்பொழுது இயேசு வந்து நடுவே நின்று: உங்களுக்குச் சமாதானம் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And Thomas answered and said unto him, My LORD and my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மறுபடியும் எட்டுநாளைக்குப்பின்பு அவருடைய சீஷர்கள் வீட்டுக்குள்ளே இருந்தார்கள்; தோமாவும் அவர்களுடனேகூட இருந்தான்; கதவுகள் பூட்டப்பட்டிருந்தது. அப்பொழுது இயேசு வந்து நடுவே நின்று: உங்களுக்குச் சமாதானம் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. Jesus says unto him, Thomas, because you have seen me, you have believed: blessed are they that have not seen, and yet have believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அவர் தோமாவை நோக்கி: நீ உன் விரலை இங்கே நீட்டி, என் கைகளைப் பார், உன் கையை நீட்டி, என் விலாவிலே போடு, அவிசுவாசியாயிராமல் விசுவாசியாயிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[29. Jesus says unto him, Thomas, because you have seen me, you have believed: blessed are they that have not seen, and yet have believed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6388,51 +6400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இயேசு தேவனுடைய குமாரனாகிய கிறிஸ்து என்று நீங்கள் விசுவாசிக்கும்படியாகவும், விசுவாசித்து அவருடைய நாமத்தினாலே நித்தியஜீவனை அடையும்படியாகவும், இவைகள் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. Then she runs, and comes to Simon Peter, and to the other disciple, whom Jesus loved, and says unto them, They have taken away the LORD out of the tomb, and we know not where they have laid him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6497,51 +6509,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு அவர் தோமாவை நோக்கி: நீ உன் விரலை இங்கே நீட்டி, என் கைகளைப் பார், உன் கையை நீட்டி, என் விலாவிலே போடு, அவிசுவாசியாயிராமல் விசுவாசியாயிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And many other signs truly did Jesus in the presence of his disciples, which are not written in this book:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And many other signs truly did Jesus in the presence of his disciples, which are not written in this book:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But these are written, that all of you might believe that Jesus is the Christ, the Son of God; and that believing all of you might have life through his name.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. But these are written, that all of you might believe that Jesus is the Christ, the Son of God; and that believing all of you might have life through his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6606,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இயேசு தேவனுடைய குமாரனாகிய கிறிஸ்து என்று நீங்கள் விசுவாசிக்கும்படியாகவும், விசுவாசித்து அவருடைய நாமத்தினாலே நித்தியஜீவனை அடையும்படியாகவும், இவைகள் எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Peter therefore went forth, and that other disciple, and came to the tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6715,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வாரத்தின் முதல் நாள் காலையில், அதிக இருட்டோடே, மகதலேனா மரியாள் கல்லறையினிடத்திற்கு வந்து கல்லறையை அடைத்திருந்த கல் எடுத்துப்போட்டிருக்கக்கண்டாள்.]]></a:t>
+              <a:t><![CDATA[3. Peter therefore went forth, and that other disciple, and came to the tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6824,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வாரத்தின் முதல் நாள் காலையில், அதிக இருட்டோடே, மகதலேனா மரியாள் கல்லறையினிடத்திற்கு வந்து கல்லறையை அடைத்திருந்த கல் எடுத்துப்போட்டிருக்கக்கண்டாள்.]]></a:t>
+              <a:t><![CDATA[4. So they ran both together: and the other disciple did outrun Peter, and came first to the tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6903,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474689521" r:id="rId1"/>
+    <p:sldLayoutId id="2478708472" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7395,50 +7734,74 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তখন তিনি শিমোন পিতর ও যীশুর সেই শিষ্য যাকে যীশু ভালোবাসতেন তাঁদেব কাছে ছুটে গেলেন৷ মরিয়ম বললেন,]]></a:t>
+              <a:t><![CDATA[5. அதற்குள்ளே குனிந்துபார்த்து, சீலைகள் கிடக்கிறதைக் கண்டான்; ஆனாலும் அவன் உள்ளே போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘তারা প্রভুকে সমাধি থেকে তুলে নিয়ে গেছে৷ আমরা কেউ জানি না, তারা কোথায় তাঁকে রেখেছে!’]]></a:t>
+              <a:t><![CDATA[6. சீமோன் பேதுரு அவனுக்குப்பின்னே வந்து, கல்லறைக்குள்ளே பிரவேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তখন পিতর ও সেই অন্য শিষ্য সেখান থেকে বেরিয়ে সমাধির কাছে গেলেন৷]]></a:t>
+              <a:t><![CDATA[7. சீலைகள் கிடக்கிறதையும், அவருடைய தலையில் சுற்றியிருந்த சீலை மற்றச்சீலைகளுடனே வைத்திராமல் தனியே ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাঁরা দুজনে এক সঙ্গে দৌড়াতে লাগলেন, কিন্তু সেই অন্য শিষ্য পিতরের থেকে আগে দৌড়ে সেই সমাধির কাছে]]></a:t>
+              <a:t><![CDATA[இடத்திலே சுருட்டி வைத்திருக்கிறதையும் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রথমে পৌঁছালেন৷]]></a:t>
+              <a:t><![CDATA[8. முந்திக் கல்லறையினிடத்திற்கு வந்த மற்றச் சீஷனும் அப்பொழுது உள்ளே பிரவேசித்து, கண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তিনি ঝুঁকে পড়ে দেখলেন, সেখানে সেই মসীনার কাপড়গুলি পড়ে আছে, তবু ভেতরে গেলেন না৷]]></a:t>
+              <a:t><![CDATA[விசுவாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. শিমোন পিতর যিনি তাঁর পেছনে পেছনে আসছিলেন তিনিও এসে পৌঁছালেন আর সমাধি গুহার মধ্যে ঢুকলেন৷ তিনি]]></a:t>
+              <a:t><![CDATA[9. அவர் மரித்தோரிலிருந்து எழுந்திருக்கவேண்டும் என்கிற வேதவாக்கியத்தை அவர்கள் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখলেন, মসীনার সেই কাপড়গুলি সেখানে পড়ে আছে৷]]></a:t>
+              <a:t><![CDATA[அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আর কবর দেবার য়ে কাপড়টি দিয়ে যীশুর মুখ ও মাথা ঢাকা ছিল, সেটি ঐ মসীনার কাপড়ের সঙ্গে নেই, তা]]></a:t>
+              <a:t><![CDATA[10. பின்பு அந்தச் சீஷர்கள் தங்களுடைய இடத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোটানো অবস্থায় এক পাশে পড়ে আছে৷]]></a:t>
+              <a:t><![CDATA[11. மரியாள் கல்லறையினருகே வெளியே நின்று அழுதுகொண்டிருந்தாள்; அப்படி அழுதுகொண்டிருக்கையில் அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এর উত্তরে থোমা তাঁকে বললেন, ‘প্রভু, আমার, ঈশ্বর আমার৷’]]></a:t>
+              <a:t><![CDATA[1. வாரத்தின் முதல் நாள் காலையில், அதிக இருட்டோடே, மகதலேனா மரியாள் கல்லறையினிடத்திற்கு வந்து கல்லறையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এরপর সেই শিষ্য যিনি প্রথমে সমাধির কাছে গিয়েছিলেন তিনিও ভেতরে ঢুকলেন এবং সবকিছু দেখে বিশ্বাস]]></a:t>
+              <a:t><![CDATA[குனிந்து கல்லறைக்குள்ளே பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন৷]]></a:t>
+              <a:t><![CDATA[12. இயேசுவின் சரீரம் வைக்கப்பட்டிருந்த இடத்திலே வெள்ளுடை தரித்தவர்களாய் இரண்டு தூதர்கள், தலைமாட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কারণ শাস্ত্রে একথা বলা হয়েছে য়ে মৃতদের মধ্য থেকে তাঁকে অবশ্যই পুনরুত্থিত হতে হবে৷ সেটি তাঁরা]]></a:t>
+              <a:t><![CDATA[ஒருவனும் கால்மாட்டில் ஒருவனுமாக, உட்கார்ந்திருக்கிறதைக் கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখনও বোঝেন নি৷]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் அவளை நோக்கி: ஸ்திரீயே, ஏன் அழுகிறாய் என்றார்கள். அதற்கு அவள்: என் ஆண்டவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এরপর সেই শিষ্যরা নিজেদের জায়গায় ফিরে গেলেন৷]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டு போய்விட்டார்கள், அவரை வைத்த இடம் எனக்குத் தெரியவில்லை என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. মরিয়ম কিন্তু সমাধির বাইরে দাঁড়িয়ে কাঁদছিলেন৷ তিনি কাঁদতে কাঁদতে ঝুঁকে পড়ে সমাধির ভেতরটা]]></a:t>
+              <a:t><![CDATA[14. இவைகளைச் சொல்லிப் பின்னாகத் திரும்பி, இயேசு நிற்கிறதைக் கண்டாள்; ஆனாலும் அவரை இயேசு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লক্ষ্য করলেন৷]]></a:t>
+              <a:t><![CDATA[அறியாதிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আর দেখলেন শুভ্র পোশাক পরে দুজন স্বর্গদূত যীশুর দেহ য়েখানে শোযানো ছিল সেখানে বসে আছেন৷ একজন তাঁর]]></a:t>
+              <a:t><![CDATA[15. இயேசு அவளைப் பார்த்து ஸ்திரீயே, ஏன் அழுகிறாய், யாரைத் தேடுகிறாய் என்றார். அவள், அவரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাথার দিকে, আর একজন তাঁর পায়ের দিকে৷]]></a:t>
+              <a:t><![CDATA[தோட்டக்காரனென்று எண்ணி: ஐயா, நீர் அவரை எடுத்துக்கொண்டுபோனதுண்டானால், அவரை வைத்த இடத்தை எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাঁরা মরিয়মকে বললেন, ‘নারী, তুমি কাঁদছ কেন?’মরিয়ম তাঁদের বললেন, ‘তারা আমার প্রভুকে নিয়ে গেছে,]]></a:t>
+              <a:t><![CDATA[சொல்லும், நான் போய் அவரை எடுத்துக்கொள்ளுவேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. যীশু তাঁকে বললেন, ‘তুমি আমায় দেখেছ তাই বিশ্বাস করেছ৷ ধন্য তারা, যাঁরা আমাকে না দেখেও বিশ্বাস]]></a:t>
+              <a:t><![CDATA[அடைத்திருந்த கல் எடுத்துப்போட்டிருக்கக்கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর আমি জানি না তাঁকে কোথায় রেখেছে৷’]]></a:t>
+              <a:t><![CDATA[16. இயேசு அவளை நோக்கி: மரியாளே என்றார். அவள் திரும்பிப் பார்த்து; ரபூனி என்றாள்; அதற்குப் போதகரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. একথা বলতে বলতে তিনি যীশুকে দাঁড়িয়ে থাকতে দেখলেন কিন্তু চিনতে পারলেন না য়ে উনি যীশু৷]]></a:t>
+              <a:t><![CDATA[என்று அர்த்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যীশু তাঁকে বললেন, ‘নারী, তুমি কাঁদছ কেন? তুমি কাকে খুঁজছ?’মরিয়ম তাঁকে বাগানের মালী মনে করে]]></a:t>
+              <a:t><![CDATA[17. இயேசு அவளை நோக்கி: என்னைத் தொடாதே, நான் இன்னும் என் பிதாவினிடத்திற்கு ஏறிப்போகவில்லை; நீ என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, ‘মহাশয়, আপনি যদি তাঁকে নিয়ে গিয়ে থাকেন তবে আমায় বলুন তাঁকে কোথায় রেখেছেন, আমি তাঁকে]]></a:t>
+              <a:t><![CDATA[சகோதரரிடத்திற்குப் போய், நான் என் பிதாவினிடத்திற்கும் உங்கள் பிதாவினிடத்திற்கும், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে যাব৷’]]></a:t>
+              <a:t><![CDATA[தேவனிடத்திற்கும் உங்கள் தேவனிடத்திற்கும் ஏறிப்போகிறேன் என்று அவர்களுக்குச் சொல்லு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যীশু তাঁকে বললেন, ‘মরিয়ম৷’তিনি ফিরে তাকালেন, আর তাঁকে ইহুদীদের ভাষায় বললেন, ‘রব্বি’ যার অর্থ]]></a:t>
+              <a:t><![CDATA[18. மகதலேனா மரியாள் போய், தான் கர்த்தரைக் கண்டதையும், அவர் தன்னுடனே சொன்னவகளையும் சீஷருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘গুরু’৷]]></a:t>
+              <a:t><![CDATA[அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যীশু তাঁকে বললেন, ‘আমাকে ধরো না, কারণ আমি উর্দ্ধে পিতার কাছে এখনও যাইনি৷ কিন্তু তুমি আমার ভাইদের]]></a:t>
+              <a:t><![CDATA[19. வாரத்தின் முதல்நாளாகிய அன்றையத்தினம் சாயங்காலவேளையிலே சீஷர்கள் கூடியிருந்த இடத்தில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে যাও, আর তাদের বল, ‘যিনি আমার পিতা ও তোমাদের পিতা আর আমার ঈশ্বর ও তোমাদের ঈশ্বর, উর্দ্ধে আমি]]></a:t>
+              <a:t><![CDATA[யூதர்களுக்குப் பயந்ததினால் கதவுகள் பூட்டியிருக்கையில், இயேசு வந்து நடுவே நின்று: உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর কাছে যাচ্ছি৷”]]></a:t>
+              <a:t><![CDATA[சமாதானம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে৷’]]></a:t>
+              <a:t><![CDATA[2. உடனே அவள் ஓடி, சீமோன் பேதுருவினிடத்திலும் இயேசுவுக்கு அன்பாயிருந்த மற்றச் சீஷனிடத்திலும் போய்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তখন মরিয়ম মগ্দলিনী শিষ্যদের কাছে গিয়ে এই খবর জানিয়ে বললেন, ‘আমি প্রভুকে দেখেছি!’ আর জানালেন]]></a:t>
+              <a:t><![CDATA[20. அவர் இப்படிச் சொல்லித் தம்முடைய கைகளையும் விலாவையும் அவர்களுக்குக் காண்பித்தார். சீஷர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে প্রভু তাঁকে এই কথা বলেছেন৷]]></a:t>
+              <a:t><![CDATA[கர்த்தரைக்கண்டு சந்தோஷப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. দিনটা ছিল রবিবার, সেদিন সন্ধ্যায় শিষ্যরা একটি ঘরে জড়ো হলেন৷ ইহুদীদের ভয়ে তাঁরা ঘরের দরজায়]]></a:t>
+              <a:t><![CDATA[21. இயேசு மறுபடியும் அவர்களை நோக்கி: உங்களுக்குச் சமாதானமுண்டாவதாக; பிதா என்னை அனுப்பினதுபோல நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাবি দিয়ে দিলেন৷ এমন সময় যীশু এসে তাঁদের মাঝে দাঁড়ালেন, আর বললেন, ‘তোমাদের শান্তি হোক৷’]]></a:t>
+              <a:t><![CDATA[உங்களை அனுப்புகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. একথা বলার পর তিনি তাঁদেরকে তাঁর হাত ও পাঁজরের পাশটা দেখালেন৷ শিষ্যেরা প্রভুকে দেখতে পেয়ে খুবই]]></a:t>
+              <a:t><![CDATA[22. அவர்கள்மேல் ஊதி பரிசுத்த ஆவியைப் பெற்றுக்கொள்ளுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনন্দিত হলেন৷]]></a:t>
+              <a:t><![CDATA[23. எவர்களுடைய பாவங்களை மன்னிக்கிறீர்களோ அவைகள் அவர்களுக்கு மன்னிக்கப்படும், எவர்களுடைய பாவங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এরপর যীশু আবার তাঁদের বললেন, ‘তোমাদের শান্তি হোক! পিতা য়েমন আমাকে পাঠিয়েছেন, আমিও তেমনি]]></a:t>
+              <a:t><![CDATA[மன்னியாதிருக்கிறீர்களோ அவைகள் அவர்களுக்கு மன்னிக்கப்படாதிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের পাঠাচ্ছি৷’]]></a:t>
+              <a:t><![CDATA[24. இயேசு வந்திருந்தபோது பன்னிருவரில் ஒருவனாகிய திதிமு என்னப்பட்ட தோமா என்பவன் அவர்களுடனேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এই বলে তিনি তাঁদের ওপর ফুঁ দিলেন, আর বললেন, ‘তোমরা পবিত্র আত্মা গ্রহণ কর৷]]></a:t>
+              <a:t><![CDATA[இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যদি তোমরা কোন লোকের পাপ ক্ষমা কর, তবে তাদের পাপ ক্ষমা পাবে, আর যদি কারো পাপ ক্ষমা না কর তার]]></a:t>
+              <a:t><![CDATA[25. மற்றச் சீஷர்கள்: கர்த்தரைக் கண்டோம் என்று அவனுடனே சொன்னார்கள். அதற்கு அவன் அவருடைய கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. যীশু তাঁর শিষ্যদের সামনে আরো অনেক অলৌকিক চিহ্নকার্য় করেছিলেন, যা এই বইতে সব লেখা হয় নি৷]]></a:t>
+              <a:t><![CDATA[கர்த்தரைக் கல்லறையிலிருந்து எடுத்துக்கொண்டு போய்விட்டார்கள், அவரை வைத்த இடம் எங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাপের ক্ষমা হবে না৷’]]></a:t>
+              <a:t><![CDATA[ஆணிகளினாலுண்டான காயத்தை நான் கண்டு, அந்தக் காயத்திலே என் விரலையிட்டு, என் கையை அவருடைய விலாவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. কিন্তু যীশু যখন সেখানে এসেছিলেন তখন সেই বারোজন শিষ্য়ের একজন থোমা,যাঁর অপর নাম দিদুমঃ তিনি]]></a:t>
+              <a:t><![CDATA[போட்டாலொழிய விசுவாசிக்கமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁদের সঙ্গে ছিলেন না৷]]></a:t>
+              <a:t><![CDATA[26. மறுபடியும் எட்டுநாளைக்குப்பின்பு அவருடைய சீஷர்கள் வீட்டுக்குள்ளே இருந்தார்கள்; தோமாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. অন্য শিষ্যেরা তাঁকে বললেন, ‘আমরা প্রভুকে দেখেছি!’ কিন্তু তিনি তাঁদের বললেন, ‘আমি যদি তাঁর দুহাতে]]></a:t>
+              <a:t><![CDATA[அவர்களுடனேகூட இருந்தான்; கதவுகள் பூட்டப்பட்டிருந்தது. அப்பொழுது இயேசு வந்து நடுவே நின்று:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেরেকের চিহ্ন না দেখি, আর সেই পেরেক বিদ্ধ জায়গায় আমার আঙ্গুল না দিই, আর তাঁর পাঁজরের নীচে আমার হাত]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சமாதானம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না দিই, তাহলে আমি কিছুতেই বিশ্বাস করব না৷’]]></a:t>
+              <a:t><![CDATA[27. பின்பு அவர் தோமாவை நோக்கி: நீ உன் விரலை இங்கே நீட்டி, என் கைகளைப் பார், உன் கையை நீட்டி, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. এক সপ্তাহ পর তাঁর শিষ্যরা আবার একটি ঘরের মধ্যে ছিলেন, আর সেদিন থোমা তাঁদের সঙ্গে ছিলেন৷ ঘরেব]]></a:t>
+              <a:t><![CDATA[விலாவிலே போடு, அவிசுவாசியாயிராமல் விசுவாசியாயிரு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দরজাগুলি তখন চাবি দেওযা ছিল৷ এমন সময়ে যীশু সেখানে এলেন ও তাঁদের মাঝখানে দাঁড়িয়ে বললেন, ‘তোমাদের]]></a:t>
+              <a:t><![CDATA[28. தோமா அவருக்குப் பிரதியுத்தரமாக என் ஆண்டவரே! என் தேவனே! என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শান্তি হোক৷’]]></a:t>
+              <a:t><![CDATA[29. அதற்கு இயேசு: தோமாவே, நீ என்னைக் கண்டதினாலே விசுவாசித்தாய், காணாதிருந்தும் விசுவாசிக்கிறவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এরপর তিনি থোমাকে বললেন, ‘এখানে তোমার আঙ্গুল দাও, আর আমার হাত দুটি দেখ৷ তোমার হাত বাড়িয়ে আমার]]></a:t>
+              <a:t><![CDATA[பாக்கியவான்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. কিন্তু এসব লেখা হয়েছে যাতে তোমরা বিশ্বাস করতে পার য়ে যীশুই খ্রীষ্ট, ঈশ্বরের পুত্র; আর এই]]></a:t>
+              <a:t><![CDATA[தெரியவில்லை என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15186,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঁজরের নীচে দাও৷ সন্দেহ কোরো না, বিশ্বাস কর৷’]]></a:t>
+              <a:t><![CDATA[30. இந்தப் புஸ்தகத்தில் எழுதியிராத வேறு அநேக அற்புதங்களையும் இயேசு தமது சீஷருக்கு முன்பாகச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. இயேசு தேவனுடைய குமாரனாகிய கிறிஸ்து என்று நீங்கள் விசுவாசிக்கும்படியாகவும், விசுவாசித்து அவருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாமத்தினாலே நித்தியஜீவனை அடையும்படியாகவும், இவைகள் எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসের দ্বারা তাঁর নামের মধ্য দিয়ে তোমরা সকলে য়েন শাশ্বত জীবন লাভ করতে পার৷]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது பேதுருவும் மற்றச் சீஷனும் கல்லறையினிடத்திற்குப் போகும்படி புறப்பட்டு, இருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. রবিবার দিন সকাল সকাল মরিয়ম মগ্দলিনী সেই সমাধির কাছে গেলেন, য়েখানে যীশুর দেহ রাখা ছিল৷ তখনও]]></a:t>
+              <a:t><![CDATA[ஒருமித்து ஓடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্ধকার ছিল৷ তিনি দেখলেন য়ে সমাধি গুহার মুখে য়ে বড় পাথরখানি ছিল তা সরিয়ে ফেলা হয়েছে৷]]></a:t>
+              <a:t><![CDATA[4. பேதுருவைப்பார்க்கிலும் மற்றச் சீஷன் துரிதமாய் ஓடி, முந்திக் கல்லறையினிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>