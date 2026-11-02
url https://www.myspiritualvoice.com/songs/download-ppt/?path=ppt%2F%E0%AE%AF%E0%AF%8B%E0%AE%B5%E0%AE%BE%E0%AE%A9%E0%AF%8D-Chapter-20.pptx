--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708472" r:id="rId1"/>
+    <p:sldLayoutId id="2482621430" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>