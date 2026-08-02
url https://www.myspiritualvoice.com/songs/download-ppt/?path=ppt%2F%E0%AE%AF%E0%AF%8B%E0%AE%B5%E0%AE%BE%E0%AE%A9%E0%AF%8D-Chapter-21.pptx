--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -89,50 +89,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +166,52 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +358,55 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு அவர்களை நோக்கி: பிள்ளைகளே, புசிக்கிறதற்கு ஏதாகிலும் உங்களிடத்தில் உண்டா என்றார். அதற்கு அவர்கள்: ஒன்றுமில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அதற்கு இயேசு: நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால், உனக்கென்ன, நீ என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர் நீங்கள் படவுக்கு வலதுபுறமாக வலையைப் போடுங்கள், அப்பொழுது உங்களுக்கு அகப்படும் என்றார், அப்படியே அவர்கள் போட்டு, திரளான மீன்கள் அகப்பட்டதினால், அதை இழுக்கமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர் நீங்கள் படவுக்கு வலதுபுறமாக வலையைப் போடுங்கள், அப்பொழுது உங்களுக்கு அகப்படும் என்றார், அப்படியே அவர்கள் போட்டு, திரளான மீன்கள் அகப்பட்டதினால், அதை இழுக்கமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
+              <a:t><![CDATA[24. அந்தச் சீஷனே இவைகளைக் குறித்துச் சாட்சிகொடுத்து இவைகளை எழுதினவன்; அவனுடைய சாட்சி மெய்யென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
+              <a:t><![CDATA[24. அந்தச் சீஷனே இவைகளைக் குறித்துச் சாட்சிகொடுத்து இவைகளை எழுதினவன்; அவனுடைய சாட்சி மெய்யென்று அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மற்றச் சீஷர்கள் கரைக்கு ஏறக்குறைய இருநூறுமுழத் தூரத்திலிருந்தபடியினால் படவிலிருந்துகொண்டே மீன்களுள்ள வலையை இழுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இயேசு செய்த வேறு அநேக காரியங்களுமுண்டு; அவைகளை ஒவ்வொன்றாக எழுதினால் எழுதப்படும் புஸ்தகங்கள் உலகம் கொள்ளாதென்று எண்ணுகிறேன். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மற்றச் சீஷர்கள் கரைக்கு ஏறக்குறைய இருநூறுமுழத் தூரத்திலிருந்தபடியினால் படவிலிருந்துகொண்டே மீன்களுள்ள வலையை இழுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இயேசு செய்த வேறு அநேக காரியங்களுமுண்டு; அவைகளை ஒவ்வொன்றாக எழுதினால் எழுதப்படும் புஸ்தகங்கள் உலகம் கொள்ளாதென்று எண்ணுகிறேன். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் கரையிலே வந்திறங்கினபோது, கரிநெருப்புப் போட்டிருக்கிறதையும், அதின்மேல் மீன் வைத்திருக்கிறதையும், அப்பத்தையும் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு இயேசு திபேரியா கடற்கரையிலே மறுபடியும் சீஷருக்குத் தம்மை வெளிப்படுத்தினார்; வெளிப்படுத்தின விவரமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் கரையிலே வந்திறங்கினபோது, கரிநெருப்புப் போட்டிருக்கிறதையும், அதின்மேல் மீன் வைத்திருக்கிறதையும், அப்பத்தையும் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு இயேசு திபேரியா கடற்கரையிலே மறுபடியும் சீஷருக்குத் தம்மை வெளிப்படுத்தினார்; வெளிப்படுத்தின விவரமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு இயேசு திபேரியா கடற்கரையிலே மறுபடியும் சீஷருக்குத் தம்மை வெளிப்படுத்தினார்; வெளிப்படுத்தின விவரமாவது:]]></a:t>
+              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அவர்களை நோக்கி: நீங்கள் இப்பொழுது பிடித்த மீன்களில் சிலவற்றைக் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. சீமோன் பேதுருவும், திதிமு என்னப்பட்ட தோமாவும், கலிலேயா நாட்டிலுள்ள கானா ஊரானாகிய நாத்தான்வேலும், செபெதேயுவின் குமாரரும், அவருடைய சீஷரில் வேறு இரண்டுபேரும் கூடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீமோன்பேதுரு படவில் ஏறி நூற்றைம்பத்துமூன்று பெரிய மீன்களால் நிறைந்த வலையைக் கரையில் இழுத்தான், இத்தனை மீன்கள் இருந்தும் வலை கிழியவில்லை.]]></a:t>
+              <a:t><![CDATA[2. சீமோன் பேதுருவும், திதிமு என்னப்பட்ட தோமாவும், கலிலேயா நாட்டிலுள்ள கானா ஊரானாகிய நாத்தான்வேலும், செபெதேயுவின் குமாரரும், அவருடைய சீஷரில் வேறு இரண்டுபேரும் கூடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீமோன்பேதுரு படவில் ஏறி நூற்றைம்பத்துமூன்று பெரிய மீன்களால் நிறைந்த வலையைக் கரையில் இழுத்தான், இத்தனை மீன்கள் இருந்தும் வலை கிழியவில்லை.]]></a:t>
+              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு அவர்களை நோக்கி வாருங்கள், போஜனம்பண்ணுங்கள் என்றார். அவரைக் கர்த்தரென்று சீஷர்கள் அறிந்தபடியினால் அவர்களில் ஒருவனும்: நீர் யார் என்று கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு அவர்களை நோக்கி வாருங்கள், போஜனம்பண்ணுங்கள் என்றார். அவரைக் கர்த்தரென்று சீஷர்கள் அறிந்தபடியினால் அவர்களில் ஒருவனும்: நீர் யார் என்று கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, இயேசு வந்து, அப்பத்தையும் மீனையும் எடுத்து, அவர்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[4. விடியற்காலமானபோது, இயேசு கரையிலே நின்றார்; அவரை இயேசு என்று சீஷர்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு மரித்தோரிலிருந்தெழுந்தபின்பு தம்முடைய சீஷருக்கு அருளின தரிசனங்களில் இது மூன்றாவது தரிசனம்.]]></a:t>
+              <a:t><![CDATA[5. இயேசு அவர்களை நோக்கி: பிள்ளைகளே, புசிக்கிறதற்கு ஏதாகிலும் உங்களிடத்தில் உண்டா என்றார். அதற்கு அவர்கள்: ஒன்றுமில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு மரித்தோரிலிருந்தெழுந்தபின்பு தம்முடைய சீஷருக்கு அருளின தரிசனங்களில் இது மூன்றாவது தரிசனம்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர் நீங்கள் படவுக்கு வலதுபுறமாக வலையைப் போடுங்கள், அப்பொழுது உங்களுக்கு அகப்படும் என்றார், அப்படியே அவர்கள் போட்டு, திரளான மீன்கள் அகப்பட்டதினால், அதை இழுக்கமாட்டாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர் நீங்கள் படவுக்கு வலதுபுறமாக வலையைப் போடுங்கள், அப்பொழுது உங்களுக்கு அகப்படும் என்றார், அப்படியே அவர்கள் போட்டு, திரளான மீன்கள் அகப்பட்டதினால், அதை இழுக்கமாட்டாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு இயேசு திபேரியா கடற்கரையிலே மறுபடியும் சீஷருக்குத் தம்மை வெளிப்படுத்தினார்; வெளிப்படுத்தின விவரமாவது:]]></a:t>
+              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[8. மற்றச் சீஷர்கள் கரைக்கு ஏறக்குறைய இருநூறுமுழத் தூரத்திலிருந்தபடியினால் படவிலிருந்துகொண்டே மீன்களுள்ள வலையை இழுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[8. மற்றச் சீஷர்கள் கரைக்கு ஏறக்குறைய இருநூறுமுழத் தூரத்திலிருந்தபடியினால் படவிலிருந்துகொண்டே மீன்களுள்ள வலையை இழுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் கரையிலே வந்திறங்கினபோது, கரிநெருப்புப் போட்டிருக்கிறதையும், அதின்மேல் மீன் வைத்திருக்கிறதையும், அப்பத்தையும் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் கரையிலே வந்திறங்கினபோது, கரிநெருப்புப் போட்டிருக்கிறதையும், அதின்மேல் மீன் வைத்திருக்கிறதையும், அப்பத்தையும் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. இயேசு அவர்களை நோக்கி: நீங்கள் இப்பொழுது பிடித்த மீன்களில் சிலவற்றைக் கொண்டுவாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. சீமோன்பேதுரு படவில் ஏறி நூற்றைம்பத்துமூன்று பெரிய மீன்களால் நிறைந்த வலையைக் கரையில் இழுத்தான், இத்தனை மீன்கள் இருந்தும் வலை கிழியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னவிதமான மரணத்தினாலே அவன் தேவனை மகிமைப்படுத்தப்போகிறானென்பதைக் குறிக்கும்படியாக இப்படிச் சொன்னார். அவர் இதைச் சொல்லியபின்பு, அவனை நோக்கி: என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[11. சீமோன்பேதுரு படவில் ஏறி நூற்றைம்பத்துமூன்று பெரிய மீன்களால் நிறைந்த வலையைக் கரையில் இழுத்தான், இத்தனை மீன்கள் இருந்தும் வலை கிழியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னவிதமான மரணத்தினாலே அவன் தேவனை மகிமைப்படுத்தப்போகிறானென்பதைக் குறிக்கும்படியாக இப்படிச் சொன்னார். அவர் இதைச் சொல்லியபின்பு, அவனை நோக்கி: என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[12. இயேசு அவர்களை நோக்கி வாருங்கள், போஜனம்பண்ணுங்கள் என்றார். அவரைக் கர்த்தரென்று சீஷர்கள் அறிந்தபடியினால் அவர்களில் ஒருவனும்: நீர் யார் என்று கேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீமோன் பேதுருவும், திதிமு என்னப்பட்ட தோமாவும், கலிலேயா நாட்டிலுள்ள கானா ஊரானாகிய நாத்தான்வேலும், செபெதேயுவின் குமாரரும், அவருடைய சீஷரில் வேறு இரண்டுபேரும் கூடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதுரு திரும்பிப்பார்த்து, இயேசுவுக்கு அன்பாயிருந்தவனும், இராப்போஜனம் பண்ணுகையில் அவர் மார்பிலே சாய்ந்து: ஆண்டவரே, உம்மைக் காட்டிக்கொடுக்கிறவன் யார் என்று கேட்டவனுமாகிய சீஷன் பின்னே வருகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[12. இயேசு அவர்களை நோக்கி வாருங்கள், போஜனம்பண்ணுங்கள் என்றார். அவரைக் கர்த்தரென்று சீஷர்கள் அறிந்தபடியினால் அவர்களில் ஒருவனும்: நீர் யார் என்று கேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதுரு திரும்பிப்பார்த்து, இயேசுவுக்கு அன்பாயிருந்தவனும், இராப்போஜனம் பண்ணுகையில் அவர் மார்பிலே சாய்ந்து: ஆண்டவரே, உம்மைக் காட்டிக்கொடுக்கிறவன் யார் என்று கேட்டவனுமாகிய சீஷன் பின்னே வருகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, இயேசு வந்து, அப்பத்தையும் மீனையும் எடுத்து, அவர்களுக்குக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனைக் கண்டு, பேதுரு இயேசுவை நோக்கி: ஆண்டவரே, இவன் காரியம் என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[14. இயேசு மரித்தோரிலிருந்தெழுந்தபின்பு தம்முடைய சீஷருக்கு அருளின தரிசனங்களில் இது மூன்றாவது தரிசனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு இயேசு: நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால், உனக்கென்ன, நீ என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தச் சீஷனே இவைகளைக் குறித்துச் சாட்சிகொடுத்து இவைகளை எழுதினவன்; அவனுடைய சாட்சி மெய்யென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தச் சீஷனே இவைகளைக் குறித்துச் சாட்சிகொடுத்து இவைகளை எழுதினவன்; அவனுடைய சாட்சி மெய்யென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு செய்த வேறு அநேக காரியங்களுமுண்டு; அவைகளை ஒவ்வொன்றாக எழுதினால் எழுதப்படும் புஸ்தகங்கள் உலகம் கொள்ளாதென்று எண்ணுகிறேன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு செய்த வேறு அநேக காரியங்களுமுண்டு; அவைகளை ஒவ்வொன்றாக எழுதினால் எழுதப்படும் புஸ்தகங்கள் உலகம் கொள்ளாதென்று எண்ணுகிறேன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீமோன் பேதுருவும், திதிமு என்னப்பட்ட தோமாவும், கலிலேயா நாட்டிலுள்ள கானா ஊரானாகிய நாத்தான்வேலும், செபெதேயுவின் குமாரரும், அவருடைய சீஷரில் வேறு இரண்டுபேரும் கூடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[19. இன்னவிதமான மரணத்தினாலே அவன் தேவனை மகிமைப்படுத்தப்போகிறானென்பதைக் குறிக்கும்படியாக இப்படிச் சொன்னார். அவர் இதைச் சொல்லியபின்பு, அவனை நோக்கி: என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. பேதுரு திரும்பிப்பார்த்து, இயேசுவுக்கு அன்பாயிருந்தவனும், இராப்போஜனம் பண்ணுகையில் அவர் மார்பிலே சாய்ந்து: ஆண்டவரே, உம்மைக் காட்டிக்கொடுக்கிறவன் யார் என்று கேட்டவனுமாகிய சீஷன் பின்னே வருகிறதைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. பேதுரு திரும்பிப்பார்த்து, இயேசுவுக்கு அன்பாயிருந்தவனும், இராப்போஜனம் பண்ணுகையில் அவர் மார்பிலே சாய்ந்து: ஆண்டவரே, உம்மைக் காட்டிக்கொடுக்கிறவன் யார் என்று கேட்டவனுமாகிய சீஷன் பின்னே வருகிறதைக் கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விடியற்காலமானபோது, இயேசு கரையிலே நின்றார்; அவரை இயேசு என்று சீஷர்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அவனைக் கண்டு, பேதுரு இயேசுவை நோக்கி: ஆண்டவரே, இவன் காரியம் என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விடியற்காலமானபோது, இயேசு கரையிலே நின்றார்; அவரை இயேசு என்று சீஷர்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அதற்கு இயேசு: நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால், உனக்கென்ன, நீ என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486796" r:id="rId1"/>
+    <p:sldLayoutId id="2474631994" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6282,66 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then Jesus says unto them, Children, have all of you any food? They answered him, No.]]></a:t>
+              <a:t><![CDATA[માટે કોઈ મહત્વ હોવું જોઈએ નહિ. તું મારી પાછળ આવ!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he said unto them, Cast the net on the right side of the ship, and all of you shall find.]]></a:t>
+              <a:t><![CDATA[23. તેથી એ વાત ભાઈઓમાં અંદર અંદર પ્રસરી. તેઓ કહેતા હતા કે આ શિષ્ય જેને ઈસુ પ્રેમ કરતો હતો તે મૃત્યુ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[They cast therefore, and now they were not able to draw it for the multitude of fishes.]]></a:t>
+              <a:t><![CDATA[પામશે નહિ. પણ ઈસુએ કહ્યું ન હતું કે તે મૃત્યુ પામશે નહિ. તેણે ફક્ત કહ્યું, “ધારો કે મેં નક્કી કર્યુ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore that disciple whom Jesus loved says unto Peter, It is the Lord. Now when Simon Peter]]></a:t>
+              <a:t><![CDATA[હોય કે હું પાછો આવું ત્યાં સુધી તે જીવે એમાં તારે શું?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heard that it was the Lord, he girt his fisher's coat unto him, (for he was naked,) and did cast]]></a:t>
+              <a:t><![CDATA[24. તે શિષ્ય જે આ બાબત કહે છે, તે જેણે હમણાં આ બાબત લખી છે. અમે જાણીએ છીએ કે તે જે કહે છે તે સાચું]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself into the sea.]]></a:t>
+              <a:t><![CDATA[છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the other disciples came in a little ship; (for they were not far from land, but as it were]]></a:t>
+              <a:t><![CDATA[25. ત્યાં બીજી ઘણી બાબતો છે જે ઈસુએ કરી છે. જો તે બાબતોના પ્રત્યેક કામો લખવામાં આવે તો હું ધારું છું]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two hundred cubits,) dragging the net with fishes.]]></a:t>
+              <a:t><![CDATA[કે એટલા બધાં પુસ્તકો થાય કે તેનો સમાવેશ આ જગતમાં થાય નહિ. ﻿]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. As soon then as they were come to land, they saw a fire of coals there, and fish laid thereon,]]></a:t>
+              <a:t><![CDATA[1. પાછળથી, તેના શિષ્યોને ઈસુએ પોતાની જાતે દર્શન દીધા. આ તિબેરિયાસ (ગાલીલ) સરોવરની બાજુમાં હતું. તે આ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and bread.]]></a:t>
+              <a:t><![CDATA[રીતે બન્યું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. After these things Jesus showed himself again to the disciples at the sea of Tiberias; and]]></a:t>
+              <a:t><![CDATA[18. હું તને સત્ય કહું છું. જ્યારે તું યુવાન હતો. તું તારો પોતાનો પટ્ટો બાંધી અને તારી જ્યાં જવાની]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Jesus says unto them, Bring of the fish which all of you have now caught.]]></a:t>
+              <a:t><![CDATA[2. શિષ્યોમાંના કેટલાક ભેગા થયા હતા. તેઓમાં સિમોન પિતર, થોમા (જે દીદુમસ કહેવાતો હતો તે) ગાલીલના]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Simon Peter went up, and drew the net to land full of great fishes, an hundred and fifty and]]></a:t>
+              <a:t><![CDATA[કાનાનો નથાનિયેલ, ઝબદીના બે દીકરાઓ, અને બીજા બે શિષ્યો હતા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[three: and for all there were so many, yet was not the net broken.]]></a:t>
+              <a:t><![CDATA[3. સિમોન પિતરે કહ્યું, “હું માછલા પકડવા બહાર જાઉં છું.”બીજા શિષ્યોએ કહ્યું, “અમે તારી સાથે આવીશું.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Jesus says unto them, Come and dine. And none of the disciples durst ask him, Who are you?]]></a:t>
+              <a:t><![CDATA[પછી બધા જ શિષ્યો બહાર ગયા અને હોડીમાં બેઠા. તેઓએ તે રાત્રે માછલા પકડવા પ્રયત્ન કર્યો પણ કંઈ હાથ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knowing that it was the Lord.]]></a:t>
+              <a:t><![CDATA[આવ્યું નહિ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Jesus then comes, and takes bread, and gives them, and fish likewise.]]></a:t>
+              <a:t><![CDATA[4. બીજી વહેલી પરોઢે ઈસુ સમુદ્રકાંઠે ઊભો હતો. પરંતુ શિષ્યોએ તેને ઓળખ્યો નહિ કે તે ઈસુ હતો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. This is now the third time that Jesus showed himself to his disciples, after that he was risen]]></a:t>
+              <a:t><![CDATA[5. પછી ઈસુએ શિષ્યોને કહ્યું, “મિત્રો તમે કોઈ માછલી પકડી છે?”શિષ્યોએ કહ્યું, “ના.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the dead.]]></a:t>
+              <a:t><![CDATA[6. ઈસુએ કહ્યું, “તમારી હોડીની જમણી બાજુએ પાણીમાં તમારી જાળ નાખો. તમે ત્યાં થોડી માછલીઓ પકડી શકશો.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So when they had dined, Jesus says to Simon Peter, Simon, son of Jonas, love you me more than]]></a:t>
+              <a:t><![CDATA[તેથી શિષ્યોએ આમ કર્યુ. તેઓએ એટલા બધા માછલાં પકડ્યાં કે તેઓ જાળને હોડીમાં પાછી ખેંચી શક્યા નહિ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these? He says unto him, Yea, Lord; you know that I love you. He says unto him, Feed my lambs.]]></a:t>
+              <a:t><![CDATA[7. ઈસુ જેને પ્રેમ કરતો હતો તે શિષ્યોમાંના એક શિષ્યએ પિતરને કહ્યું, “તે માણસ પ્રભુ છે!” પિતરે તેને આમ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[likewise showed he himself.]]></a:t>
+              <a:t><![CDATA[ઈચ્છા હતી ત્યાં ગયો. પણ જ્યારે તું વૃદ્ધ થશે ત્યારે તું તારા હાથ લાંબા કરીશ અને બીજો કોઈ પુરુંષ તને]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He says to him again the second time, Simon, son of Jonas, love you me? He says unto him, Yea,]]></a:t>
+              <a:t><![CDATA[કહેતો સાંભળ્યો, “તે માણસ પ્રભુ છે,” પિતરે તેનો ડગલો પહેર્યો. (કામ કરવા તેણે પોતાનાં કપડાં કાઢી]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord; you know that I love you. He says unto him, Feed my sheep.]]></a:t>
+              <a:t><![CDATA[નાખ્યાં હતાં.) પછી તે પાણીમાં કૂદી પડયો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. He says unto him the third time, Simon, son of Jonas, love you me? Peter was grieved because he]]></a:t>
+              <a:t><![CDATA[8. બીજા શિષ્યો હોડીમાં કિનારે ગયા. તેઓએ માછલા ભરેલી જાળ ખેંચી. તેઓ કિનારાથી 100 વારથી વધારે દૂર ન]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto him the third time, Love you me? And he said unto him, Lord, you know all things; you know]]></a:t>
+              <a:t><![CDATA[હતા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I love you. Jesus says unto him, Feed my sheep.]]></a:t>
+              <a:t><![CDATA[9. જ્યારે શિષ્યો હોડીમાંથી નીચે ઉતરી કિનારા પર આવ્યા. તેઓએ ગરમ કોલસાનો અગ્નિ જોયો. ત્યાં આગ પર એક]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Verily, verily, I say unto you, When you were young, you gird yourself, and walked where you]]></a:t>
+              <a:t><![CDATA[માછલી અને ત્યાં બાજુમાં રોટલી પણ હતી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[would: but when you shall be old, you shall stretch forth your hands, and another shall gird you,]]></a:t>
+              <a:t><![CDATA[10. પછી ઈસુએ કહ્યું, “તમે માછલીઓ પકડી છે તેમાંથી થોડી લાવો.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and carry you where you would not.]]></a:t>
+              <a:t><![CDATA[11. સિમોન પિતર હોડીમાં ગયો અને જાળને સમુદ્રકિનારે ખેંચી. તે મોટી માછલીઓથી ભરેલી હતી. ત્યાં 153]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. This spoke he, signifying by what death he should glorify God. And when he had spoken this, he]]></a:t>
+              <a:t><![CDATA[માછલીઓ હતી. માછલીઓ ઘણી ભારે હતી, પણ જાળ ફાટી નહિ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says unto him, Follow me.]]></a:t>
+              <a:t><![CDATA[12. ઈસુએ તેઓને કહ્યું, “આવો અને ખાઓ.” શિષ્યોમાંથી કોઈ પણ તેને પૂછી શક્યો નહિ, “તું કોણ છે?” તેઓએ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. There were together Simon Peter, and Thomas called Didymus, and Nathanael of Cana in Galilee, and]]></a:t>
+              <a:t><![CDATA[બાંધશે. તે વ્યક્તિ તારી ઈચ્છા જ્યાં નહિ જવાની હશે ત્યાં દોરી જશે.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then Peter, turning about, sees the disciple whom Jesus loved following; which also leaned on]]></a:t>
+              <a:t><![CDATA[જાણ્યું તે પ્રભુ હતો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his breast at supper, and said, Lord, which is he that betrays you?]]></a:t>
+              <a:t><![CDATA[13. ઈસુ ભોજન તરફ ગયો. તેણે રોટલી લીધી અને તે તેઓને આપી. ઈસુએ પણ માછલી લીધી અને તે તેઓને આપી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Peter seeing him says to Jesus, Lord, and what shall this man do?]]></a:t>
+              <a:t><![CDATA[14. મૃત્યુ પામેલાઓમાંથી ઊઠયા પછી ઈસુએ પોતાના શિષ્યોને આમ ત્રીજી વાર દર્શન દીધા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Jesus says unto him, If I will that he tarry till I come, what is that to you? follow you me.]]></a:t>
+              <a:t><![CDATA[15. જ્યારે તેઓએ ભોજન પૂરું કર્યુ, ઈસુએ સિમોન પિતરને કહ્યું, “સિમોન, યોહાનના દીકરા, શું તું મને આ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Then went this saying abroad among the brethren, that that disciple should not die: yet Jesus]]></a:t>
+              <a:t><![CDATA[બીજા પુરુંષો કરતાં વધારે હેત કરે છે?”પિતરે ઉત્તર આપ્યો, “હા, પ્રભુ, તું જાણે છે કે હું તને હેત કરું]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said not unto him, He shall not die; but, If I will that he tarry till I come, what is that to you?]]></a:t>
+              <a:t><![CDATA[છું.”પછી ઈસુએ પિતરને કહ્યું, “મારા હલવાનોની સંભાળ રાખ.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. This is the disciple which testifies of these things, and wrote these things: and we know that]]></a:t>
+              <a:t><![CDATA[16. ફરીથી ઈસુએ પિતરને કહ્યું, “સિમોન, યોહાનના દીકરા, શું તું મને પ્રેમ કરે છે?”પિતરે ઉત્તર આપ્યો,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his testimony is true.]]></a:t>
+              <a:t><![CDATA[“હા, પ્રભુ, તું જાણે છે કે હું તને પ્રેમ કરું છું.”પછી ઈસુએ પિતરને કહ્યું, “મારા ઘેટાંઓની સંભાળ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And there are also many other things which Jesus did, the which, if they should be written every]]></a:t>
+              <a:t><![CDATA[રાખ.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one, I suppose that even the world itself could not contain the books that should be written. Amen.]]></a:t>
+              <a:t><![CDATA[17. ઈસુએ ત્રીજી વાર કહ્યું, “સિમોન, યોહાનના દીકરા, શું તું મને પ્રેમ કરે છે?”પિતર ઉદાસ હતો કારણ કે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sons of Zebedee, and two other of his disciples.]]></a:t>
+              <a:t><![CDATA[19. (ઈસુએ દેવનો મહિમા પ્રગટ કરવા, તે દર્શાવવા એમ કહ્યું.) પછી ઈસુએ પિતરને કહ્યું, “મારી પાછળ આવ!”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ઈસુએ તેને ત્રણ વખત પૂછયું, “શું તું મને પ્રેમ કરે છે?” પિતરે કહ્યું, “પ્રભુ તું બધું જાણે છે. તું]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[જાણે છે કે હું તને પ્રેમ કરું છું!”ઈસુએ પિતરને કહ્યું, “મારા ઘેંટાંની સંભાળ રાખ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Simon Peter says unto them, I go a fishing. They say unto him, We also go with you. They went]]></a:t>
+              <a:t><![CDATA[20. પિતર પાછો વળ્યો અને ઈસુ જે શિષ્યને પ્રેમ કરતો હતો, તેને પાછળ ચાલતો જોયો. (આ તે શિષ્ય હતો જેણે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth, and entered into a ship immediately; and that night they caught nothing.]]></a:t>
+              <a:t><![CDATA[વાળુના સમયે તેની છાતી પર અઢેલીને પૂછયું હતું, “પ્રભુ તારી વિરૂદ્ધ કોણ થશે?”)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But when the morning was now come, Jesus stood on the shore: but the disciples knew not that it]]></a:t>
+              <a:t><![CDATA[21. જ્યારે પિતરે આ શિષ્યને તેની પાછળ જોયો. તેણે ઈસુને પૂછયું, “પ્રભુ, તેના વિષે શું છે?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was Jesus.]]></a:t>
+              <a:t><![CDATA[22. ઈસુએ ઉત્તર આપ્યો, “ધારો કે હું પાછો આવું ત્યાં સુધી તે જીવતો રહે એવી મારી ઈચ્છા હોય, તેનું તારા]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>