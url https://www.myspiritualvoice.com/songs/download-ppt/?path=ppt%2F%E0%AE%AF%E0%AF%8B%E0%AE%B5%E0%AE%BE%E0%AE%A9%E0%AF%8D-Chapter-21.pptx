--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -93,50 +93,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +176,54 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +372,57 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு இயேசு: நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால், உனக்கென்ன, நீ என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Then Jesus says unto them, Children, have all of you any food? They answered him, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[5. Then Jesus says unto them, Children, have all of you any food? They answered him, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto them, Cast the net on the right side of the ship, and all of you shall find. They cast therefore, and now they were not able to draw it for the multitude of fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன் மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto them, Cast the net on the right side of the ship, and all of you shall find. They cast therefore, and now they were not able to draw it for the multitude of fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தச் சீஷனே இவைகளைக் குறித்துச் சாட்சிகொடுத்து இவைகளை எழுதினவன்; அவனுடைய சாட்சி மெய்யென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[7. Therefore that disciple whom Jesus loved says unto Peter, It is the Lord. Now when Simon Peter heard that it was the Lord, he girt his fisher's coat unto him, (for he was naked,) and did cast himself into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தச் சீஷனே இவைகளைக் குறித்துச் சாட்சிகொடுத்து இவைகளை எழுதினவன்; அவனுடைய சாட்சி மெய்யென்று அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[7. Therefore that disciple whom Jesus loved says unto Peter, It is the Lord. Now when Simon Peter heard that it was the Lord, he girt his fisher's coat unto him, (for he was naked,) and did cast himself into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு செய்த வேறு அநேக காரியங்களுமுண்டு; அவைகளை ஒவ்வொன்றாக எழுதினால் எழுதப்படும் புஸ்தகங்கள் உலகம் கொள்ளாதென்று எண்ணுகிறேன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[7. Therefore that disciple whom Jesus loved says unto Peter, It is the Lord. Now when Simon Peter heard that it was the Lord, he girt his fisher's coat unto him, (for he was naked,) and did cast himself into the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இயேசு செய்த வேறு அநேக காரியங்களுமுண்டு; அவைகளை ஒவ்வொன்றாக எழுதினால் எழுதப்படும் புஸ்தகங்கள் உலகம் கொள்ளாதென்று எண்ணுகிறேன். ஆமென்.]]></a:t>
+              <a:t><![CDATA[8. And the other disciples came in a little ship; (for they were not far from land, but as it were two hundred cubits,) dragging the net with fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு இயேசு திபேரியா கடற்கரையிலே மறுபடியும் சீஷருக்குத் தம்மை வெளிப்படுத்தினார்; வெளிப்படுத்தின விவரமாவது:]]></a:t>
+              <a:t><![CDATA[8. And the other disciples came in a little ship; (for they were not far from land, but as it were two hundred cubits,) dragging the net with fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு இயேசு திபேரியா கடற்கரையிலே மறுபடியும் சீஷருக்குத் தம்மை வெளிப்படுத்தினார்; வெளிப்படுத்தின விவரமாவது:]]></a:t>
+              <a:t><![CDATA[9. As soon then as they were come to land, they saw a fire of coals there, and fish laid thereon, and bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. After these things Jesus showed himself again to the disciples at the sea of Tiberias; and likewise showed he himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீமோன் பேதுருவும், திதிமு என்னப்பட்ட தோமாவும், கலிலேயா நாட்டிலுள்ள கானா ஊரானாகிய நாத்தான்வேலும், செபெதேயுவின் குமாரரும், அவருடைய சீஷரில் வேறு இரண்டுபேரும் கூடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[9. As soon then as they were come to land, they saw a fire of coals there, and fish laid thereon, and bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சீமோன் பேதுருவும், திதிமு என்னப்பட்ட தோமாவும், கலிலேயா நாட்டிலுள்ள கானா ஊரானாகிய நாத்தான்வேலும், செபெதேயுவின் குமாரரும், அவருடைய சீஷரில் வேறு இரண்டுபேரும் கூடியிருக்கும்போது,]]></a:t>
+              <a:t><![CDATA[10. Jesus says unto them, Bring of the fish which all of you have now caught.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. Simon Peter went up, and drew the net to land full of great fishes, an hundred and fifty and three: and for all there were so many, yet was not the net broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. Simon Peter went up, and drew the net to land full of great fishes, an hundred and fifty and three: and for all there were so many, yet was not the net broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும் உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[12. Jesus says unto them, Come and dine. And none of the disciples durst ask him, Who are you? knowing that it was the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விடியற்காலமானபோது, இயேசு கரையிலே நின்றார்; அவரை இயேசு என்று சீஷர்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Jesus says unto them, Come and dine. And none of the disciples durst ask him, Who are you? knowing that it was the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு அவர்களை நோக்கி: பிள்ளைகளே, புசிக்கிறதற்கு ஏதாகிலும் உங்களிடத்தில் உண்டா என்றார். அதற்கு அவர்கள்: ஒன்றுமில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Jesus then comes, and takes bread, and gives them, and fish likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர் நீங்கள் படவுக்கு வலதுபுறமாக வலையைப் போடுங்கள், அப்பொழுது உங்களுக்கு அகப்படும் என்றார், அப்படியே அவர்கள் போட்டு, திரளான மீன்கள் அகப்பட்டதினால், அதை இழுக்கமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. This is now the third time that Jesus showed himself to his disciples, after that he was risen from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர் நீங்கள் படவுக்கு வலதுபுறமாக வலையைப் போடுங்கள், அப்பொழுது உங்களுக்கு அகப்படும் என்றார், அப்படியே அவர்கள் போட்டு, திரளான மீன்கள் அகப்பட்டதினால், அதை இழுக்கமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. So when they had dined, Jesus says to Simon Peter, Simon, son of Jonas, love you me more than these? He says unto him, Yea, Lord; you know that I love you. He says unto him, Feed my lambs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
+              <a:t><![CDATA[15. So when they had dined, Jesus says to Simon Peter, Simon, son of Jonas, love you me more than these? He says unto him, Yea, Lord; you know that I love you. He says unto him, Feed my lambs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. After these things Jesus showed himself again to the disciples at the sea of Tiberias; and likewise showed he himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
+              <a:t><![CDATA[15. So when they had dined, Jesus says to Simon Peter, Simon, son of Jonas, love you me more than these? He says unto him, Yea, Lord; you know that I love you. He says unto him, Feed my lambs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர் கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக் கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
+              <a:t><![CDATA[16. He says to him again the second time, Simon, son of Jonas, love you me? He says unto him, Yea, Lord; you know that I love you. He says unto him, Feed my sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மற்றச் சீஷர்கள் கரைக்கு ஏறக்குறைய இருநூறுமுழத் தூரத்திலிருந்தபடியினால் படவிலிருந்துகொண்டே மீன்களுள்ள வலையை இழுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. He says to him again the second time, Simon, son of Jonas, love you me? He says unto him, Yea, Lord; you know that I love you. He says unto him, Feed my sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மற்றச் சீஷர்கள் கரைக்கு ஏறக்குறைய இருநூறுமுழத் தூரத்திலிருந்தபடியினால் படவிலிருந்துகொண்டே மீன்களுள்ள வலையை இழுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. He says to him again the second time, Simon, son of Jonas, love you me? He says unto him, Yea, Lord; you know that I love you. He says unto him, Feed my sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் கரையிலே வந்திறங்கினபோது, கரிநெருப்புப் போட்டிருக்கிறதையும், அதின்மேல் மீன் வைத்திருக்கிறதையும், அப்பத்தையும் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. He says unto him the third time, Simon, son of Jonas, love you me? Peter was grieved because he said unto him the third time, Love you me? And he said unto him, Lord, you know all things; you know that I love you. Jesus says unto him, Feed my sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் கரையிலே வந்திறங்கினபோது, கரிநெருப்புப் போட்டிருக்கிறதையும், அதின்மேல் மீன் வைத்திருக்கிறதையும், அப்பத்தையும் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. He says unto him the third time, Simon, son of Jonas, love you me? Peter was grieved because he said unto him the third time, Love you me? And he said unto him, Lord, you know all things; you know that I love you. Jesus says unto him, Feed my sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அவர்களை நோக்கி: நீங்கள் இப்பொழுது பிடித்த மீன்களில் சிலவற்றைக் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. He says unto him the third time, Simon, son of Jonas, love you me? Peter was grieved because he said unto him the third time, Love you me? And he said unto him, Lord, you know all things; you know that I love you. Jesus says unto him, Feed my sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீமோன்பேதுரு படவில் ஏறி நூற்றைம்பத்துமூன்று பெரிய மீன்களால் நிறைந்த வலையைக் கரையில் இழுத்தான், இத்தனை மீன்கள் இருந்தும் வலை கிழியவில்லை.]]></a:t>
+              <a:t><![CDATA[17. He says unto him the third time, Simon, son of Jonas, love you me? Peter was grieved because he said unto him the third time, Love you me? And he said unto him, Lord, you know all things; you know that I love you. Jesus says unto him, Feed my sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீமோன்பேதுரு படவில் ஏறி நூற்றைம்பத்துமூன்று பெரிய மீன்களால் நிறைந்த வலையைக் கரையில் இழுத்தான், இத்தனை மீன்கள் இருந்தும் வலை கிழியவில்லை.]]></a:t>
+              <a:t><![CDATA[18. Verily, verily, I say unto you, When you were young, you gird yourself, and walked where you would: but when you shall be old, you shall stretch forth your hands, and another shall gird you, and carry you where you would not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு அவர்களை நோக்கி வாருங்கள், போஜனம்பண்ணுங்கள் என்றார். அவரைக் கர்த்தரென்று சீஷர்கள் அறிந்தபடியினால் அவர்களில் ஒருவனும்: நீர் யார் என்று கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[18. Verily, verily, I say unto you, When you were young, you gird yourself, and walked where you would: but when you shall be old, you shall stretch forth your hands, and another shall gird you, and carry you where you would not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. There were together Simon Peter, and Thomas called Didymus, and Nathanael of Cana in Galilee, and the sons of Zebedee, and two other of his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு அவர்களை நோக்கி வாருங்கள், போஜனம்பண்ணுங்கள் என்றார். அவரைக் கர்த்தரென்று சீஷர்கள் அறிந்தபடியினால் அவர்களில் ஒருவனும்: நீர் யார் என்று கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[18. Verily, verily, I say unto you, When you were young, you gird yourself, and walked where you would: but when you shall be old, you shall stretch forth your hands, and another shall gird you, and carry you where you would not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, இயேசு வந்து, அப்பத்தையும் மீனையும் எடுத்து, அவர்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[19. This spoke he, signifying by what death he should glorify God. And when he had spoken this, he says unto him, Follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு மரித்தோரிலிருந்தெழுந்தபின்பு தம்முடைய சீஷருக்கு அருளின தரிசனங்களில் இது மூன்றாவது தரிசனம்.]]></a:t>
+              <a:t><![CDATA[19. This spoke he, signifying by what death he should glorify God. And when he had spoken this, he says unto him, Follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Then Peter, turning about, sees the disciple whom Jesus loved following; which also leaned on his breast at supper, and said, Lord, which is he that betrays you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Then Peter, turning about, sees the disciple whom Jesus loved following; which also leaned on his breast at supper, and said, Lord, which is he that betrays you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Then Peter, turning about, sees the disciple whom Jesus loved following; which also leaned on his breast at supper, and said, Lord, which is he that betrays you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Peter seeing him says to Jesus, Lord, and what shall this man do?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[22. Jesus says unto him, If I will that he tarry till I come, what is that to you? follow you me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[22. Jesus says unto him, If I will that he tarry till I come, what is that to you? follow you me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Then went this saying abroad among the brethren, that that disciple should not die: yet Jesus said not unto him, He shall not die; but, If I will that he tarry till I come, what is that to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னவிதமான மரணத்தினாலே அவன் தேவனை மகிமைப்படுத்தப்போகிறானென்பதைக் குறிக்கும்படியாக இப்படிச் சொன்னார். அவர் இதைச் சொல்லியபின்பு, அவனை நோக்கி: என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[2. There were together Simon Peter, and Thomas called Didymus, and Nathanael of Cana in Galilee, and the sons of Zebedee, and two other of his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Then went this saying abroad among the brethren, that that disciple should not die: yet Jesus said not unto him, He shall not die; but, If I will that he tarry till I come, what is that to you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5387,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர் எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு: என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Then went this saying abroad among the brethren, that that disciple should not die: yet Jesus said not unto him, He shall not die; but, If I will that he tarry till I come, what is that to you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. This is the disciple which testifies of these things, and wrote these things: and we know that his testimony is true.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. This is the disciple which testifies of these things, and wrote these things: and we know that his testimony is true.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And there are also many other things which Jesus did, the which, if they should be written every one, I suppose that even the world itself could not contain the books that should be written. Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And there are also many other things which Jesus did, the which, if they should be written every one, I suppose that even the world itself could not contain the books that should be written. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதுரு திரும்பிப்பார்த்து, இயேசுவுக்கு அன்பாயிருந்தவனும், இராப்போஜனம் பண்ணுகையில் அவர் மார்பிலே சாய்ந்து: ஆண்டவரே, உம்மைக் காட்டிக்கொடுக்கிறவன் யார் என்று கேட்டவனுமாகிய சீஷன் பின்னே வருகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[3. Simon Peter says unto them, I go a fishing. They say unto him, We also go with you. They went forth, and entered into a ship immediately; and that night they caught nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேதுரு திரும்பிப்பார்த்து, இயேசுவுக்கு அன்பாயிருந்தவனும், இராப்போஜனம் பண்ணுகையில் அவர் மார்பிலே சாய்ந்து: ஆண்டவரே, உம்மைக் காட்டிக்கொடுக்கிறவன் யார் என்று கேட்டவனுமாகிய சீஷன் பின்னே வருகிறதைக் கண்டான்.]]></a:t>
+              <a:t><![CDATA[3. Simon Peter says unto them, I go a fishing. They say unto him, We also go with you. They went forth, and entered into a ship immediately; and that night they caught nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனைக் கண்டு, பேதுரு இயேசுவை நோக்கி: ஆண்டவரே, இவன் காரியம் என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Simon Peter says unto them, I go a fishing. They say unto him, We also go with you. They went forth, and entered into a ship immediately; and that night they caught nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு இயேசு: நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால், உனக்கென்ன, நீ என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[4. But when the morning was now come, Jesus stood on the shore: but the disciples knew not that it was Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474631994" r:id="rId1"/>
+    <p:sldLayoutId id="2478617157" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6750,82 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે કોઈ મહત્વ હોવું જોઈએ નહિ. તું મારી પાછળ આવ!”]]></a:t>
+              <a:t><![CDATA[5. இயேசு அவர்களை நோக்கி: பிள்ளைகளே, புசிக்கிறதற்கு ஏதாகிலும் உங்களிடத்தில் உண்டா என்றார். அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. તેથી એ વાત ભાઈઓમાં અંદર અંદર પ્રસરી. તેઓ કહેતા હતા કે આ શિષ્ય જેને ઈસુ પ્રેમ કરતો હતો તે મૃત્યુ]]></a:t>
+              <a:t><![CDATA[அவர்கள்: ஒன்றுமில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પામશે નહિ. પણ ઈસુએ કહ્યું ન હતું કે તે મૃત્યુ પામશે નહિ. તેણે ફક્ત કહ્યું, “ધારો કે મેં નક્કી કર્યુ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர் நீங்கள் படவுக்கு வலதுபுறமாக வலையைப் போடுங்கள், அப்பொழுது உங்களுக்கு அகப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હોય કે હું પાછો આવું ત્યાં સુધી તે જીવે એમાં તારે શું?”]]></a:t>
+              <a:t><![CDATA[என்றார், அப்படியே அவர்கள் போட்டு, திரளான மீன்கள் அகப்பட்டதினால், அதை இழுக்கமாட்டாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. તે શિષ્ય જે આ બાબત કહે છે, તે જેણે હમણાં આ બાબત લખી છે. અમે જાણીએ છીએ કે તે જે કહે છે તે સાચું]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் இயேசுவுக்கு அன்பாயிருந்த சீஷன் பேதுருவைப் பார்த்து: அவர் கர்த்தர் என்றான். அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[கர்த்தரென்று சீமோன்பேதுரு கேட்டவுடனே, தான் வஸ்திரமில்லாதவனாயிருந்தபடியினால், தன் மேற்சட்டையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ત્યાં બીજી ઘણી બાબતો છે જે ઈસુએ કરી છે. જો તે બાબતોના પ્રત્યેક કામો લખવામાં આવે તો હું ધારું છું]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொண்டு கடலிலே குதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે એટલા બધાં પુસ્તકો થાય કે તેનો સમાવેશ આ જગતમાં થાય નહિ. ﻿]]></a:t>
+              <a:t><![CDATA[8. மற்றச் சீஷர்கள் கரைக்கு ஏறக்குறைய இருநூறுமுழத் தூரத்திலிருந்தபடியினால் படவிலிருந்துகொண்டே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પાછળથી, તેના શિષ્યોને ઈસુએ પોતાની જાતે દર્શન દીધા. આ તિબેરિયાસ (ગાલીલ) સરોવરની બાજુમાં હતું. તે આ]]></a:t>
+              <a:t><![CDATA[மீன்களுள்ள வலையை இழுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રીતે બન્યું.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் கரையிலே வந்திறங்கினபோது, கரிநெருப்புப் போட்டிருக்கிறதையும், அதின்மேல் மீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. હું તને સત્ય કહું છું. જ્યારે તું યુવાન હતો. તું તારો પોતાનો પટ્ટો બાંધી અને તારી જ્યાં જવાની]]></a:t>
+              <a:t><![CDATA[1. இவைகளுக்குப்பின்பு இயேசு திபேரியா கடற்கரையிலே மறுபடியும் சீஷருக்குத் தம்மை வெளிப்படுத்தினார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. શિષ્યોમાંના કેટલાક ભેગા થયા હતા. તેઓમાં સિમોન પિતર, થોમા (જે દીદુમસ કહેવાતો હતો તે) ગાલીલના]]></a:t>
+              <a:t><![CDATA[வைத்திருக்கிறதையும், அப்பத்தையும் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાનાનો નથાનિયેલ, ઝબદીના બે દીકરાઓ, અને બીજા બે શિષ્યો હતા.]]></a:t>
+              <a:t><![CDATA[10. இயேசு அவர்களை நோக்கி: நீங்கள் இப்பொழுது பிடித்த மீன்களில் சிலவற்றைக் கொண்டுவாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. સિમોન પિતરે કહ્યું, “હું માછલા પકડવા બહાર જાઉં છું.”બીજા શિષ્યોએ કહ્યું, “અમે તારી સાથે આવીશું.”]]></a:t>
+              <a:t><![CDATA[11. சீமோன்பேதுரு படவில் ஏறி நூற்றைம்பத்துமூன்று பெரிய மீன்களால் நிறைந்த வலையைக் கரையில் இழுத்தான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પછી બધા જ શિષ્યો બહાર ગયા અને હોડીમાં બેઠા. તેઓએ તે રાત્રે માછલા પકડવા પ્રયત્ન કર્યો પણ કંઈ હાથ]]></a:t>
+              <a:t><![CDATA[இத்தனை மீன்கள் இருந்தும் வலை கிழியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યું નહિ.]]></a:t>
+              <a:t><![CDATA[12. இயேசு அவர்களை நோக்கி வாருங்கள், போஜனம்பண்ணுங்கள் என்றார். அவரைக் கர்த்தரென்று சீஷர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. બીજી વહેલી પરોઢે ઈસુ સમુદ્રકાંઠે ઊભો હતો. પરંતુ શિષ્યોએ તેને ઓળખ્યો નહિ કે તે ઈસુ હતો.]]></a:t>
+              <a:t><![CDATA[அறிந்தபடியினால் அவர்களில் ஒருவனும்: நீர் யார் என்று கேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. પછી ઈસુએ શિષ્યોને કહ્યું, “મિત્રો તમે કોઈ માછલી પકડી છે?”શિષ્યોએ કહ્યું, “ના.”]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, இயேசு வந்து, அப்பத்தையும் மீனையும் எடுத்து, அவர்களுக்குக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ઈસુએ કહ્યું, “તમારી હોડીની જમણી બાજુએ પાણીમાં તમારી જાળ નાખો. તમે ત્યાં થોડી માછલીઓ પકડી શકશો.”]]></a:t>
+              <a:t><![CDATA[14. இயேசு மரித்தோரிலிருந்தெழுந்தபின்பு தம்முடைய சீஷருக்கு அருளின தரிசனங்களில் இது மூன்றாவது தரிசனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેથી શિષ્યોએ આમ કર્યુ. તેઓએ એટલા બધા માછલાં પકડ્યાં કે તેઓ જાળને હોડીમાં પાછી ખેંચી શક્યા નહિ.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் போஜனம்பண்ணின பின்பு, இயேசு சீமோன் பேதுருவை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ઈસુ જેને પ્રેમ કરતો હતો તે શિષ્યોમાંના એક શિષ્યએ પિતરને કહ્યું, “તે માણસ પ્રભુ છે!” પિતરે તેને આમ]]></a:t>
+              <a:t><![CDATA[இவர்களிலும் அதிகமாய் நீ என்னிடத்தில் அன்பாயிருக்கிறாயா என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઈચ્છા હતી ત્યાં ગયો. પણ જ્યારે તું વૃદ્ધ થશે ત્યારે તું તારા હાથ લાંબા કરીશ અને બીજો કોઈ પુરુંષ તને]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தின விவரமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહેતો સાંભળ્યો, “તે માણસ પ્રભુ છે,” પિતરે તેનો ડગલો પહેર્યો. (કામ કરવા તેણે પોતાનાં કપડાં કાઢી]]></a:t>
+              <a:t><![CDATA[நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்: என் ஆட்டுக்குட்டிகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખ્યાં હતાં.) પછી તે પાણીમાં કૂદી પડયો.]]></a:t>
+              <a:t><![CDATA[16. இரண்டாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னிடத்தில் அன்பாயிருக்கிறாயா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. બીજા શિષ્યો હોડીમાં કિનારે ગયા. તેઓએ માછલા ભરેલી જાળ ખેંચી. તેઓ કિનારાથી 100 વારથી વધારે દૂર ન]]></a:t>
+              <a:t><![CDATA[என்றார். அதற்கு அவன்: ஆம் ஆண்டவரே, உம்மை நேசிக்கிறேன் என்பதை நீர் அறிவீர் என்றான். அவர்:என் ஆடுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા.]]></a:t>
+              <a:t><![CDATA[மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જ્યારે શિષ્યો હોડીમાંથી નીચે ઉતરી કિનારા પર આવ્યા. તેઓએ ગરમ કોલસાનો અગ્નિ જોયો. ત્યાં આગ પર એક]]></a:t>
+              <a:t><![CDATA[17. மூன்றாந்தரம் அவர் அவனை நோக்கி: யோனாவின் குமாரனாகிய சீமோனே, நீ என்னை நேசிக்கிறாயா என்றார். என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માછલી અને ત્યાં બાજુમાં રોટલી પણ હતી.]]></a:t>
+              <a:t><![CDATA[நேசிக்கிறாயா என்று அவர் மூன்றாந்தரம் தன்னைக் கேட்டபடியினாலே பேதுரு துக்கப்பட்டு: ஆண்டவரே, நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પછી ઈસુએ કહ્યું, “તમે માછલીઓ પકડી છે તેમાંથી થોડી લાવો.”]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் அறிந்திருக்கிறீர், நான் உம்மை நேசிக்கிறேன் என்பதையும் நீர் அறிவீர் என்றான். இயேசு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. સિમોન પિતર હોડીમાં ગયો અને જાળને સમુદ્રકિનારે ખેંચી. તે મોટી માછલીઓથી ભરેલી હતી. ત્યાં 153]]></a:t>
+              <a:t><![CDATA[என் ஆடுகளை மேய்ப்பாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માછલીઓ હતી. માછલીઓ ઘણી ભારે હતી, પણ જાળ ફાટી નહિ.]]></a:t>
+              <a:t><![CDATA[18. நீ இளவயதுள்ளவனாயிருந்தபோது உன்னை நீயே அரைக் கட்டிக்கொண்டு, உனக்கு இஷ்டமான இடங்களிலே நடந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ઈસુએ તેઓને કહ્યું, “આવો અને ખાઓ.” શિષ્યોમાંથી કોઈ પણ તેને પૂછી શક્યો નહિ, “તું કોણ છે?” તેઓએ]]></a:t>
+              <a:t><![CDATA[திரிந்தாய்; நீ முதிர் வயதுள்ளவனாகும்போது உன் கைகளை நீட்டுவாய்; வேறோருவன் உன் அரையைக் கட்டி, உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધશે. તે વ્યક્તિ તારી ઈચ્છા જ્યાં નહિ જવાની હશે ત્યાં દોરી જશે.”]]></a:t>
+              <a:t><![CDATA[2. சீமோன் பேதுருவும், திதிமு என்னப்பட்ட தோமாவும், கலிலேயா நாட்டிலுள்ள கானா ஊரானாகிய நாத்தான்வேலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાણ્યું તે પ્રભુ હતો.]]></a:t>
+              <a:t><![CDATA[இஷ்டமில்லாத இடத்துக்கு உன்னைக் கொண்டுபோவான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ઈસુ ભોજન તરફ ગયો. તેણે રોટલી લીધી અને તે તેઓને આપી. ઈસુએ પણ માછલી લીધી અને તે તેઓને આપી.]]></a:t>
+              <a:t><![CDATA[19. இன்னவிதமான மரணத்தினாலே அவன் தேவனை மகிமைப்படுத்தப்போகிறானென்பதைக் குறிக்கும்படியாக இப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. મૃત્યુ પામેલાઓમાંથી ઊઠયા પછી ઈસુએ પોતાના શિષ્યોને આમ ત્રીજી વાર દર્શન દીધા.]]></a:t>
+              <a:t><![CDATA[சொன்னார். அவர் இதைச் சொல்லியபின்பு, அவனை நோக்கி: என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. જ્યારે તેઓએ ભોજન પૂરું કર્યુ, ઈસુએ સિમોન પિતરને કહ્યું, “સિમોન, યોહાનના દીકરા, શું તું મને આ]]></a:t>
+              <a:t><![CDATA[20. பேதுரு திரும்பிப்பார்த்து, இயேசுவுக்கு அன்பாயிருந்தவனும், இராப்போஜனம் பண்ணுகையில் அவர் மார்பிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બીજા પુરુંષો કરતાં વધારે હેત કરે છે?”પિતરે ઉત્તર આપ્યો, “હા, પ્રભુ, તું જાણે છે કે હું તને હેત કરું]]></a:t>
+              <a:t><![CDATA[சாய்ந்து: ஆண்டவரே, உம்மைக் காட்டிக்கொடுக்கிறவன் யார் என்று கேட்டவனுமாகிய சீஷன் பின்னே வருகிறதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છું.”પછી ઈસુએ પિતરને કહ્યું, “મારા હલવાનોની સંભાળ રાખ.”]]></a:t>
+              <a:t><![CDATA[கண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ફરીથી ઈસુએ પિતરને કહ્યું, “સિમોન, યોહાનના દીકરા, શું તું મને પ્રેમ કરે છે?”પિતરે ઉત્તર આપ્યો,]]></a:t>
+              <a:t><![CDATA[21. அவனைக் கண்டு, பேதுரு இயேசுவை நோக்கி: ஆண்டவரே, இவன் காரியம் என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“હા, પ્રભુ, તું જાણે છે કે હું તને પ્રેમ કરું છું.”પછી ઈસુએ પિતરને કહ્યું, “મારા ઘેટાંઓની સંભાળ]]></a:t>
+              <a:t><![CDATA[22. அதற்கு இயேசு: நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால், உனக்கென்ன, நீ என்னைப் பின்பற்றிவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખ.”]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ઈસુએ ત્રીજી વાર કહ્યું, “સિમોન, યોહાનના દીકરા, શું તું મને પ્રેમ કરે છે?”પિતર ઉદાસ હતો કારણ કે]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் அந்தச் சீஷன் மரிப்பதில்லை என்கிற பேச்சு சகோதரருக்குள்ளே பரம்பிற்று. ஆனாலும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. (ઈસુએ દેવનો મહિમા પ્રગટ કરવા, તે દર્શાવવા એમ કહ્યું.) પછી ઈસુએ પિતરને કહ્યું, “મારી પાછળ આવ!”]]></a:t>
+              <a:t><![CDATA[செபெதேயுவின் குமாரரும், அவருடைய சீஷரில் வேறு இரண்டுபேரும் கூடியிருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઈસુએ તેને ત્રણ વખત પૂછયું, “શું તું મને પ્રેમ કરે છે?” પિતરે કહ્યું, “પ્રભુ તું બધું જાણે છે. તું]]></a:t>
+              <a:t><![CDATA[மரிப்பதில்லையென்று இயேசு சொல்லாமல், நான் வருமளவும் இவனிருக்க எனக்குச் சித்தமானால் உனக்கென்னவென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12898,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાણે છે કે હું તને પ્રેમ કરું છું!”ઈસુએ પિતરને કહ્યું, “મારા ઘેંટાંની સંભાળ રાખ.]]></a:t>
+              <a:t><![CDATA[சொன்னார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அந்தச் சீஷனே இவைகளைக் குறித்துச் சாட்சிகொடுத்து இவைகளை எழுதினவன்; அவனுடைய சாட்சி மெய்யென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்திருக்கிறோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. இயேசு செய்த வேறு அநேக காரியங்களுமுண்டு; அவைகளை ஒவ்வொன்றாக எழுதினால் எழுதப்படும் புஸ்தகங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உலகம் கொள்ளாதென்று எண்ணுகிறேன். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. પિતર પાછો વળ્યો અને ઈસુ જે શિષ્યને પ્રેમ કરતો હતો, તેને પાછળ ચાલતો જોયો. (આ તે શિષ્ય હતો જેણે]]></a:t>
+              <a:t><![CDATA[3. சீமோன் பேதுரு மற்றவர்களை நோக்கி: மீன்பிடிக்கப்போகிறேன் என்றான். அதற்கு அவர்கள்: நாங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાળુના સમયે તેની છાતી પર અઢેલીને પૂછયું હતું, “પ્રભુ તારી વિરૂદ્ધ કોણ થશે?”)]]></a:t>
+              <a:t><![CDATA[உம்முடனேகூட வருகிறோம் என்றார்கள். அவர்கள் புறப்பட்டுப்போய், உடனே படவேறினார்கள். அந்த இராத்திரியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. જ્યારે પિતરે આ શિષ્યને તેની પાછળ જોયો. તેણે ઈસુને પૂછયું, “પ્રભુ, તેના વિષે શું છે?”]]></a:t>
+              <a:t><![CDATA[அவர்கள் ஒன்றும் பிடிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ઈસુએ ઉત્તર આપ્યો, “ધારો કે હું પાછો આવું ત્યાં સુધી તે જીવતો રહે એવી મારી ઈચ્છા હોય, તેનું તારા]]></a:t>
+              <a:t><![CDATA[4. விடியற்காலமானபோது, இயேசு கரையிலே நின்றார்; அவரை இயேசு என்று சீஷர்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>