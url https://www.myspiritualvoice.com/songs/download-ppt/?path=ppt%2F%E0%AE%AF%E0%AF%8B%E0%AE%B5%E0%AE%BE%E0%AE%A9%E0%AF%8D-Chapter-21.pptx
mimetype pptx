--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -6338,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478617157" r:id="rId1"/>
+    <p:sldLayoutId id="2482621345" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14015,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>