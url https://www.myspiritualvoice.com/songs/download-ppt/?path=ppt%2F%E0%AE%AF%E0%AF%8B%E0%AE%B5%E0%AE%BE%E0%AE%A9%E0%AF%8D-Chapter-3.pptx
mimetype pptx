--- v1 (2026-08-01)
+++ v2 (2026-09-18)
@@ -105,50 +105,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +208,61 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +417,64 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகளுக்குப்பின்பு, இயேசுவும் அவருடைய சீஷரும் யூதேயா தேசத்திற்கு வந்தார்கள்; அங்கே அவர் அவர்களோடே சஞ்சரித்து, ஞானஸ்நானங்கொடுத்துவந்தார்.]]></a:t>
+              <a:t><![CDATA[5. Jesus answered, Verily, verily, I say unto you, Except a man be born of water and of the Spirit, he cannot enter into the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகளுக்குப்பின்பு, இயேசுவும் அவருடைய சீஷரும் யூதேயா தேசத்திற்கு வந்தார்கள்; அங்கே அவர் அவர்களோடே சஞ்சரித்து, ஞானஸ்நானங்கொடுத்துவந்தார்.]]></a:t>
+              <a:t><![CDATA[5. Jesus answered, Verily, verily, I say unto you, Except a man be born of water and of the Spirit, he cannot enter into the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சாலிம் ஊருக்குச் சமீபமான அயினோன் என்னும் இடத்திலே தண்ணீர் மிகுதியாயிருந்தபடியினால், யோவானும் அங்கே ஞானஸ்நானங்கொடுத்துவந்தான்; ஜனங்கள் அவனிடத்தில் வந்து ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. That which is born of the flesh is flesh; and that which is born of the Spirit is spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சாலிம் ஊருக்குச் சமீபமான அயினோன் என்னும் இடத்திலே தண்ணீர் மிகுதியாயிருந்தபடியினால், யோவானும் அங்கே ஞானஸ்நானங்கொடுத்துவந்தான்; ஜனங்கள் அவனிடத்தில் வந்து ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Marvel not that I said unto you, All of you must be born again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அக்காலத்தில் யோவான் காவலில் வைக்கப்பட்டிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. The wind blows where it decides, and you hear the sound thereof, but can not tell whence it comes, and where it goes: so is every one that is born of the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது யோவானுடைய சீஷரில் சிலருக்கும் யூதருக்கும் சுத்திகரிப்பைக் குறித்து வாக்குவாதமுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. The wind blows where it decides, and you hear the sound thereof, but can not tell whence it comes, and where it goes: so is every one that is born of the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் யோவானிடத்தில் வந்து: ரபீ, உம்முடனேகூட யோர்தானுக்கு அக்கரையில் ஒருவர் இருந்தாரே; அவரைக் குறித்து நீரும் சாட்சிகொடுத்தீரே, இதோ, அவர் ஞானஸ்நானங்கொடுக்கிறார், எல்லாரும் அவரிடத்தில் போகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The wind blows where it decides, and you hear the sound thereof, but can not tell whence it comes, and where it goes: so is every one that is born of the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் யோவானிடத்தில் வந்து: ரபீ, உம்முடனேகூட யோர்தானுக்கு அக்கரையில் ஒருவர் இருந்தாரே; அவரைக் குறித்து நீரும் சாட்சிகொடுத்தீரே, இதோ, அவர் ஞானஸ்நானங்கொடுக்கிறார், எல்லாரும் அவரிடத்தில் போகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Nicodemus answered and said unto him, How can these things be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் யோவானிடத்தில் வந்து: ரபீ, உம்முடனேகூட யோர்தானுக்கு அக்கரையில் ஒருவர் இருந்தாரே; அவரைக் குறித்து நீரும் சாட்சிகொடுத்தீரே, இதோ, அவர் ஞானஸ்நானங்கொடுக்கிறார், எல்லாரும் அவரிடத்தில் போகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Jesus answered and said unto him, Are you a master of Israel, and know not these things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதருக்குள்ளே அதிகாரியான நிக்கொதேமு என்னப்பட்ட பரிசேயன் ஒருவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[11. Verily, verily, I say unto you, We speak that we do know, and testify that we have seen; and all of you receive not our witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவரை விசுவாசிக்கிறவன் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படான்; விசுவாசியாதவனோ தேவனுடைய ஒரேபேறான குமாரனுடைய நாமத்தில் விசுவாசமுள்ளவனாயிராதபடியினால், அவன் ஆக்கினைத்தீர்ப்புக்குட்பட்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. There was a man of the Pharisees, named Nicodemus, a ruler of the Jews:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் இராக்காலத்திலே இயேசுவினிடத்தில் வந்து: ரபீ, நீர் தேவனிடத்திலிருந்து வந்த போதகர் என்று அறிந்திருக்கிறோம், ஏனெனில் ஒருவனும் தன்னுடனே தேவன் இராவிட்டால் நீர் செய்கிற இப்படிப்பட்ட அற்புதங்களைச் செய்மாட்டான் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Verily, verily, I say unto you, We speak that we do know, and testify that we have seen; and all of you receive not our witness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் இராக்காலத்திலே இயேசுவினிடத்தில் வந்து: ரபீ, நீர் தேவனிடத்திலிருந்து வந்த போதகர் என்று அறிந்திருக்கிறோம், ஏனெனில் ஒருவனும் தன்னுடனே தேவன் இராவிட்டால் நீர் செய்கிற இப்படிப்பட்ட அற்புதங்களைச் செய்மாட்டான் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. If I have told you earthly things, and all of you believe not, how shall all of you believe, if I tell you of heavenly things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு அவனுக்குப் பிரதியுத்தரமாக: ஒருவன் மறுபடியும் பிறவாவிட்டால் தேவனுடைய ராஜ்யத்தைக் காணமாட்டான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. If I have told you earthly things, and all of you believe not, how shall all of you believe, if I tell you of heavenly things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு அவனுக்குப் பிரதியுத்தரமாக: ஒருவன் மறுபடியும் பிறவாவிட்டால் தேவனுடைய ராஜ்யத்தைக் காணமாட்டான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And no man has ascended up to heaven, but he that came down from heaven, even the Son of man which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு நிக்கொதேமு: ஒரு மனுஷன் முதிர்வயதாயிருக்கையில் எப்படிப் பிறப்பான்? அவன் தன் தாயின் கர்ப்பத்தில் இரண்டாந்தரம் பிரவேசித்துப் பிறக்கக்கூடுமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And no man has ascended up to heaven, but he that came down from heaven, even the Son of man which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு நிக்கொதேமு: ஒரு மனுஷன் முதிர்வயதாயிருக்கையில் எப்படிப் பிறப்பான்? அவன் தன் தாயின் கர்ப்பத்தில் இரண்டாந்தரம் பிரவேசித்துப் பிறக்கக்கூடுமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And as Moses lifted up the serpent in the wilderness, even so must the Son of man be lifted up:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு பிரதியுத்தரமாக: ஒருவன் ஜலத்தினாலும் ஆவியினாலும் பிறவாவிட்டால் தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கமாட்டான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. That whosoever believes in him should not perish, but have eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு பிரதியுத்தரமாக: ஒருவன் ஜலத்தினாலும் ஆவியினாலும் பிறவாவிட்டால் தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கமாட்டான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. That whosoever believes in him should not perish, but have eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மாம்சத்தினால் பிறப்பது மாம்சமாயிருக்கும், ஆவியினால் பிறப்பது ஆவியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. For God so loved the world, that he gave his only begotten Son, that whosoever believes in him should not perish, but have everlasting life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் மறுபடியும் பிறக்கவேண்டுமென்று நான் உனக்குச் சொன்னதைக் குறித்து அதிசயப்படவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. For God so loved the world, that he gave his only begotten Son, that whosoever believes in him should not perish, but have everlasting life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவரை விசுவாசிக்கிறவன் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படான்; விசுவாசியாதவனோ தேவனுடைய ஒரேபேறான குமாரனுடைய நாமத்தில் விசுவாசமுள்ளவனாயிராதபடியினால், அவன் ஆக்கினைத்தீர்ப்புக்குட்பட்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. The same came to Jesus by night, and said unto him, Rabbi, we know that you are a teacher come from God: for no man can do these miracles that you do, except God be with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோவான் பிரதியுத்தரமாக: பரலோத்திலிருந்து ஒருவனுக்குக் கொடுக்கப்பட்டாலொழிய, அவன் ஒன்றையும் பெற்றுக்கொள்ளமாட்டான்.]]></a:t>
+              <a:t><![CDATA[17. For God sent not his Son into the world to condemn the world; but that the world through him might be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காற்றானது தனக்கு இஷ்டமான இடத்திலே வீசுகிறது, அதின் சத்தத்தைக் கேட்கிறாய், ஆகிலும் அது இன்ன இடத்திலிருந்து வருகிறதென்றும், இன்ன இடத்துக்குப் போகிறதென்றும் உனக்குத் தெரியாது; ஆவியினால் பிறந்தவனெவனோ அவனும் அப்படியே இருக்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. For God sent not his Son into the world to condemn the world; but that the world through him might be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காற்றானது தனக்கு இஷ்டமான இடத்திலே வீசுகிறது, அதின் சத்தத்தைக் கேட்கிறாய், ஆகிலும் அது இன்ன இடத்திலிருந்து வருகிறதென்றும், இன்ன இடத்துக்குப் போகிறதென்றும் உனக்குத் தெரியாது; ஆவியினால் பிறந்தவனெவனோ அவனும் அப்படியே இருக்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. He that believes on him is not condemned: but he that believes not is condemned already, because he has not believed in the name of the only begotten Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் கிறிஸ்துவல்ல, அவருக்கு முன்னாக அனுப்பப்பட்டவன் என்று நான் சொன்னதற்கு நீங்களே சாட்சிகள்.]]></a:t>
+              <a:t><![CDATA[18. He that believes on him is not condemned: but he that believes not is condemned already, because he has not believed in the name of the only begotten Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு நிக்கொதேமு: இவைகள் எப்படி ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And this is the condemnation, that light has come into the world, and men loved darkness rather than light, because their deeds were evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மணவாட்டியை உடையவனே மணவாளன்; மணவாளனுடைய தோழனோ அருகே நின்று, அவருடைய சொல்லைக் கேட்கிறவனாய் மணவாளனுடைய சத்தத்தைக் குறித்து மிகவும் சந்தோஷப்படுகிறான்; இந்தச் சந்தோஷம் இப்பொழுது எனக்குச் சம்பூரணமாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. And this is the condemnation, that light has come into the world, and men loved darkness rather than light, because their deeds were evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மணவாட்டியை உடையவனே மணவாளன்; மணவாளனுடைய தோழனோ அருகே நின்று, அவருடைய சொல்லைக் கேட்கிறவனாய் மணவாளனுடைய சத்தத்தைக் குறித்து மிகவும் சந்தோஷப்படுகிறான்; இந்தச் சந்தோஷம் இப்பொழுது எனக்குச் சம்பூரணமாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. For every one that does evil hates the light, neither comes to the light, lest his deeds should be reproved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அவனை நோக்கி: நீ இஸ்ரவேலில் போதகனாயிருந்தும் இவைகளை அறியாமலிருக்கிறாயா?]]></a:t>
+              <a:t><![CDATA[20. For every one that does evil hates the light, neither comes to the light, lest his deeds should be reproved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர் பெருகவும் நான் சிறுகவும் வேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. But he that does truth comes to the light, that his deeds may be made manifest, that they are wrought in God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மெய்யாகவே மெய்யாகவே நான் உனக்குச் சொல்லுகிறேன், நாங்கள் அறிந்திருக்கிறதைச் சொல்லி, நாங்கள் கண்டதைக்குறித்துச் சாட்சிகொடுக்கிறோம், நீங்களோ எங்கள் சாட்சியை ஏற்றுக்கொள்ளுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[21. But he that does truth comes to the light, that his deeds may be made manifest, that they are wrought in God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒளியானது உலகத்திலே வந்திருந்தும் மனுஷருடைய கிரியைகள் பொல்லாதவைகளாயிருக்கிறபடியினால் அவர்கள் ஒளியைப்பார்க்கிலும் இருளை விரும்புகிறதே அந்த ஆக்கினைத்தீர்ப்புக்குக் காரணமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. The same came to Jesus by night, and said unto him, Rabbi, we know that you are a teacher come from God: for no man can do these miracles that you do, except God be with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மெய்யாகவே மெய்யாகவே நான் உனக்குச் சொல்லுகிறேன், நாங்கள் அறிந்திருக்கிறதைச் சொல்லி, நாங்கள் கண்டதைக்குறித்துச் சாட்சிகொடுக்கிறோம், நீங்களோ எங்கள் சாட்சியை ஏற்றுக்கொள்ளுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[22. After these things came Jesus and his disciples into the land of Judaea; and there he tarried with them, and baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன்னதத்திலிருந்து வருகிறவர் எல்லாரிலும் மேலானவர்; பூமியிலிருந்துண்டானவன் பூமியின் தன்மையுள்ளவனாயிருந்து, பூமிக்கடுத்தவைகளைப் பேசுகிறான்; பரலோகத்திலிருந்து வருகிறவர் எல்லாரிலும் மேலானவர்.]]></a:t>
+              <a:t><![CDATA[22. After these things came Jesus and his disciples into the land of Judaea; and there he tarried with them, and baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உன்னதத்திலிருந்து வருகிறவர் எல்லாரிலும் மேலானவர்; பூமியிலிருந்துண்டானவன் பூமியின் தன்மையுள்ளவனாயிருந்து, பூமிக்கடுத்தவைகளைப் பேசுகிறான்; பரலோகத்திலிருந்து வருகிறவர் எல்லாரிலும் மேலானவர்.]]></a:t>
+              <a:t><![CDATA[23. And John also was baptizing in Aenon near to Salim, because there was much water there: and they came, and were baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமிக்கடுத்த காரியங்களை நான் உங்களுக்குச் சொல்லியும் நீங்கள் விசுவாசிக்கவில்லையே, பரமகாரியங்களை உங்களுக்குச் சொல்வேனானால் எப்படி விசுவாசிப்பீர்கள்?]]></a:t>
+              <a:t><![CDATA[23. And John also was baptizing in Aenon near to Salim, because there was much water there: and they came, and were baptized.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமிக்கடுத்த காரியங்களை நான் உங்களுக்குச் சொல்லியும் நீங்கள் விசுவாசிக்கவில்லையே, பரமகாரியங்களை உங்களுக்குச் சொல்வேனானால் எப்படி விசுவாசிப்பீர்கள்?]]></a:t>
+              <a:t><![CDATA[24. For John was not yet cast into prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தாம் கண்டதையும் கேட்டதையும் சாட்சியாகச் சொல்லுகிறார்; அவருடைய சாட்சியை ஒருவனும் ஏற்றுக்கொள்ளுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[25. Then there arose a question between some of John's disciples and the Jews about purifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பரலோகத்திலிருந்திறங்கினவரும் பரலோகத்திலிருக்கிறவருமான மனுஷகுமாரனேயல்லாமல் பரலோகத்துக்கு ஏறினவன் ஒருவனுமில்லை.]]></a:t>
+              <a:t><![CDATA[25. Then there arose a question between some of John's disciples and the Jews about purifying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவருடைய சாட்சியை ஏற்றுக்கொள்கிறவன் தேவன் சத்தியமுள்ளவரென்று முத்திரைபோட்டு நிச்சயப்படுத்துகிறான்.]]></a:t>
+              <a:t><![CDATA[26. And they came unto John, and said unto him, Rabbi, he that was with you beyond Jordan, to whom you bare witness, behold, the same baptizes, and all men come to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சர்ப்பமானது மோசேயினால் வனாந்தரத்திலே உயர்த்தப்பட்டது போல மனுஷகுமாரனும்,]]></a:t>
+              <a:t><![CDATA[26. And they came unto John, and said unto him, Rabbi, he that was with you beyond Jordan, to whom you bare witness, behold, the same baptizes, and all men come to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தேவனால் அனுப்பப்பட்டவர் தேவனுடைய வார்த்தைகளைப் பேசுகிறார், தேவன் அவருக்குத் தமது ஆவியை அளவில்லாமல் கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[26. And they came unto John, and said unto him, Rabbi, he that was with you beyond Jordan, to whom you bare witness, behold, the same baptizes, and all men come to him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒளியானது உலகத்திலே வந்திருந்தும் மனுஷருடைய கிரியைகள் பொல்லாதவைகளாயிருக்கிறபடியினால் அவர்கள் ஒளியைப்பார்க்கிலும் இருளை விரும்புகிறதே அந்த ஆக்கினைத்தீர்ப்புக்குக் காரணமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. The same came to Jesus by night, and said unto him, Rabbi, we know that you are a teacher come from God: for no man can do these miracles that you do, except God be with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன்னை விசுவாசிக்கிறவன் எவனோ அவன் கெட்டுப்போகாமல் நித்திய ஜீவனை அடையும்படிக்கு, உயர்த்தப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[27. John answered and said, A man can receive nothing, except it be given him from heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பிதாவானவர் குமாரனில் அன்பாயிருந்து எல்லாவற்றையும் அவர் கையில் ஒப்புக்கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[27. John answered and said, A man can receive nothing, except it be given him from heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன், தம்முடைய ஒரேபேறான குமாரனை விசுவாசிக்கிறவன் எவனோ அவன் கெட்டுப்போகாமல் நித்தியஜீவனை அடையும்படிக்கு, அவரைத் தந்தருளி, இவ்வளவாய் உலகத்தில் அன்புகூர்ந்தார்.]]></a:t>
+              <a:t><![CDATA[28. All of you yourselves bear me witness, that I said, I am not the Christ, but that I am sent before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன், தம்முடைய ஒரேபேறான குமாரனை விசுவாசிக்கிறவன் எவனோ அவன் கெட்டுப்போகாமல் நித்தியஜீவனை அடையும்படிக்கு, அவரைத் தந்தருளி, இவ்வளவாய் உலகத்தில் அன்புகூர்ந்தார்.]]></a:t>
+              <a:t><![CDATA[29. He that has the bride is the bridegroom: but the friend of the bridegroom, which stands and hears him, rejoices greatly because of the bridegroom's voice: this my joy therefore is fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் நித்தியஜீவனை உடையவனாயிருக்கிறான்; குமாரனை விசுவாசியாதவனோ ஜீவனைக் காண்பதில்லை, தேவனுடைய கோபம் அவன்மேல் நிலைநிற்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. He that has the bride is the bridegroom: but the friend of the bridegroom, which stands and hears him, rejoices greatly because of the bridegroom's voice: this my joy therefore is fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் நித்தியஜீவனை உடையவனாயிருக்கிறான்; குமாரனை விசுவாசியாதவனோ ஜீவனைக் காண்பதில்லை, தேவனுடைய கோபம் அவன்மேல் நிலைநிற்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. He that has the bride is the bridegroom: but the friend of the bridegroom, which stands and hears him, rejoices greatly because of the bridegroom's voice: this my joy therefore is fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகத்தை ஆக்கினைக்குள்ளாகத் தீர்க்கும்படி தேவன் தம்முடைய குமாரனை உலகத்தில் அனுப்பாமல், அவராலே உலகம் இரட்சிக்கப்படுவதற்காகவே அவரை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[30. He must increase, but I must decrease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6093,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உலகத்தை ஆக்கினைக்குள்ளாகத் தீர்க்கும்படி தேவன் தம்முடைய குமாரனை உலகத்தில் அனுப்பாமல், அவராலே உலகம் இரட்சிக்கப்படுவதற்காகவே அவரை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[31. He that comes from above is above all: he that is of the earth is earthly, and speaks of the earth: he that comes from heaven is above all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. He that comes from above is above all: he that is of the earth is earthly, and speaks of the earth: he that comes from heaven is above all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. He that comes from above is above all: he that is of the earth is earthly, and speaks of the earth: he that comes from heaven is above all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பொல்லாங்கு செய்கிற எவனும் ஒளியைப் பகைக்கிறான், தன் கிரியைகள் கண்டிக்கப்படாதபடிக்கு, ஒளியினிடத்தில் வராதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[3. Jesus answered and said unto him, Verily, verily, I say unto you, Except a man be born again, he cannot see the kingdom of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And what he has seen and heard, that he testifies; and no man receives his testimony.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And what he has seen and heard, that he testifies; and no man receives his testimony.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. He that has received his testimony has set to his seal that God is true.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. He that has received his testimony has set to his seal that God is true.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For he whom God has sent speaks the words of God: for God gives not the Spirit by measure unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For he whom God has sent speaks the words of God: for God gives not the Spirit by measure unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. The Father loves the Son, and has given all things into his hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. He that believes on the Son has everlasting life: and he that believes not the Son shall not see life; but the wrath of God abides on him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. He that believes on the Son has everlasting life: and he that believes not the Son shall not see life; but the wrath of God abides on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பொல்லாங்கு செய்கிற எவனும் ஒளியைப் பகைக்கிறான், தன் கிரியைகள் கண்டிக்கப்படாதபடிக்கு, ஒளியினிடத்தில் வராதிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[3. Jesus answered and said unto him, Verily, verily, I say unto you, Except a man be born again, he cannot see the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சத்தியத்தின்படி செய்கிறவனோ தன் கிரியைகள் தேவனுக்குள்ளாய்ச் செய்யப்படுகிறதென்று வெளியாகும்படிக்கு, ஒளியினிடத்தில் வருகிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Nicodemus says unto him, How can a man be born when he is old? can he enter the second time into his mother's womb, and be born?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சத்தியத்தின்படி செய்கிறவனோ தன் கிரியைகள் தேவனுக்குள்ளாய்ச் செய்யப்படுகிறதென்று வெளியாகும்படிக்கு, ஒளியினிடத்தில் வருகிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Nicodemus says unto him, How can a man be born when he is old? can he enter the second time into his mother's womb, and be born?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596038" r:id="rId1"/>
+    <p:sldLayoutId id="2478617166" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8267,142 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এরপর যীশু তাঁর শিষ্যদের সঙ্গে যিহূদিযা প্রদেশে এলেন৷ তিনি সেখানে তাঁদের সঙ্গে থাকতে লাগলেন ও]]></a:t>
+              <a:t><![CDATA[5. இயேசு பிரதியுத்தரமாக: ஒருவன் ஜலத்தினாலும் ஆவியினாலும் பிறவாவிட்டால் தேவனுடைய ராஜ்யத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাপ্তাইজ করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கமாட்டான் என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. য়োহনও শালীমের নিকট ঐনোন নামক স্থানে বাপ্তাইজ করছিলেন, কারণ সেখানে প্রচুর জল ছিল; আর লোকেরা তাঁর]]></a:t>
+              <a:t><![CDATA[6. மாம்சத்தினால் பிறப்பது மாம்சமாயிருக்கும், ஆவியினால் பிறப்பது ஆவியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে এসে বাপ্তিস্ম নিচ্ছিল৷]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் மறுபடியும் பிறக்கவேண்டுமென்று நான் உனக்குச் சொன்னதைக் குறித்து அதிசயப்படவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. য়োহন তখনও কারাগারে বন্দী হন নি৷]]></a:t>
+              <a:t><![CDATA[8. காற்றானது தனக்கு இஷ்டமான இடத்திலே வீசுகிறது, அதின் சத்தத்தைக் கேட்கிறாய், ஆகிலும் அது இன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. সেই সময় ইহুদী রীতি অনুসারে শুচি হওযার বিষয়ে য়োহনের শিষ্যদের সঙ্গে একজন ইহুদীর তর্ক বাধে৷]]></a:t>
+              <a:t><![CDATA[இடத்திலிருந்து வருகிறதென்றும், இன்ன இடத்துக்குப் போகிறதென்றும் உனக்குத் தெரியாது; ஆவியினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. পরে তারা য়োহনের কাছে এসে বলল, ‘রব্বি (গুরু), তাঁকে মনে পড়ে যিনি যর্দন নদীর ওপারে আপনার সঙ্গে]]></a:t>
+              <a:t><![CDATA[பிறந்தவனெவனோ அவனும் அப்படியே இருக்கிறான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিলেন এবং য়াঁর বিষয়ে আপনি সাক্ষ্য দিয়েছিলেন? তিনি লোকেদের বাপ্তাইজ করছেন আর সবাই তাঁর কাছে]]></a:t>
+              <a:t><![CDATA[9. அதற்கு நிக்கொதேமு: இவைகள் எப்படி ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছে৷’]]></a:t>
+              <a:t><![CDATA[10. இயேசு அவனை நோக்கி: நீ இஸ்ரவேலில் போதகனாயிருந்தும் இவைகளை அறியாமலிருக்கிறாயா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ফরীশীদের মধ্যে নীকদীম নামে একজন লোক ছিলেন৷ তিনি ইহুদী সমাজের এক গুরুত্বপূর্ণ নেতা৷]]></a:t>
+              <a:t><![CDATA[11. மெய்யாகவே மெய்யாகவே நான் உனக்குச் சொல்லுகிறேன், நாங்கள் அறிந்திருக்கிறதைச் சொல்லி, நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. য়ে কেউ তাঁকে বিশ্বাস করে তার বিচার হয় না৷ কিন্তু য়ে কেউ তাঁকে বিশ্বাস করেনা, সে দোষী সাব্যস্ত]]></a:t>
+              <a:t><![CDATA[1. யூதருக்குள்ளே அதிகாரியான நிக்கொதேமு என்னப்பட்ட பரிசேயன் ஒருவன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. একদিন রাতে তিনি যীশুর কাছে এসে বললেন, ‘রব্বি (গুরু), আমরা জানি আপনি একজন শিক্ষক, ঈশ্বরের কাছ থেকে]]></a:t>
+              <a:t><![CDATA[கண்டதைக்குறித்துச் சாட்சிகொடுக்கிறோம், நீங்களோ எங்கள் சாட்சியை ஏற்றுக்கொள்ளுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসেছেন৷ ঈশ্বর সহায় না হলে কেউ কি ঐরূপ অলৌকিক কাজ করতে পারে, যা আপনি করছেন?’]]></a:t>
+              <a:t><![CDATA[12. பூமிக்கடுத்த காரியங்களை நான் உங்களுக்குச் சொல்லியும் நீங்கள் விசுவாசிக்கவில்லையே, பரமகாரியங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এর উত্তরে যীশু তাঁকে বললেন, ‘আমি তোমাদের সত্যি বলছি, নতুন জন্ম না হলে কোন ব্যক্তি ঈশ্বরের রাজ্য]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்வேனானால் எப்படி விசுவாசிப்பீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখতে পাবে না৷’]]></a:t>
+              <a:t><![CDATA[13. பரலோகத்திலிருந்திறங்கினவரும் பரலோகத்திலிருக்கிறவருமான மனுஷகுமாரனேயல்லாமல் பரலோகத்துக்கு ஏறினவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. নীকদীম তাঁকে বললেন, ‘মানুষ বৃদ্ধ হয়ে গেলে কেমন করে তার আবার নতুন জন্ম হতে পারে? সে নিশ্চয়ই]]></a:t>
+              <a:t><![CDATA[ஒருவனுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্বিতীয় বার মায়ের গর্ভে প্রবেশ করে আবার জন্মাতে পারে না!’]]></a:t>
+              <a:t><![CDATA[14. சர்ப்பமானது மோசேயினால் வனாந்தரத்திலே உயர்த்தப்பட்டது போல மனுஷகுமாரனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যীশু তাঁকে বললেন, ‘আমি তোমাদের সত্যি বলছি, যদি কোন লোক জল ও আত্মা থেকে না জন্মায়, তবে সে ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[15. தன்னை விசுவாசிக்கிறவன் எவனோ அவன் கெட்டுப்போகாமல் நித்திய ஜீவனை அடையும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজ্যে প্রবেশ করতে পারে না৷]]></a:t>
+              <a:t><![CDATA[உயர்த்தப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. শরীর থেকেই শরীরের জন্ম হয় আর আত্মা থেকে জন্ম হয় আধ্যাত্মিকতার৷]]></a:t>
+              <a:t><![CDATA[16. தேவன், தம்முடைய ஒரேபேறான குமாரனை விசுவாசிக்கிறவன் எவனோ அவன் கெட்டுப்போகாமல் நித்தியஜீவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আমি তোমাকে যা বললাম, তাতে আশ্চর্য হযো না, ‘তোমাদের নতুন জন্ম হওযা অবশ্যই দরকার৷’]]></a:t>
+              <a:t><![CDATA[அடையும்படிக்கு, அவரைத் தந்தருளி, இவ்வளவாய் உலகத்தில் அன்புகூர்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়, কারণ সে ঈশ্বরের একমাত্র পুত্রের ওপর বিশ্বাস করে নি৷]]></a:t>
+              <a:t><![CDATA[2. அவன் இராக்காலத்திலே இயேசுவினிடத்தில் வந்து: ரபீ, நீர் தேவனிடத்திலிருந்து வந்த போதகர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এর উত্তরে য়োহন বললেন, ‘স্বর্গ থেকে দেওযা না হলে কেউই কোন কিছু লাভ করতে পারে না৷]]></a:t>
+              <a:t><![CDATA[17. உலகத்தை ஆக்கினைக்குள்ளாகத் தீர்க்கும்படி தேவன் தம்முடைய குமாரனை உலகத்தில் அனுப்பாமல், அவராலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. বাতাস য়েদিকে ইচ্ছা সেদিকে বয় আর তুমি তার শব্দ শুনতে পাও; কিন্তু কোথা থেকে আসে আর কোথায় বা তা]]></a:t>
+              <a:t><![CDATA[உலகம் இரட்சிக்கப்படுவதற்காகவே அவரை அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বয়ে যায় তুমি তা জানো না৷ আত্মা থেকে যাদের জন্ম হয় তাদের সকলের বেলাও সেইরকম হয়৷]]></a:t>
+              <a:t><![CDATA[18. அவரை விசுவாசிக்கிறவன் ஆக்கினைக்குள்ளாகத் தீர்க்கப்படான்; விசுவாசியாதவனோ தேவனுடைய ஒரேபேறான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তোমরা নিজেরাই শুনেছ য়ে আমি বলেছিলাম, ‘আমি খ্রীষ্ট নই; কিন্তু আমাকে তাঁর আগেই পাঠানো হয়েছে৷’]]></a:t>
+              <a:t><![CDATA[குமாரனுடைய நாமத்தில் விசுவாசமுள்ளவனாயிராதபடியினால், அவன் ஆக்கினைத்தீர்ப்புக்குட்பட்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এর উত্তরে নীকদীম তাঁকে বললেন, ‘এটা কেমন করে হতে পারে?’]]></a:t>
+              <a:t><![CDATA[19. ஒளியானது உலகத்திலே வந்திருந்தும் மனுஷருடைய கிரியைகள் பொல்லாதவைகளாயிருக்கிறபடியினால் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. কনে বরেরই জন্য, কিন্তু বরের বন্ধু পাশে দাঁড়িয়ে থাকে বরের কথা শোনার জন্য৷ আর সে যখন বরের গলা]]></a:t>
+              <a:t><![CDATA[ஒளியைப்பார்க்கிலும் இருளை விரும்புகிறதே அந்த ஆக்கினைத்தீர்ப்புக்குக் காரணமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুনতে পায় তখন খুবই আনন্দিত হয়৷ তাই আজ আমার সেই আনন্দ পূর্ণ হল৷]]></a:t>
+              <a:t><![CDATA[20. பொல்லாங்கு செய்கிற எவனும் ஒளியைப் பகைக்கிறான், தன் கிரியைகள் கண்டிக்கப்படாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন যীশু তাঁকে বললেন, ‘তুমি ইস্রায়েলীয়দের একজন গুরুত্বপূর্ণ গুরু; আর তুমি এটা জানো না?]]></a:t>
+              <a:t><![CDATA[ஒளியினிடத்தில் வராதிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তিনি উত্তরোত্তর বড় হবেন, আর আমি অবশ্যই নগন্য হয়ে যাব৷]]></a:t>
+              <a:t><![CDATA[21. சத்தியத்தின்படி செய்கிறவனோ தன் கிரியைகள் தேவனுக்குள்ளாய்ச் செய்யப்படுகிறதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যা সত্য আমি তোমাকে তাই বলছি, আমরা যা জানি তাই বলি, আমরা যা দেখেছি সেই বিষয়েই সাক্ষ্য দিই:]]></a:t>
+              <a:t><![CDATA[வெளியாகும்படிக்கு, ஒளியினிடத்தில் வருகிறான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আর এটাই বিচারের ভিত্তি৷ জগতে আলো এসেছে, কিন্তু মানুষ আলোর চেয়ে অন্ধকারকে বেশী ভালবেসেছে, কারণ]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறோம், ஏனெனில் ஒருவனும் தன்னுடனே தேவன் இராவிட்டால் நீர் செய்கிற இப்படிப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু আমরা যাই বলি না কেন তোমরা তা গ্রহণ করো না৷]]></a:t>
+              <a:t><![CDATA[22. இவைகளுக்குப்பின்பு, இயேசுவும் அவருடைய சீஷரும் யூதேயா தேசத்திற்கு வந்தார்கள்; அங்கே அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ‘একজন যিনি উর্দ্ধ থেকে আসেন তিনি সবার উর্দ্ধে৷ য়ে এই জগতের মধ্য থেকে আসে সে জগতের, তাই সে যা]]></a:t>
+              <a:t><![CDATA[அவர்களோடே சஞ்சரித்து, ஞானஸ்நானங்கொடுத்துவந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছু বলে তা জগতের বিষয়েই বলে৷ যিনি স্বর্গ থেকে আসেন তিনি সবার উপরে৷]]></a:t>
+              <a:t><![CDATA[23. சாலிம் ஊருக்குச் சமீபமான அயினோன் என்னும் இடத்திலே தண்ணீர் மிகுதியாயிருந்தபடியினால், யோவானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি তোমাদের কাছে পার্থিব বিষয়ের কথা বললে তোমরা যদি বিশ্বাস না করো, তবে আমি স্বর্গীয় বিষয়ে কোন]]></a:t>
+              <a:t><![CDATA[அங்கே ஞானஸ்நானங்கொடுத்துவந்தான்; ஜனங்கள் அவனிடத்தில் வந்து ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা বললে তোমরা তা কেমন করে বিশ্বাস করবে?]]></a:t>
+              <a:t><![CDATA[24. அக்காலத்தில் யோவான் காவலில் வைக்கப்பட்டிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. তিনি যা দেখেছেন আর শুনেছেন তারই সাক্ষ্য দেন; কিন্তু কেউই তাঁর সাক্ষ্য মেনে নিতে রাজী নয়৷]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது யோவானுடைய சீஷரில் சிலருக்கும் யூதருக்கும் சுத்திகரிப்பைக் குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যিনি স্বর্গ থেকে নেমে এসেছেন সেই মানবপুত্র ছাড়া কেউ কখনও স্বর্গে ওঠেনি৷]]></a:t>
+              <a:t><![CDATA[வாக்குவாதமுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. য়ে তাঁর সাক্ষ্য গ্রহণ করে সে তার দ্বারা প্রমাণ করে য়ে ঈশ্বরই সত্য,]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் யோவானிடத்தில் வந்து: ரபீ, உம்முடனேகூட யோர்தானுக்கு அக்கரையில் ஒருவர் இருந்தாரே; அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ‘মরুভূমির মধ্যে মোশি য়েমন সাপকে উঁচুতে তুলেছিলেন, তেমনি মানবপুত্রকে অবশ্যই উঁচুতে ওঠানো হবে৷]]></a:t>
+              <a:t><![CDATA[குறித்து நீரும் சாட்சிகொடுத்தீரே, இதோ, அவர் ஞானஸ்நானங்கொடுக்கிறார், எல்லாரும் அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. কারণ ঈশ্বর যাঁকে পাঠিয়েছেন তিনি ঈশ্বরের কথাই বলেন৷ ঈশ্বর তাঁকে পবিত্র আত্মায় পূর্ণ করেছেন৷]]></a:t>
+              <a:t><![CDATA[போகிறார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা মন্দ কাজ করেছে৷]]></a:t>
+              <a:t><![CDATA[அற்புதங்களைச் செய்மாட்டான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সুতরাং য়ে কেউ মানবপুত্রকে বিশ্বাস করে সেই অনন্ত জীবন পায়৷’]]></a:t>
+              <a:t><![CDATA[27. யோவான் பிரதியுத்தரமாக: பரலோத்திலிருந்து ஒருவனுக்குக் கொடுக்கப்பட்டாலொழிய, அவன் ஒன்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. পিতা তাঁর পুত্রকে ভালবাসেন, আর তিনি তাঁর হাতেই সব কিছু সঁপে দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொள்ளமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কারণ ঈশ্বর এই জগতকে এতোই ভালবাসেন য়ে তিনি তাঁর একমাত্র পুত্রকে দিলেন, য়েন সেই পুত্রের ওপর য়ে]]></a:t>
+              <a:t><![CDATA[28. நான் கிறிஸ்துவல்ல, அவருக்கு முன்னாக அனுப்பப்பட்டவன் என்று நான் சொன்னதற்கு நீங்களே சாட்சிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেউ বিশ্বাস করে সে বিনষ্ট না হয় বরং অনন্ত জীবন লাভ করে৷]]></a:t>
+              <a:t><![CDATA[29. மணவாட்டியை உடையவனே மணவாளன்; மணவாளனுடைய தோழனோ அருகே நின்று, அவருடைய சொல்லைக் கேட்கிறவனாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. য়ে কেউ পুত্রের ওপর বিশ্বাস করে সে অনন্ত জীবনের অধিকারী হয়; কিন্তু য়ে পুত্রকে অমান্য করে সে]]></a:t>
+              <a:t><![CDATA[மணவாளனுடைய சத்தத்தைக் குறித்து மிகவும் சந்தோஷப்படுகிறான்; இந்தச் சந்தோஷம் இப்பொழுது எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই জীবন কখনও লাভ করে না, বরং তার ওপরে ঈশ্বরের ক্রোধ থাকে৷’]]></a:t>
+              <a:t><![CDATA[சம்பூரணமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ঈশ্বর জগতকে দোষী সাব্যস্ত করার জন্য তাঁর পুত্রকে এ জগতে পাঠান নি, বরং জগত য়েন তাঁর মধ্য দিয়ে]]></a:t>
+              <a:t><![CDATA[30. அவர் பெருகவும் நான் சிறுகவும் வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15263,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুক্তি পায় এইজন্য ঈশ্বর তাঁর পুত্রকে পাঠিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[31. உன்னதத்திலிருந்து வருகிறவர் எல்லாரிலும் மேலானவர்; பூமியிலிருந்துண்டானவன் பூமியின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன்மையுள்ளவனாயிருந்து, பூமிக்கடுத்தவைகளைப் பேசுகிறான்; பரலோகத்திலிருந்து வருகிறவர் எல்லாரிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேலானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. য়ে কেউ মন্দ কাজ করে সে আলোকে ঘৃণা করে, আর সে আলোর কাছে আসে না, পাছে তার কাজের স্বরূপ প্রকাশ]]></a:t>
+              <a:t><![CDATA[3. இயேசு அவனுக்குப் பிரதியுத்தரமாக: ஒருவன் மறுபடியும் பிறவாவிட்டால் தேவனுடைய ராஜ்யத்தைக் காணமாட்டான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. தாம் கண்டதையும் கேட்டதையும் சாட்சியாகச் சொல்லுகிறார்; அவருடைய சாட்சியை ஒருவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளுகிறதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவருடைய சாட்சியை ஏற்றுக்கொள்கிறவன் தேவன் சத்தியமுள்ளவரென்று முத்திரைபோட்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிச்சயப்படுத்துகிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. தேவனால் அனுப்பப்பட்டவர் தேவனுடைய வார்த்தைகளைப் பேசுகிறார், தேவன் அவருக்குத் தமது ஆவியை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அளவில்லாமல் கொடுத்திருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. பிதாவானவர் குமாரனில் அன்பாயிருந்து எல்லாவற்றையும் அவர் கையில் ஒப்புக்கொடுத்திருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. குமாரனிடத்தில் விசுவாசமாயிருக்கிறவன் நித்தியஜீவனை உடையவனாயிருக்கிறான்; குமாரனை விசுவாசியாதவனோ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனைக் காண்பதில்லை, தேவனுடைய கோபம் அவன்மேல் நிலைநிற்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে পড়ে৷]]></a:t>
+              <a:t><![CDATA[என்று மெய்யாகவே மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কিন্তু য়ে কেউ সত্যের অনুসারী হয় সে আলোর কাছে আসে, যাতে সেই আলোতে স্পষ্ট বোঝা যায় য়ে তার]]></a:t>
+              <a:t><![CDATA[4. அதற்கு நிக்கொதேமு: ஒரு மனுஷன் முதிர்வயதாயிருக்கையில் எப்படிப் பிறப்பான்? அவன் தன் தாயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত কাজ ঈশ্বরের মাধ্যমে হয়েছে৷]]></a:t>
+              <a:t><![CDATA[கர்ப்பத்தில் இரண்டாந்தரம் பிரவேசித்துப் பிறக்கக்கூடுமோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>