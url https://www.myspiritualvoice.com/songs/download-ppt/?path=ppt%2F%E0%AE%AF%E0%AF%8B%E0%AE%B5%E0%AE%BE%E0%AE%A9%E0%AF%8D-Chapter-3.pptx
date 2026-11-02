--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -7807,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478617166" r:id="rId1"/>
+    <p:sldLayoutId id="2482621369" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17304,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>