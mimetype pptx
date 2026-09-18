--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -159,50 +159,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -267,50 +289,61 @@
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -492,53 +525,64 @@
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -598,51 +642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவர்களை நோக்கி: நான் என்னை அனுப்பினவருடைய சித்தத்தின்படி செய்து அவருடைய கிரியையை முடிப்பதே என்னுடைய போஜனமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Now Jacob's well was there. Jesus therefore, being wearied with his journey, sat thus on the well: and it was about the sixth hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -707,51 +751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அறுப்புக்காலம் வருகிறதற்கு இன்னும் நாலுமாதம் செல்லும் என்று நீங்கள் சொல்லுகிறதில்லையா? இதோ, வயல்நிலங்கள் இப்பொழுதே அறுப்புக்கு விளைந்திருக்கிறதென்று உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள் என்று நான் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. There comes a woman of Samaria to draw water: Jesus says unto her, Give me to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -816,51 +860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அறுப்புக்காலம் வருகிறதற்கு இன்னும் நாலுமாதம் செல்லும் என்று நீங்கள் சொல்லுகிறதில்லையா? இதோ, வயல்நிலங்கள் இப்பொழுதே அறுப்புக்கு விளைந்திருக்கிறதென்று உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள் என்று நான் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. (For his disciples were gone away unto the city to buy food.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -925,51 +969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. விதைக்கிறவனும் அறுக்கிறவனுமாகிய இருவரும் ஒருமித்துச் சந்தோஷப்படத்தக்கதாக, அறுக்கிறவன் கூலியை வாங்கி, நித்திய ஜீவனுக்காகப் பலனைச் சேர்த்துக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. (For his disciples were gone away unto the city to buy food.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1034,51 +1078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. விதைக்கிறவனும் அறுக்கிறவனுமாகிய இருவரும் ஒருமித்துச் சந்தோஷப்படத்தக்கதாக, அறுக்கிறவன் கூலியை வாங்கி, நித்திய ஜீவனுக்காகப் பலனைச் சேர்த்துக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[9. Then says the woman of Samaria unto him, How is it that you, being a Jew, ask drink of me, which am a woman of Samaria? for the Jews have no dealings with the Samaritans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1143,51 +1187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. விதைக்கிறவன் ஒருவன் அறுக்கிறவன் ஒருவன் என்கிற மெய்யான வழக்கச்சொல் இதினாலே விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[9. Then says the woman of Samaria unto him, How is it that you, being a Jew, ask drink of me, which am a woman of Samaria? for the Jews have no dealings with the Samaritans.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1252,51 +1296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நீங்கள் பிரயரசப்பட்டுப் பயிரிடாததை அறுக்க நான் உங்களை அனுப்பினேன், மற்றவர்கள் பிரயாசப்பட்டார்கள், அவர்களுடைய பிரயாசத்தின் பலனை நீங்கள் பெற்றீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Jesus answered and said unto her, If you knew the gift of God, and who it is that says to you, Give me to drink; you would have asked of him, and he would have given you living water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1361,51 +1405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நீங்கள் பிரயரசப்பட்டுப் பயிரிடாததை அறுக்க நான் உங்களை அனுப்பினேன், மற்றவர்கள் பிரயாசப்பட்டார்கள், அவர்களுடைய பிரயாசத்தின் பலனை நீங்கள் பெற்றீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Jesus answered and said unto her, If you knew the gift of God, and who it is that says to you, Give me to drink; you would have asked of him, and he would have given you living water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1470,51 +1514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு தாமே ஞானஸ்நானங்கொடுக்கவில்லை, அவருடைய சீஷர்கள் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Jesus answered and said unto her, If you knew the gift of God, and who it is that says to you, Give me to drink; you would have asked of him, and he would have given you living water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1579,51 +1623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நான் செய்த எல்லாவற்றையும் எனக்குச் சொன்னார் என்று சாட்சி சொன்ன அந்த ஸ்திரீயினுடைய வார்த்தையினிமித்தம் அந்த ஊரிலுள்ள சமாரியரில் அநேகர் அவர்மேல் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[11. The woman says unto him, Sir, you have nothing to draw with, and the well is deep: from whence then have you that living water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1688,51 +1732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோவானைப்பார்க்கிலும் இயேசு அநேகம் பேரைச் சீஷராக்கி ஞானஸ்நானங்கொடுக்கிறாரென்று பரிசேயர் கேள்விப்பட்டதாகக் கர்த்தர் அறிந்தபோது,]]></a:t>
+              <a:t><![CDATA[1. When therefore the LORD knew how the Pharisees had heard that Jesus made and baptized more disciples than John,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1797,51 +1841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நான் செய்த எல்லாவற்றையும் எனக்குச் சொன்னார் என்று சாட்சி சொன்ன அந்த ஸ்திரீயினுடைய வார்த்தையினிமித்தம் அந்த ஊரிலுள்ள சமாரியரில் அநேகர் அவர்மேல் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[11. The woman says unto him, Sir, you have nothing to draw with, and the well is deep: from whence then have you that living water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1906,51 +1950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் சமாரியா நாட்டின் வழியாய்ப் போகவேண்டியதாயிருந்தபடியால்,]]></a:t>
+              <a:t><![CDATA[12. Are you greater than our father Jacob, which gave us the well, and drank thereof himself, and his children, and his cattle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2015,51 +2059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. சமாரியர் அவரிடத்தில் வந்து, தங்களிடத்தில் தங்கவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; அவர் இரண்டுநாள் அங்கே தங்கினார்.]]></a:t>
+              <a:t><![CDATA[12. Are you greater than our father Jacob, which gave us the well, and drank thereof himself, and his children, and his cattle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2124,51 +2168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யாக்கோபு தன் குமாரனாகிய யோசேப்புக்குக் கொடுத்த நிலத்துக்கு அருகே இருந்த சமாரியாவிலுள்ள சீகார் என்னப்பட்ட ஊருக்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[13. Jesus answered and said unto her, Whosoever drinks of this water shall thirst again:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,51 +2277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது அவருடைய உபதேசத்தினிமித்தம் இன்னும் அநேகம்பேர் விசுவாசித்து,]]></a:t>
+              <a:t><![CDATA[14. But whosoever drinks of the water that I shall give him shall never thirst; but the water that I shall give him shall be in him a well of water springing up into everlasting life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2342,51 +2386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே யாக்கோபுடைய கிணறு இருந்தது; இயேசு பிரயாணத்தினால் இளைப்படைந்தவராய் அந்தக் கிணற்றினருகே உட்கார்ந்தார்; அப்பொழுது ஏறக்குறைய ஆறாம்மணி வேளையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. But whosoever drinks of the water that I shall give him shall never thirst; but the water that I shall give him shall be in him a well of water springing up into everlasting life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2451,51 +2495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அங்கே யாக்கோபுடைய கிணறு இருந்தது; இயேசு பிரயாணத்தினால் இளைப்படைந்தவராய் அந்தக் கிணற்றினருகே உட்கார்ந்தார்; அப்பொழுது ஏறக்குறைய ஆறாம்மணி வேளையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. The woman says unto him, Sir, give me this water, that I thirst not, neither come here to draw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2560,51 +2604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அந்த ஸ்திரீயை நோக்கி: உன் சொல்லினிமித்தம் அல்ல, அவருடைய உபதேசத்தை நாங்களே கேட்டு, அவர் மெய்யாய்க் கிறிஸ்துவாகிய உலகரட்சகர் என்று அறிந்து விசுவாசிக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. The woman says unto him, Sir, give me this water, that I thirst not, neither come here to draw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2669,51 +2713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அந்த ஸ்திரீயை நோக்கி: உன் சொல்லினிமித்தம் அல்ல, அவருடைய உபதேசத்தை நாங்களே கேட்டு, அவர் மெய்யாய்க் கிறிஸ்துவாகிய உலகரட்சகர் என்று அறிந்து விசுவாசிக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Jesus says unto her, Go, call your husband, and come here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2778,51 +2822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவருடைய சீஷர்கள் போஜனபதார்த்தங்களைக் கொள்ளும்படி ஊருக்குள்ளே போயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The woman answered and said, I have no husband. Jesus said unto her, You have well said, I have no husband:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2887,51 +2931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதேயாவைவிட்டு மறுபடியுங் கலிலேயாவுக்குப் போனார்.]]></a:t>
+              <a:t><![CDATA[1. When therefore the LORD knew how the Pharisees had heard that Jesus made and baptized more disciples than John,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2996,51 +3040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இரண்டுநாளைக்குப்பின்பு அவர் அவ்விடம்விட்டுப் புறப்பட்டு, கலிலேயாவுக்குப் போனார்.]]></a:t>
+              <a:t><![CDATA[17. The woman answered and said, I have no husband. Jesus said unto her, You have well said, I have no husband:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3105,51 +3149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது சமாரியா நாட்டாளாகிய ஒரு ஸ்திரீ தண்ணீர் மொள்ள வந்தாள். இயேசு அவளை நோக்கி: தாகத்துக்குத்தா என்றார்.]]></a:t>
+              <a:t><![CDATA[18. For you have had five husbands; and he whom you now have is not your husband: in that said you truly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3214,51 +3258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஒரு தீர்க்கதரிசிக்குத் தன் சொந்த ஊரிலே கனமில்லையென்று இயேசு தாமே சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[18. For you have had five husbands; and he whom you now have is not your husband: in that said you truly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3323,51 +3367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதர்கள் சமாரியருடனே சம்பந்தங்கலவாதவர்களானபடியால், சமாரிய ஸ்திரீ அவரை நோக்கி: நீர் யூதனாயிருக்க, சமாரியா ஸ்திரீயாகிய என்னிடத்தில், தாகத்துக்குத்தா என்று எப்படிக் கேட்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. The woman says unto him, Sir, I perceive that you are a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3432,51 +3476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதர்கள் சமாரியருடனே சம்பந்தங்கலவாதவர்களானபடியால், சமாரிய ஸ்திரீ அவரை நோக்கி: நீர் யூதனாயிருக்க, சமாரியா ஸ்திரீயாகிய என்னிடத்தில், தாகத்துக்குத்தா என்று எப்படிக் கேட்கலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. Our fathers worshipped in this mountain; and all of you say, that in Jerusalem is the place where men ought to worship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3541,51 +3585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அவளுக்குப் பிரதியுத்தரமாக: நீ தேவனுடைய ஈவையும், தாகத்துக்குத்தா என்று உன்னிடத்தில் கேட்கிறவர் இன்னார் என்பதையும் அறிந்திருந்தாயானால், நீயே அவரிடத்தில் கேட்டிருப்பாய், அவர் உனக்கு ஜீவத்தண்ணீரைக் கொடுத்திருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Our fathers worshipped in this mountain; and all of you say, that in Jerusalem is the place where men ought to worship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3650,51 +3694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அவளுக்குப் பிரதியுத்தரமாக: நீ தேவனுடைய ஈவையும், தாகத்துக்குத்தா என்று உன்னிடத்தில் கேட்கிறவர் இன்னார் என்பதையும் அறிந்திருந்தாயானால், நீயே அவரிடத்தில் கேட்டிருப்பாய், அவர் உனக்கு ஜீவத்தண்ணீரைக் கொடுத்திருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Jesus says unto her, Woman, believe me, the hour comes, when all of you shall neither in this mountain, nor yet at Jerusalem, worship the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3759,51 +3803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அந்த ஸ்திரீ: ஆண்டவரே, மொண்டுகொள்ள உம்மிடத்தில் பாத்திரமில்லையே, கிணறும் ஆழமாயிருக்கிறதே, பின்னை எங்கேயிருந்து உமக்கு ஜீவத்தண்ணீர் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[21. Jesus says unto her, Woman, believe me, the hour comes, when all of you shall neither in this mountain, nor yet at Jerusalem, worship the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3868,51 +3912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அந்த ஸ்திரீ: ஆண்டவரே, மொண்டுகொள்ள உம்மிடத்தில் பாத்திரமில்லையே, கிணறும் ஆழமாயிருக்கிறதே, பின்னை எங்கேயிருந்து உமக்கு ஜீவத்தண்ணீர் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[22. All of you worship all of you know not what: we know what we worship: for salvation is of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3977,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தக் கிணற்றை எங்களுக்குத் தந்த நம்முடைய பிதாவாகிய யாக்கோபைப் பார்க்கிலும் நீர் பெரியவரோ. அவரும் அவர் பிள்ளைகளும் அவர் மிருகஜீவன்களும் இதிலே குடித்ததுண்டே என்றாள்.]]></a:t>
+              <a:t><![CDATA[22. All of you worship all of you know not what: we know what we worship: for salvation is of the Jews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4086,51 +4130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் செய்த எல்லாவற்றையும் ஒரு மனுஷன் எனக்குச் சொன்னார்; அவரை வந்து பாருங்கள்; அவர் கிறிஸ்துதானோ என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. (Though Jesus himself baptized not, but his disciples,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4195,51 +4239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தக் கிணற்றை எங்களுக்குத் தந்த நம்முடைய பிதாவாகிய யாக்கோபைப் பார்க்கிலும் நீர் பெரியவரோ. அவரும் அவர் பிள்ளைகளும் அவர் மிருகஜீவன்களும் இதிலே குடித்ததுண்டே என்றாள்.]]></a:t>
+              <a:t><![CDATA[23. But the hour comes, and now is, when the true worshippers shall worship the Father in spirit and in truth: for the Father seeks such to worship him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4304,51 +4348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அவளுக்குப் பிரதியுத்தரமாக: இந்தத் தண்ணீரைக் குடிக்கிறவனுக்கு மறுபடியும் தாகமுண்டாகும்.]]></a:t>
+              <a:t><![CDATA[23. But the hour comes, and now is, when the true worshippers shall worship the Father in spirit and in truth: for the Father seeks such to worship him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4413,51 +4457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் கொடுக்கும் தண்ணீரைக் குடிக்கிறவனுக்கோ ஒருக்காலும் தாகமுண்டாகாது; நான் அவனுக்குக் கொடுக்கும் தண்ணீர் அவனுக்குள்ளே நித்தியஜீவகாலமாய் ஊறுகிற நீரூற்றாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. But the hour comes, and now is, when the true worshippers shall worship the Father in spirit and in truth: for the Father seeks such to worship him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4522,51 +4566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் கொடுக்கும் தண்ணீரைக் குடிக்கிறவனுக்கோ ஒருக்காலும் தாகமுண்டாகாது; நான் அவனுக்குக் கொடுக்கும் தண்ணீர் அவனுக்குள்ளே நித்தியஜீவகாலமாய் ஊறுகிற நீரூற்றாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. God is a Spirit: and they that worship him must worship him in spirit and in truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4631,51 +4675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த ஸ்திரீ அவரை நோக்கி: ஆண்டவரே, எனக்குத் தாகமுண்டாகாமலும், நான் இங்கே மொண்டுகொள்ள வராமலுமிருக்கும்படி அந்தத் தண்ணீரை எனக்குத் தரவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[24. God is a Spirit: and they that worship him must worship him in spirit and in truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4740,51 +4784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த ஸ்திரீ அவரை நோக்கி: ஆண்டவரே, எனக்குத் தாகமுண்டாகாமலும், நான் இங்கே மொண்டுகொள்ள வராமலுமிருக்கும்படி அந்தத் தண்ணீரை எனக்குத் தரவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. The woman says unto him, I know that Messiah comes, which is called Christ: when he has come, he will tell us all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4849,51 +4893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசு அவளை நோக்கி: நீ போய், உன் புருஷனை இங்கே அழைத்துக் கொண்டுவா என்றார்.]]></a:t>
+              <a:t><![CDATA[25. The woman says unto him, I know that Messiah comes, which is called Christ: when he has come, he will tell us all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4958,51 +5002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அந்த ஸ்திரீ எனக்குப்புருஷன் இல்லை என்றாள். இயேசு அவளை நோக்கி: எனக்குப் புருஷன் இல்லையென்று நீ சொன்னது சரிதான்.]]></a:t>
+              <a:t><![CDATA[26. Jesus says unto her, I that speak unto you am he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5067,51 +5111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அந்த ஸ்திரீ எனக்குப்புருஷன் இல்லை என்றாள். இயேசு அவளை நோக்கி: எனக்குப் புருஷன் இல்லையென்று நீ சொன்னது சரிதான்.]]></a:t>
+              <a:t><![CDATA[27. And upon this came his disciples, and marvelled that he talked with the woman: yet no man said, What seek you? or, Why talk you with her?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5176,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எப்படியெனில், ஐந்து புருஷர் உனக்கிருந்தார்கள், இப்பொழுது உனக்கிருக்கிறவன் உனக்குப் புருஷனல்ல, இதை உள்ளபடி சொன்னாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. And upon this came his disciples, and marvelled that he talked with the woman: yet no man said, What seek you? or, Why talk you with her?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5285,51 +5329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது அவர்கள் ஊரிலிருந்து புறப்பட்டு அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. He left Judaea, and departed again into Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5394,51 +5438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எப்படியெனில், ஐந்து புருஷர் உனக்கிருந்தார்கள், இப்பொழுது உனக்கிருக்கிறவன் உனக்குப் புருஷனல்ல, இதை உள்ளபடி சொன்னாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. The woman then left her water pot, and went her way into the city, and says to the men,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5503,51 +5547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அந்த ஸ்திரீ அவரை நோக்கி: ஆண்டவரே, நீர் தீர்க்கதரிசி என்று காண்கிறேன்.]]></a:t>
+              <a:t><![CDATA[29. Come, see a man, which told me all things that ever I did: is not this the Christ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5612,51 +5656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எங்கள் பிதாக்கள் இந்த மலையிலே தொழுதுகொண்டு வந்தார்கள்; நீங்கள் எருசலேமிலிருக்கிற ஸ்தலத்திலே தொழுதுகொள்ளவேண்டும் என்கிறீர்களே என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. Come, see a man, which told me all things that ever I did: is not this the Christ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5721,51 +5765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எங்கள் பிதாக்கள் இந்த மலையிலே தொழுதுகொண்டு வந்தார்கள்; நீங்கள் எருசலேமிலிருக்கிற ஸ்தலத்திலே தொழுதுகொள்ளவேண்டும் என்கிறீர்களே என்றாள்.]]></a:t>
+              <a:t><![CDATA[30. Then they went out of the city, and came unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5830,51 +5874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு இயேசு: ஸ்திரீயே, நான் சொல்லுகிறதை நம்பு. நீங்கள் இந்த மலையிலும் எருசலேமிலும் மாத்திரமல்ல, எங்கும் பிதாவைத் தொழுதுகொள்ளுங்காலம் வருகிறது.]]></a:t>
+              <a:t><![CDATA[31. In the mean while his disciples prayed him, saying, Master, eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5939,51 +5983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு இயேசு: ஸ்திரீயே, நான் சொல்லுகிறதை நம்பு. நீங்கள் இந்த மலையிலும் எருசலேமிலும் மாத்திரமல்ல, எங்கும் பிதாவைத் தொழுதுகொள்ளுங்காலம் வருகிறது.]]></a:t>
+              <a:t><![CDATA[32. But he said unto them, I have food to eat that all of you know not of.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6048,51 +6092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் அறியாததைத் தொழுதுகொள்ளுகிறீர்கள்; நாங்கள் அறிந்திருக்கிறதைத் தொழுதுகொள்ளுகிறோம்; ஏனென்றால் இரட்சிப்பு யூதர்கள் வழியாய் வருகிறது.]]></a:t>
+              <a:t><![CDATA[33. Therefore said the disciples one to another, Has any man brought him ought to eat?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6157,51 +6201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் அறியாததைத் தொழுதுகொள்ளுகிறீர்கள்; நாங்கள் அறிந்திருக்கிறதைத் தொழுதுகொள்ளுகிறோம்; ஏனென்றால் இரட்சிப்பு யூதர்கள் வழியாய் வருகிறது.]]></a:t>
+              <a:t><![CDATA[33. Therefore said the disciples one to another, Has any man brought him ought to eat?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6266,51 +6310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உண்மையாய்த் தொழுதுகொள்ளுகிறவர்கள் பிதாவை ஆவியோடும் உண்மையோடும் தொழுதுகொள்ளுங்காலம் வரும், அது இப்பொழுதே வந்திருக்கிறது; தம்மைத் தொழுதுகொள்ளுகிறவர்கள் இப்படிப்பட்டவர்களாயிருக்கும்படி பிதாவானவர் விரும்புகிறார்.]]></a:t>
+              <a:t><![CDATA[34. Jesus says unto them, My food is to do the will of him that sent me, and to finish his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6375,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உண்மையாய்த் தொழுதுகொள்ளுகிறவர்கள் பிதாவை ஆவியோடும் உண்மையோடும் தொழுதுகொள்ளுங்காலம் வரும், அது இப்பொழுதே வந்திருக்கிறது; தம்மைத் தொழுதுகொள்ளுகிறவர்கள் இப்படிப்பட்டவர்களாயிருக்கும்படி பிதாவானவர் விரும்புகிறார்.]]></a:t>
+              <a:t><![CDATA[34. Jesus says unto them, My food is to do the will of him that sent me, and to finish his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6484,51 +6528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இப்படி நடக்கையில் சீஷர்கள் அவரை நோக்கி: ரபீ, போஜனம்பண்ணும் என்று வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And he must essentially go through Samaria.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6593,51 +6637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேவன் ஆவியாயிருக்கிறார், அவரைத் தொழுதுகொள்ளுகிறவர்கள் ஆவியோடும் உண்மையோடும் அவரைத் தொழுதுகொள்ளவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. Say not all of you, There are yet four months, and then comes harvest? behold, I say unto you, Lift up your eyes, and look on the fields; for they are white already to harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6702,51 +6746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்த ஸ்திரீ அவரை நோக்கி: கிறிஸ்து என்னப்படுகிற மேசியா வருகிறார் என்று அறிவேன், அவர் வரும்போது எல்லாவற்றையும் நமக்கு அறிவிப்பார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[35. Say not all of you, There are yet four months, and then comes harvest? behold, I say unto you, Lift up your eyes, and look on the fields; for they are white already to harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6811,51 +6855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்த ஸ்திரீ அவரை நோக்கி: கிறிஸ்து என்னப்படுகிற மேசியா வருகிறார் என்று அறிவேன், அவர் வரும்போது எல்லாவற்றையும் நமக்கு அறிவிப்பார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[35. Say not all of you, There are yet four months, and then comes harvest? behold, I say unto you, Lift up your eyes, and look on the fields; for they are white already to harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6920,51 +6964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு இயேசு: உன்னுடனே பேசுகிற நானே அவர் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. And he that reaps receives wages, and gathers fruit unto life eternal: that both he that sows and he that reaps may rejoice together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7029,51 +7073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர் கலிலேயாவில் வந்தபோது, எருசலேமில் பண்டிகையிலே அவர் செய்த எல்லாவற்றையும் பார்த்திருந்த கலிலேயர் அவரை ஏற்றுக்கொண்டார்கள். அவர்களும் பண்டிகைக்குப் போயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And he that reaps receives wages, and gathers fruit unto life eternal: that both he that sows and he that reaps may rejoice together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7138,51 +7182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர் கலிலேயாவில் வந்தபோது, எருசலேமில் பண்டிகையிலே அவர் செய்த எல்லாவற்றையும் பார்த்திருந்த கலிலேயர் அவரை ஏற்றுக்கொண்டார்கள். அவர்களும் பண்டிகைக்குப் போயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And herein is that saying true, One sows, and another reaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7247,51 +7291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்பு, இயேசு தாம் தண்ணீரைத் திராட்சரசமாக்கின கலிலேயாவிலுள்ள கானா ஊருக்கு மறுபடியும் வந்தார்; அப்பொழுது கப்பர்நகூமிலே ராஜாவின் மனுஷரில் ஒருவனுடைய குமாரன் வியாதியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. I sent you to reap that whereon all of you bestowed no labour: other men laboured, and all of you are entered into their labours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7356,51 +7400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்பு, இயேசு தாம் தண்ணீரைத் திராட்சரசமாக்கின கலிலேயாவிலுள்ள கானா ஊருக்கு மறுபடியும் வந்தார்; அப்பொழுது கப்பர்நகூமிலே ராஜாவின் மனுஷரில் ஒருவனுடைய குமாரன் வியாதியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. I sent you to reap that whereon all of you bestowed no labour: other men laboured, and all of you are entered into their labours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7465,51 +7509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இயேசு யூதேயாவிலிருந்து கலிலேயாவுக்கு வந்தாரென்று அந்த மனுஷன் கேள்விப்பட்டபோது, அவரிடத்திற்குப் போய், தன் மகன் மரண அவஸ்தையாயிருந்தபடியினாலே, அவனைக் குணமாக்கும்படிக்கு வரவேண்டுமென்று அவரை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[39. And many of the Samaritans of that city believed on him for the saying of the woman, which testified, He told me all that ever I did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7574,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. இயேசு யூதேயாவிலிருந்து கலிலேயாவுக்கு வந்தாரென்று அந்த மனுஷன் கேள்விப்பட்டபோது, அவரிடத்திற்குப் போய், தன் மகன் மரண அவஸ்தையாயிருந்தபடியினாலே, அவனைக் குணமாக்கும்படிக்கு வரவேண்டுமென்று அவரை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[39. And many of the Samaritans of that city believed on him for the saying of the woman, which testified, He told me all that ever I did.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7683,51 +7727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அதற்கு அவர்: நான் புசிப்பதற்கு நீங்கள் அறியாத ஒரு போஜனம் எனக்கு உண்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Then comes he to a city of Samaria, which is called Sychar, near to the parcel of ground that Jacob gave to his son Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7792,51 +7836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அப்பொழுது இயேசு அவனை நோக்கி: நீங்கள் அடையாளங்களையும் அற்புதங்களையும் காணாவிட்டால் விசுவாசிக்கமாட்டீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[40. So when the Samaritans were come unto him, they besought him that he would tarry with them: and he abode there two days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7901,51 +7945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அப்பொழுது இயேசு அவனை நோக்கி: நீங்கள் அடையாளங்களையும் அற்புதங்களையும் காணாவிட்டால் விசுவாசிக்கமாட்டீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[40. So when the Samaritans were come unto him, they besought him that he would tarry with them: and he abode there two days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8010,51 +8054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அதற்கு ராஜாவின் மனுஷன்: ஆண்டவரே, என் பிள்ளை சாகிறதற்குமுன்னே வரவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. And many more believed because of his own word;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8119,51 +8163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இயேசு அவனை நோக்கி: நீ போகலாம், உன் குமாரன் பிழைத்திருக்கிறான் என்றார். அந்த மனுஷன், இயேசு சொன்ன வார்த்தையை நம்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[42. And said unto the woman, Now we believe, not because of your saying: for we have heard him ourselves, and know that this is indeed the Christ, the Saviour of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8228,51 +8272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இயேசு அவனை நோக்கி: நீ போகலாம், உன் குமாரன் பிழைத்திருக்கிறான் என்றார். அந்த மனுஷன், இயேசு சொன்ன வார்த்தையை நம்பிப் போனான்.]]></a:t>
+              <a:t><![CDATA[42. And said unto the woman, Now we believe, not because of your saying: for we have heard him ourselves, and know that this is indeed the Christ, the Saviour of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8337,51 +8381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவன் போகையில், அவனுடைய ஊழியக்காரர் அவனுக்கு எதிர்கொண்டுவந்து, உம்முடைய குமாரன் பிழைத்திருக்கிறான் என்று அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. Now after two days he departed thence, and went into Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8446,51 +8490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவன் போகையில், அவனுடைய ஊழியக்காரர் அவனுக்கு எதிர்கொண்டுவந்து, உம்முடைய குமாரன் பிழைத்திருக்கிறான் என்று அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[44. For Jesus himself testified, that a prophet has no honour in his own country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8555,51 +8599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது: எந்த மணிநேரத்தில் அவனுக்குக் குணமுண்டாயிற்று என்று அவர்களிடத்தில் விசாரித்தான். அவர்கள்: நேற்று ஏழாமணிநேரத்தில் ஜுரம் அவனை விட்டது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[45. Then when he was come into Galilee, the Galilaeans received him, having seen all the things that he did at Jerusalem at the feast: for they also went unto the feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8664,51 +8708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது: எந்த மணிநேரத்தில் அவனுக்குக் குணமுண்டாயிற்று என்று அவர்களிடத்தில் விசாரித்தான். அவர்கள்: நேற்று ஏழாமணிநேரத்தில் ஜுரம் அவனை விட்டது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[45. Then when he was come into Galilee, the Galilaeans received him, having seen all the things that he did at Jerusalem at the feast: for they also went unto the feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8773,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உன் குமாரன் பிழைத்திருக்கிறான் என்று இயேசு தன்னுடனே சொன்ன மணிநேரம் அதுவே என்று தகப்பன் அறிந்து, அவனும் அவன் வீட்டாரனைவரும் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. So Jesus came again into Cana of Galilee, where he made the water wine. And there was a certain nobleman, whose son was sick at Capernaum.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8882,51 +8926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது சீஷர்கள் ஒருவரையொருவர் பார்த்து: யாராவது அவருக்குப் போஜனம் கொண்டுவந்திருப்பானோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Then comes he to a city of Samaria, which is called Sychar, near to the parcel of ground that Jacob gave to his son Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8991,51 +9035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உன் குமாரன் பிழைத்திருக்கிறான் என்று இயேசு தன்னுடனே சொன்ன மணிநேரம் அதுவே என்று தகப்பன் அறிந்து, அவனும் அவன் வீட்டாரனைவரும் விசுவாசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. So Jesus came again into Cana of Galilee, where he made the water wine. And there was a certain nobleman, whose son was sick at Capernaum.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9100,51 +9144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இயேசு யூதேயாவிலிருந்து கலிலேயாவுக்குத் திரும்பிவந்தபின்பு, இது அவர் செய்த இரண்டாம் அற்புதம்.]]></a:t>
+              <a:t><![CDATA[47. When he heard that Jesus was come out of Judaea into Galilee, he went unto him, and besought him that he would come down, and heal his son: for he was at the point of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9209,51 +9253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அத்தருணத்தில் அவருடைய சீஷர்கள் வந்து, அவர் ஸ்திரீயுடனே பேசுகிறதைப்பற்றி ஆச்சரியப்பட்டார்கள். ஆகிலும் என்ன தேடுகிறீரென்றாவது, ஏன் அவளுடனே பேசுகிறீரென்றாவது, ஒருவனும் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[47. When he heard that Jesus was come out of Judaea into Galilee, he went unto him, and besought him that he would come down, and heal his son: for he was at the point of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9318,51 +9362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அத்தருணத்தில் அவருடைய சீஷர்கள் வந்து, அவர் ஸ்திரீயுடனே பேசுகிறதைப்பற்றி ஆச்சரியப்பட்டார்கள். ஆகிலும் என்ன தேடுகிறீரென்றாவது, ஏன் அவளுடனே பேசுகிறீரென்றாவது, ஒருவனும் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[47. When he heard that Jesus was come out of Judaea into Galilee, he went unto him, and besought him that he would come down, and heal his son: for he was at the point of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9427,51 +9471,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது அந்த ஸ்திரீ, தன் குடத்தை வைத்துவிட்டு, ஊருக்குள்ளேபோய், ஜனங்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[48. Then said Jesus unto him, Except all of you see signs and wonders, all of you will not believe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Then said Jesus unto him, Except all of you see signs and wonders, all of you will not believe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. The nobleman says unto him, Sir, come down before my child die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Jesus says unto him, Go your way; your son lives. And the man believed the word that Jesus had spoken unto him, and he went his way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Jesus says unto him, Go your way; your son lives. And the man believed the word that Jesus had spoken unto him, and he went his way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And as he was now going down, his servants met him, and told him, saying, Your son lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9536,51 +10125,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவர்களை நோக்கி: நான் என்னை அனுப்பினவருடைய சித்தத்தின்படி செய்து அவருடைய கிரியையை முடிப்பதே என்னுடைய போஜனமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Now Jacob's well was there. Jesus therefore, being wearied with his journey, sat thus on the well: and it was about the sixth hour.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And as he was now going down, his servants met him, and told him, saying, Your son lives.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. Then enquired he of them the hour when he began to amend. And they said unto him, Yesterday at the seventh hour the fever left him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. Then enquired he of them the hour when he began to amend. And they said unto him, Yesterday at the seventh hour the fever left him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. So the father knew that it was at the same hour, in the which Jesus said unto him, Your son lives: and himself believed, and his whole house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. So the father knew that it was at the same hour, in the which Jesus said unto him, Your son lives: and himself believed, and his whole house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. This is again the second miracle that Jesus did, when he was come out of Judaea into Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9615,51 +10858,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596038" r:id="rId1"/>
+    <p:sldLayoutId id="2478617167" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10315,54 +11558,142 @@
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10467,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে দিয়েছেন তা সম্পন্ন করাই হল আমার খাবার৷]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்தார்; அப்பொழுது ஏறக்குறைய ஆறாம்மணி வேளையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তোমরা প্রায়ই বলে থাক, ‘আর চার মাস বাকী আছে, তারপরই ফসল কাটার সময় হবে৷’ কিন্তু তোমরা চোখ মেলে]]></a:t>
+              <a:t><![CDATA[7. அவருடைய சீஷர்கள் போஜனபதார்த்தங்களைக் கொள்ளும்படி ஊருக்குள்ளே போயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একবার ক্ষেতের দিকে তাকিয়ে দেখ, ফসল কাটবার মতো সময় হয়েছে৷]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது சமாரியா நாட்டாளாகிய ஒரு ஸ்திரீ தண்ணீர் மொள்ள வந்தாள். இயேசு அவளை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. য়ে ফসল কাটছে সে এখনই তার মজুরী পাচ্ছে, আর সে তা করছে অনন্ত জীবন লাভের জন্য৷ তার ফলে বীজ য়ে]]></a:t>
+              <a:t><![CDATA[தாகத்துக்குத்தா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বোনে আর ফসল য়ে কাটে উভয়েই একই সঙ্গে আনন্দিত হয়৷]]></a:t>
+              <a:t><![CDATA[9. யூதர்கள் சமாரியருடனே சம்பந்தங்கலவாதவர்களானபடியால், சமாரிய ஸ்திரீ அவரை நோக்கி: நீர் யூதனாயிருக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. এই প্রবাদ বাক্যটি সত্য য়ে, ‘একজন বীজ বোনে আর অন্যজন কাটে৷’]]></a:t>
+              <a:t><![CDATA[சமாரியா ஸ்திரீயாகிய என்னிடத்தில், தாகத்துக்குத்தா என்று எப்படிக் கேட்கலாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. আমি তোমাদের এমন ফসল কাটতে পাঠিয়েছি, যার জন্য তোমরা কোন পরিশ্রম করনি৷ তার জন্য অন্যরা খেটেছে আর]]></a:t>
+              <a:t><![CDATA[10. இயேசு அவளுக்குப் பிரதியுத்தரமாக: நீ தேவனுடைய ஈவையும், தாகத்துக்குத்தா என்று உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা তাদের কাজের ফসল তুলছ৷’]]></a:t>
+              <a:t><![CDATA[கேட்கிறவர் இன்னார் என்பதையும் அறிந்திருந்தாயானால், நீயே அவரிடத்தில் கேட்டிருப்பாய், அவர் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারপর তিনি যিহূদিযা ছেড়ে চলে গেলেন এবং গালীলেই ফিরে গেলেন৷]]></a:t>
+              <a:t><![CDATA[ஜீவத்தண்ணீரைக் கொடுத்திருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. সেই শহরের অনেক শমরীয় তাঁর ওপর বিশ্বাস করল, কারণ সেই স্ত্রীলোকটি সাক্ষ্য দিচ্ছিল, ‘আমি যা যা]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அந்த ஸ்திரீ: ஆண்டவரே, மொண்டுகொள்ள உம்மிடத்தில் பாத்திரமில்லையே, கிணறும் ஆழமாயிருக்கிறதே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ফরীশীরা জানতে পারল য়ে যীশু য়োহনের চেয়ে বেশী শিষ্য করেছেন ও বাপ্তাইজ করছেন৷]]></a:t>
+              <a:t><![CDATA[1. யோவானைப்பார்க்கிலும் இயேசு அநேகம் பேரைச் சீஷராக்கி ஞானஸ்நானங்கொடுக்கிறாரென்று பரிசேயர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছি সবই তিনি আমাকে বলে দিয়েছেন৷’]]></a:t>
+              <a:t><![CDATA[பின்னை எங்கேயிருந்து உமக்கு ஜீவத்தண்ணீர் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. গালীলে যাবার সময় তাঁকে শমরিযার মধ্য দিয়ে য়েতে হল৷]]></a:t>
+              <a:t><![CDATA[12. இந்தக் கிணற்றை எங்களுக்குத் தந்த நம்முடைய பிதாவாகிய யாக்கோபைப் பார்க்கிலும் நீர் பெரியவரோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. শমরীয়রা তাঁর কাছে এসে যীশুকে তাদের সঙ্গে থাকতে অনুরোধ করল৷ তখন তিনি দুদিন সেখানে থাকলেন৷]]></a:t>
+              <a:t><![CDATA[அவரும் அவர் பிள்ளைகளும் அவர் மிருகஜீவன்களும் இதிலே குடித்ததுண்டே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যাকোব তাঁর ছেলে য়োষেফকে য়ে ভূমি দিয়েছিলেন তারই কাছে শমরীযার শুখর নামে এক শহরে যীশু গেলেন৷]]></a:t>
+              <a:t><![CDATA[13. இயேசு அவளுக்குப் பிரதியுத்தரமாக: இந்தத் தண்ணீரைக் குடிக்கிறவனுக்கு மறுபடியும் தாகமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. আরও অনেক লোক তাঁর কথা শুনে তাঁর ওপর বিশ্বাস করল৷]]></a:t>
+              <a:t><![CDATA[14. நான் கொடுக்கும் தண்ணீரைக் குடிக்கிறவனுக்கோ ஒருக்காலும் தாகமுண்டாகாது; நான் அவனுக்குக் கொடுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এখানেই যাকোবের কুযাটি ছিল, যীশু সেই কুযার ধারে এসে বসলেন কারণ তিনি হাঁটতে হাঁটতে ক্লান্ত হয়ে]]></a:t>
+              <a:t><![CDATA[தண்ணீர் அவனுக்குள்ளே நித்தியஜீவகாலமாய் ஊறுகிற நீரூற்றாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়েছিলেন, তখন বেলা প্রায় দুপুর৷]]></a:t>
+              <a:t><![CDATA[15. அந்த ஸ்திரீ அவரை நோக்கி: ஆண்டவரே, எனக்குத் தாகமுண்டாகாமலும், நான் இங்கே மொண்டுகொள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. তারা সেই স্ত্রীলোকটিকে বলল, ‘প্রথমে তোমার কথা শুনে আমরা বিশ্বাস করেছিলাম, কিন্তু এখন আমরা নিজেরা]]></a:t>
+              <a:t><![CDATA[வராமலுமிருக்கும்படி அந்தத் தண்ணீரை எனக்குத் தரவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর কথা শুনে বিশ্বাস করেছি ও বুঝতে পেরেছি য়ে ইনি সত্যিই জগতের উদ্ধারকর্তা৷’]]></a:t>
+              <a:t><![CDATA[16. இயேசு அவளை நோக்கி: நீ போய், உன் புருஷனை இங்கே அழைத்துக் கொண்டுவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. একজন শমরীযা স্ত্রীলোক সেখানে জল তুলতে এল৷ যীশু তাকে বললেন, ‘আমায় একটু জল খেতে দাও তো৷’]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அந்த ஸ்திரீ எனக்குப்புருஷன் இல்லை என்றாள். இயேசு அவளை நோக்கி: எனக்குப் புருஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যদিও যীশু নিজে বাপ্তাইজ করছিলেন না, বরং তাঁর শিষ্যরাই তা করছিলেন৷]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டதாகக் கர்த்தர் அறிந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. দুদিন পর তিনি সেখান থেকে গালীলে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[இல்லையென்று நீ சொன்னது சரிதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সেই সময় শিষ্যরা শহরে কিছু খাবার কিনতে গিয়েছিল৷]]></a:t>
+              <a:t><![CDATA[18. எப்படியெனில், ஐந்து புருஷர் உனக்கிருந்தார்கள், இப்பொழுது உனக்கிருக்கிறவன் உனக்குப் புருஷனல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. কারণ যীশু নিজেই বলেছিলেন য়ে একজন ভাববাদী কখনও তাঁর নিজের দেশে সম্মান পান না৷]]></a:t>
+              <a:t><![CDATA[இதை உள்ளபடி சொன்னாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সেই শমরীয় স্ত্রীলোকটি তাঁকে বলল, ‘একি আপনি একজন ইহুদী হয়ে আমার কাছ থেকে খাবার জন্য জল চাইছেন!]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அந்த ஸ்திரீ அவரை நோக்கி: ஆண்டவரே, நீர் தீர்க்கதரிசி என்று காண்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি একজন শমরীয় স্ত্রীলোক!’ ইহুদীরা শমরীয়দের সঙ্গে কোনরকম মেলামেশা করত না৷]]></a:t>
+              <a:t><![CDATA[20. எங்கள் பிதாக்கள் இந்த மலையிலே தொழுதுகொண்டு வந்தார்கள்; நீங்கள் எருசலேமிலிருக்கிற ஸ்தலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এর উত্তরে যীশু তাকে বললেন, ‘তুমি যদি জানতে য়ে ঈশ্বরের দান কি আর কে তোমার কাছ থেকে খাবার জন্য জল]]></a:t>
+              <a:t><![CDATA[தொழுதுகொள்ளவேண்டும் என்கிறீர்களே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাইছেন৷ তাহলে তুমিই আমার কাছে জল চাইতে আর আমি তোমাকে জীবন্ত জল দিতাম৷’]]></a:t>
+              <a:t><![CDATA[21. அதற்கு இயேசு: ஸ்திரீயே, நான் சொல்லுகிறதை நம்பு. நீங்கள் இந்த மலையிலும் எருசலேமிலும் மாத்திரமல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. স্ত্রীলোকটি তাঁকে বলল, ‘মহাশয়, আপনি কোথা থেকে সেই জীবন্ত জল পাবেন? এই কুযাটি যথেষ্ট গভীর৷ জল]]></a:t>
+              <a:t><![CDATA[எங்கும் பிதாவைத் தொழுதுகொள்ளுங்காலம் வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোলার কোন পাত্রও আপনার কাছে নেই৷]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் அறியாததைத் தொழுதுகொள்ளுகிறீர்கள்; நாங்கள் அறிந்திருக்கிறதைத் தொழுதுகொள்ளுகிறோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আপনি কি আমাদের পিতৃপুরুষ যাকোবের চেয়ে মহান? তিনি আমাদের এই কুযাটি দিয়ে গেছেন৷ তিনি নিজেই এই]]></a:t>
+              <a:t><![CDATA[ஏனென்றால் இரட்சிப்பு யூதர்கள் வழியாய் வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ‘তোমরা এস, একজন লোককে দেখ, আমি যা কিছু করেছি, তিনি আমাকে সে সব বলে দিলেন৷ তিনিই কি সেই মশীহ নন?’]]></a:t>
+              <a:t><![CDATA[2. யூதேயாவைவிட்டு மறுபடியுங் கலிலேயாவுக்குப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কুযার জল খেতেন এবং তাঁর সন্তানেরা ও তাঁর পশুপালও এর থেকেই জল পান করত৷’]]></a:t>
+              <a:t><![CDATA[23. உண்மையாய்த் தொழுதுகொள்ளுகிறவர்கள் பிதாவை ஆவியோடும் உண்மையோடும் தொழுதுகொள்ளுங்காலம் வரும், அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যীশু তাকে বললেন, ‘য়ে কেউ এই জল পান করবে তার আবার তেষ্টা পাবে৷]]></a:t>
+              <a:t><![CDATA[இப்பொழுதே வந்திருக்கிறது; தம்மைத் தொழுதுகொள்ளுகிறவர்கள் இப்படிப்பட்டவர்களாயிருக்கும்படி பிதாவானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু আমি য়ে জল দিই তা য়ে পান করবে তার আর কখনও পিপাসা পাবে না৷ সেই জল তার অন্তরে এক প্রস্রবনে]]></a:t>
+              <a:t><![CDATA[விரும்புகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিণত হয়ে বইতে থাকবে, যা সেই ব্যক্তিকে অনন্ত জীবন দেবে৷’]]></a:t>
+              <a:t><![CDATA[24. தேவன் ஆவியாயிருக்கிறார், அவரைத் தொழுதுகொள்ளுகிறவர்கள் ஆவியோடும் உண்மையோடும் அவரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. স্ত্রীলোকটি তাঁকে বলল, ‘মশায়, আমাকে সেই জল দিন, য়েন আমার আর কখনও পিপাসা না পায় আর জল তুলতে]]></a:t>
+              <a:t><![CDATA[தொழுதுகொள்ளவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় এখানে আসতে না হয়৷’]]></a:t>
+              <a:t><![CDATA[25. அந்த ஸ்திரீ அவரை நோக்கி: கிறிஸ்து என்னப்படுகிற மேசியா வருகிறார் என்று அறிவேன், அவர் வரும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তিনি তাকে বললেন, ‘যাও, তোমার স্বামীকে এখানে ডেকে নিয়ে এস৷’]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் நமக்கு அறிவிப்பார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তখন সেই স্ত্রীলোকটি বলল, ‘আমার স্বামী নেই৷’যীশু তাকে বললেন, ‘তুমি ঠিকই বলেছ য়ে তোমার স্বামী]]></a:t>
+              <a:t><![CDATA[26. அதற்கு இயேசு: உன்னுடனே பேசுகிற நானே அவர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেই৷]]></a:t>
+              <a:t><![CDATA[27. அத்தருணத்தில் அவருடைய சீஷர்கள் வந்து, அவர் ஸ்திரீயுடனே பேசுகிறதைப்பற்றி ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তোমার পাঁচ জন স্বামী হয়ে গেছে; আর এখন য়ে লোকের সঙ্গে তুমি আছ সে তোমার স্বামী নয়, তাই তুমি যা]]></a:t>
+              <a:t><![CDATA[ஆகிலும் என்ன தேடுகிறீரென்றாவது, ஏன் அவளுடனே பேசுகிறீரென்றாவது, ஒருவனும் கேட்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তখন লোকেরা শহর থেকে বের হয়ে যীশুর কাছে আসতে লাগল৷]]></a:t>
+              <a:t><![CDATA[3. இயேசு தாமே ஞானஸ்நானங்கொடுக்கவில்லை, அவருடைய சீஷர்கள் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললে তা সত্যি৷’]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது அந்த ஸ்திரீ, தன் குடத்தை வைத்துவிட்டு, ஊருக்குள்ளேபோய், ஜனங்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. সেই স্ত্রীলোকটি তখন তাঁকে বলল, ‘মহাশয়, আমি দেখতে পাচ্ছি য়ে আপনি একজন ভাববাদী৷]]></a:t>
+              <a:t><![CDATA[29. நான் செய்த எல்லாவற்றையும் ஒரு மனுஷன் எனக்குச் சொன்னார்; அவரை வந்து பாருங்கள்; அவர் கிறிஸ்துதானோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমাদের পিতৃপুরুষেরা এই পর্বতের ওপর উপাসনা করতেন৷ কিন্তু আপনারা ইহুদীরা বলেন য়ে জেরুশালেমই সেই]]></a:t>
+              <a:t><![CDATA[என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গা য়েখানে লোকেদের উপাসনা করতে হবে৷’]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது அவர்கள் ஊரிலிருந்து புறப்பட்டு அவரிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. যীশু তাকে বললেন, ‘হে নারী, আমার কথায় বিশ্বাস কর! সময় আসছে যখন তোমরা পিতা ঈশ্বরের উপাসনা এই]]></a:t>
+              <a:t><![CDATA[31. இப்படி நடக்கையில் சீஷர்கள் அவரை நோக்கி: ரபீ, போஜனம்பண்ணும் என்று வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাহাড়ে করবে না, জেরুশালেমেও নয়৷]]></a:t>
+              <a:t><![CDATA[32. அதற்கு அவர்: நான் புசிப்பதற்கு நீங்கள் அறியாத ஒரு போஜனம் எனக்கு உண்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তোমরা শমরীয়রা কি উপাসনা কর তোমরা তা জানো না৷ আমরা ইহুদীরা কি উপাসনা করি আমরা তা জানি, কারণ]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது சீஷர்கள் ஒருவரையொருவர் பார்த்து: யாராவது அவருக்குப் போஜனம் கொண்டுவந்திருப்பானோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইহুদীদের মধ্য থেকেই পরিত্রাণ আসছে৷]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সময় আসছে, বলতে কি তা এসে গেছে, যখন প্রকৃত উপাসনাকারীরা আত্মায় ও সত্যে পিতা ঈশ্বরের উপাসনা]]></a:t>
+              <a:t><![CDATA[34. இயேசு அவர்களை நோக்கி: நான் என்னை அனுப்பினவருடைய சித்தத்தின்படி செய்து அவருடைய கிரியையை முடிப்பதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে৷ পিতা ঈশ্বরও এইরকম উপাসনাকারীদেরই চান৷]]></a:t>
+              <a:t><![CDATA[என்னுடைய போஜனமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. এরই মাঝে তার শিষ্যরা তাঁকে অনুরোধ করে বললেন, ‘রব্বি (গুরু), আপনি কিছু খেয়ে নিন!’]]></a:t>
+              <a:t><![CDATA[4. அவர் சமாரியா நாட்டின் வழியாய்ப் போகவேண்டியதாயிருந்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ঈশ্বর আত্মা, যাঁরা তাঁর উপাসনা করে তাদেরকে আত্মায় ও সত্যে উপাসনা করতে হবে৷’]]></a:t>
+              <a:t><![CDATA[35. அறுப்புக்காலம் வருகிறதற்கு இன்னும் நாலுமாதம் செல்லும் என்று நீங்கள் சொல்லுகிறதில்லையா? இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তখন সেই স্ত্রীলোকটি তাঁকে বলল, ‘আমি জানি, মশীহ আসছেন৷ মশীহকে তারা খ্রীষ্ট বলে৷ যখন তিনি আসবেন,]]></a:t>
+              <a:t><![CDATA[வயல்நிலங்கள் இப்பொழுதே அறுப்புக்கு விளைந்திருக்கிறதென்று உங்கள் கண்களை ஏறெடுத்துப்பாருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন আমাদের সব কিছু জানাবেন৷’]]></a:t>
+              <a:t><![CDATA[நான் உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. যীশু তাকে বললেন, ‘তোমার সঙ্গে য়ে কথা বলছে আমিই সেই মশীহ৷’]]></a:t>
+              <a:t><![CDATA[36. விதைக்கிறவனும் அறுக்கிறவனுமாகிய இருவரும் ஒருமித்துச் சந்தோஷப்படத்தக்கதாக, அறுக்கிறவன் கூலியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. তাই তিনি যখন গালীলে এলেন, গালীলের লোকেরা তাঁকে সাদরে গ্রহণ করল৷ জেরুশালেমে নিস্তারপর্বের সময়]]></a:t>
+              <a:t><![CDATA[வாங்கி, நித்திய ஜீவனுக்காகப் பலனைச் சேர்த்துக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি যা যা করেছিলেন তা তারা দেখেছিল, কারণ তারাও সেই পর্বের সময় সেখানে গিয়েছিল৷]]></a:t>
+              <a:t><![CDATA[37. விதைக்கிறவன் ஒருவன் அறுக்கிறவன் ஒருவன் என்கிற மெய்யான வழக்கச்சொல் இதினாலே விளங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. পরে যীশু আবার গালীলের কান্না নগরে গেলেন৷ এখানেই তিনি জলকে দ্রাক্ষারসে পরিণত করেছিলেন৷ কফরনাহূম]]></a:t>
+              <a:t><![CDATA[38. நீங்கள் பிரயரசப்பட்டுப் பயிரிடாததை அறுக்க நான் உங்களை அனுப்பினேன், மற்றவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শহরে একজন রাজ-কর্মচারীর ছেলে খুবই অসুস্থ ছিল৷]]></a:t>
+              <a:t><![CDATA[பிரயாசப்பட்டார்கள், அவர்களுடைய பிரயாசத்தின் பலனை நீங்கள் பெற்றீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. তিনি যখন শুনলেন য়ে যীশু যিহূদিযা থেকে গালীলে এসেছেন, তখন যীশুর কাছে গিয়ে তাঁকে মিনতি করে]]></a:t>
+              <a:t><![CDATA[39. நான் செய்த எல்லாவற்றையும் எனக்குச் சொன்னார் என்று சாட்சி சொன்ன அந்த ஸ்திரீயினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, তিনি য়েন কফরনাহূমে গিয়ে তার ছেলেকে সুস্থ করেন, কারণ তার ছেলে তখন মৃত্যুশয়্য়ায় ছিল৷]]></a:t>
+              <a:t><![CDATA[வார்த்தையினிமித்தம் அந்த ஊரிலுள்ள சமாரியரில் அநேகர் அவர்மேல் விசுவாசமுள்ளவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. কিন্তু তিনি তাঁদের বললেন, ‘আমার কাছে এমন খাবার আছে যার কথা তোমরা কিছুই জান না৷’]]></a:t>
+              <a:t><![CDATA[5. யாக்கோபு தன் குமாரனாகிய யோசேப்புக்குக் கொடுத்த நிலத்துக்கு அருகே இருந்த சமாரியாவிலுள்ள சீகார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. যীশু তাকে বললেন, ‘তোমরা কেউই কোন অলৌকিক চিহ্ন ও বিস্ময়কর কাজের নিদর্শন না পেলে আমার উপর বিশ্বাস]]></a:t>
+              <a:t><![CDATA[40. சமாரியர் அவரிடத்தில் வந்து, தங்களிடத்தில் தங்கவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে না৷’]]></a:t>
+              <a:t><![CDATA[இரண்டுநாள் அங்கே தங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. সেই রাজ-কর্মচারী তাঁকে বললেন, ‘মহাশয়, আমার ছেলেটি মারা যাবার আগে অনুগ্রহ করে আসুন!’]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது அவருடைய உபதேசத்தினிமித்தம் இன்னும் அநேகம்பேர் விசுவாசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. যীশু তাঁকে বললেন, ‘বাড়ি যাও, তোমার ছেলে বাঁচল৷’ যীশু তাঁকে য়ে কথা বললেন, সে কথা তিনি বিশ্বাস]]></a:t>
+              <a:t><![CDATA[42. அந்த ஸ்திரீயை நோக்கி: உன் சொல்லினிமித்தம் அல்ல, அவருடைய உபதேசத்தை நாங்களே கேட்டு, அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে বাড়ি চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[மெய்யாய்க் கிறிஸ்துவாகிய உலகரட்சகர் என்று அறிந்து விசுவாசிக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. তিনি যখন বাড়ি ফিরে যাচ্ছিলেন তখন পথে তাঁর চাকরেরা তাঁর সঙ্গে দেখা করে বলল, ‘আপনার ছেলে ভাল হয়ে]]></a:t>
+              <a:t><![CDATA[43. இரண்டுநாளைக்குப்பின்பு அவர் அவ்விடம்விட்டுப் புறப்பட்டு, கலிலேயாவுக்குப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেছে৷’]]></a:t>
+              <a:t><![CDATA[44. ஒரு தீர்க்கதரிசிக்குத் தன் சொந்த ஊரிலே கனமில்லையென்று இயேசு தாமே சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. তিনি তাদের জিজ্ঞেস করলেন, ‘সে কখন ভাল হয়েছে?’তারা বলল, ‘গতকাল দুপুর একটার সময় তার জ্বর]]></a:t>
+              <a:t><![CDATA[45. அவர் கலிலேயாவில் வந்தபோது, எருசலேமில் பண்டிகையிலே அவர் செய்த எல்லாவற்றையும் பார்த்திருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেড়েছে৷’]]></a:t>
+              <a:t><![CDATA[கலிலேயர் அவரை ஏற்றுக்கொண்டார்கள். அவர்களும் பண்டிகைக்குப் போயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ছেলেটির বাবা বুঝতে পারলেন য়ে ঠিক সেই সময়ই যীশু তাকে বলেছিলেন, ‘তোমার ছেলে বাঁচল৷’ তখন সেই]]></a:t>
+              <a:t><![CDATA[46. பின்பு, இயேசு தாம் தண்ணீரைத் திராட்சரசமாக்கின கலிலேயாவிலுள்ள கானா ஊருக்கு மறுபடியும் வந்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. তখন তাঁর শিষ্যরা পরস্পর বলাবলি করতে লাগল, ‘তাহলে কি কেউ তাঁকে কিছু খাবার এনে দিয়েছে?’]]></a:t>
+              <a:t><![CDATA[என்னப்பட்ட ஊருக்கு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাজ-কর্মচারী ও তাঁর পরিবারের সকলে যীশুর ওপর বিশ্বাস করলেন৷]]></a:t>
+              <a:t><![CDATA[அப்பொழுது கப்பர்நகூமிலே ராஜாவின் மனுஷரில் ஒருவனுடைய குமாரன் வியாதியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. যিহূদিযা থেকে গালীলে আসার পর যীশু এই দ্বিতীয় বার অলৌকিক কাজ করলেন৷]]></a:t>
+              <a:t><![CDATA[47. இயேசு யூதேயாவிலிருந்து கலிலேயாவுக்கு வந்தாரென்று அந்த மனுஷன் கேள்விப்பட்டபோது, அவரிடத்திற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. সেই সময় তাঁর শিষ্যরা ফিরে এলেন৷ একজন স্ত্রীলোকের সঙ্গে যীশুকে কথা বলতে দেখে তাঁরা আশ্চর্য হয়ে]]></a:t>
+              <a:t><![CDATA[போய், தன் மகன் மரண அவஸ்தையாயிருந்தபடியினாலே, அவனைக் குணமாக்கும்படிக்கு வரவேண்டுமென்று அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেলেন৷ তবু কেউ তাঁকে জিজ্ঞেস করলেন না, ‘আপনি কি চাইছেন?’ বা ‘আপনি কি জন্য ওর সঙ্গে কথা বলছেন?’]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +22490,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. সেই স্ত্রীলোকটি তখন তার কলসী ফেলে রেখে গ্রামে গেল, আর লোকদের বলল,]]></a:t>
+              <a:t><![CDATA[48. அப்பொழுது இயேசு அவனை நோக்கி: நீங்கள் அடையாளங்களையும் அற்புதங்களையும் காணாவிட்டால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசுவாசிக்கமாட்டீர்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. அதற்கு ராஜாவின் மனுஷன்: ஆண்டவரே, என் பிள்ளை சாகிறதற்குமுன்னே வரவேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. இயேசு அவனை நோக்கி: நீ போகலாம், உன் குமாரன் பிழைத்திருக்கிறான் என்றார். அந்த மனுஷன், இயேசு சொன்ன]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வார்த்தையை நம்பிப் போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. அவன் போகையில், அவனுடைய ஊழியக்காரர் அவனுக்கு எதிர்கொண்டுவந்து, உம்முடைய குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তখন যীশু তাঁদের বললেন, ‘যিনি আমায় পাঠিয়েছেন, তাঁর ইচ্ছা পালন করা ও তাঁর য়ে কাজ তিনি আমায়]]></a:t>
+              <a:t><![CDATA[6. அங்கே யாக்கோபுடைய கிணறு இருந்தது; இயேசு பிரயாணத்தினால் இளைப்படைந்தவராய் அந்தக் கிணற்றினருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21351,92 +23342,884 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிழைத்திருக்கிறான் என்று அறிவித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. அப்பொழுது: எந்த மணிநேரத்தில் அவனுக்குக் குணமுண்டாயிற்று என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்கள்: நேற்று ஏழாமணிநேரத்தில் ஜுரம் அவனை விட்டது என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. உன் குமாரன் பிழைத்திருக்கிறான் என்று இயேசு தன்னுடனே சொன்ன மணிநேரம் அதுவே என்று தகப்பன் அறிந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனும் அவன் வீட்டாரனைவரும் விசுவாசித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. இயேசு யூதேயாவிலிருந்து கலிலேயாவுக்குத் திரும்பிவந்தபின்பு, இது அவர் செய்த இரண்டாம் அற்புதம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21462,51 +24245,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21637,51 +24420,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>84</Slides>
+  <Slides>95</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>