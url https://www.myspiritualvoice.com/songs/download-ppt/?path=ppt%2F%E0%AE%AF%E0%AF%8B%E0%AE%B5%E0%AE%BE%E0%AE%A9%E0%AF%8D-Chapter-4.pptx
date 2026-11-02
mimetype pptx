--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -10858,51 +10858,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478617167" r:id="rId1"/>
+    <p:sldLayoutId id="2482621373" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -24135,91 +24135,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24245,51 +24245,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>