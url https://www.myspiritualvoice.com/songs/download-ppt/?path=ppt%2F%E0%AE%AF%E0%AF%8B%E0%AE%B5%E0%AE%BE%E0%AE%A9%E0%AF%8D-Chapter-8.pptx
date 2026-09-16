--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -185,50 +185,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -306,50 +332,63 @@
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -544,53 +583,66 @@
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
-  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -650,51 +702,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்மேல் குற்றஞ்சுமத்துவதற்கான காரணம் உண்டாகும்பொருட்டு அவரைச் சோதிக்கும்படி இப்படிச் சொன்னார்கள். இயேசுவோ குனிந்து, விரலினால் தரையிலே எழுதினார்.]]></a:t>
+              <a:t><![CDATA[6. This they said, tempting him, that they might have to accuse him. But Jesus stooped down, and with his finger wrote on the ground, as though he heard them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Jesus answered, If I honour myself, my honour is nothing: it is my Father that honors me; of whom all of you say, that he is your God:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Jesus answered, If I honour myself, my honour is nothing: it is my Father that honors me; of whom all of you say, that he is your God:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. Yet all of you have not known him; but I know him: and if I should say, I know him not, I shall be a liar like unto you: but I know him, and keep his saying.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. Yet all of you have not known him; but I know him: and if I should say, I know him not, I shall be a liar like unto you: but I know him, and keep his saying.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. Your father Abraham rejoiced to see my day: and he saw it, and was glad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. Then said the Jews unto him, You are not yet fifty years old, and have you seen Abraham?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. Then said the Jews unto him, You are not yet fifty years old, and have you seen Abraham?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. Jesus said unto them, Verily, verily, I say unto you, Before Abraham was, I am.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. Jesus said unto them, Verily, verily, I say unto you, Before Abraham was, I am.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. Then took they up stones to cast at him: but Jesus hid himself, and went out of the temple, going through the midst of them, and so passed by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -759,51 +1901,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்மேல் குற்றஞ்சுமத்துவதற்கான காரணம் உண்டாகும்பொருட்டு அவரைச் சோதிக்கும்படி இப்படிச் சொன்னார்கள். இயேசுவோ குனிந்து, விரலினால் தரையிலே எழுதினார்.]]></a:t>
+              <a:t><![CDATA[6. This they said, tempting him, that they might have to accuse him. But Jesus stooped down, and with his finger wrote on the ground, as though he heard them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. Then took they up stones to cast at him: but Jesus hid himself, and went out of the temple, going through the midst of them, and so passed by.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -868,51 +2119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஓயாமல் அவரைக் கேட்டுக்கொண்டிருக்கையில், அவர் நிமிர்ந்து பார்த்து: உங்களில் பாவமில்லாதவன் இவள்மேல் முதலாவது கல்லெறியக்கடவன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. So when they continued asking him, he lifted up himself, and said unto them, He that is without sin among you, let him first cast a stone at her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -977,51 +2228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் ஓயாமல் அவரைக் கேட்டுக்கொண்டிருக்கையில், அவர் நிமிர்ந்து பார்த்து: உங்களில் பாவமில்லாதவன் இவள்மேல் முதலாவது கல்லெறியக்கடவன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. So when they continued asking him, he lifted up himself, and said unto them, He that is without sin among you, let him first cast a stone at her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1086,51 +2337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் மறுபடியும் குனிந்து, தரையிலே எழுதினார்.]]></a:t>
+              <a:t><![CDATA[8. And again he stooped down, and wrote on the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1195,51 +2446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அதைக் கேட்டு, தங்கள் மனச்சாட்சியினால் கடிந்துகொள்ளப்பட்டு, பெரியோர்முதல் சிறியோர்வரைக்கும் ஒவ்வொருவராய்ப் போய்விட்டார்கள். இயேசு தனித்திருந்தார், அந்த ஸ்திரீ நடுவே நின்றாள்.]]></a:t>
+              <a:t><![CDATA[9. And they which heard it, being convicted by their own conscience, went out one by one, beginning at the eldest, even unto the last: and Jesus was left alone, and the woman standing in the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1304,51 +2555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அதைக் கேட்டு, தங்கள் மனச்சாட்சியினால் கடிந்துகொள்ளப்பட்டு, பெரியோர்முதல் சிறியோர்வரைக்கும் ஒவ்வொருவராய்ப் போய்விட்டார்கள். இயேசு தனித்திருந்தார், அந்த ஸ்திரீ நடுவே நின்றாள்.]]></a:t>
+              <a:t><![CDATA[9. And they which heard it, being convicted by their own conscience, went out one by one, beginning at the eldest, even unto the last: and Jesus was left alone, and the woman standing in the midst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1413,51 +2664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு நிமிர்ந்து அந்த ஸ்திரீயைத் தவிர வேரொருவரையுங் காணாமல்: ஸ்திரீயே, உன்மேல் குற்றஞ்சாட்டினவர்கள் எங்கே? ஒருவனாகிலும் உன்னை ஆக்கினைக்குள்ளாகத் தீர்க்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[10. When Jesus had lifted up himself, and saw none but the woman, he said unto her, Woman, where are those yours accusers? has no man condemned you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1522,51 +2773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவள்: இல்லை, ஆண்டவரே, என்றாள். இயேசு அவளை நோக்கி: நானும் உன்னை ஆக்கினைக்குள்ளாகத் தீர்க்கிறதில்லை; நீ போ, இனிப் பாவஞ்செய்யாதே என்றார்.]]></a:t>
+              <a:t><![CDATA[10. When Jesus had lifted up himself, and saw none but the woman, he said unto her, Woman, where are those yours accusers? has no man condemned you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1631,51 +2882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவள்: இல்லை, ஆண்டவரே, என்றாள். இயேசு அவளை நோக்கி: நானும் உன்னை ஆக்கினைக்குள்ளாகத் தீர்க்கிறதில்லை; நீ போ, இனிப் பாவஞ்செய்யாதே என்றார்.]]></a:t>
+              <a:t><![CDATA[11. She said, No man, Lord. And Jesus said unto her, Neither do I condemn you: go, and sin no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1740,51 +2991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு ஒலிவமலைக்குப் போனார்.]]></a:t>
+              <a:t><![CDATA[1. Jesus went unto the mount of Olives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1849,51 +3100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மறுபடியும் இயேசு ஜனங்களை நோக்கி: நான் உலகத்திற்கு ஒளியாயிருக்கிறேன், என்னைப் பின்பற்றுகிறவன் இருளிலே நடவாமல் ஜீவஒளியை அடைந்திருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. She said, No man, Lord. And Jesus said unto her, Neither do I condemn you: go, and sin no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1958,51 +3209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மறுபடியும் இயேசு ஜனங்களை நோக்கி: நான் உலகத்திற்கு ஒளியாயிருக்கிறேன், என்னைப் பின்பற்றுகிறவன் இருளிலே நடவாமல் ஜீவஒளியை அடைந்திருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Then spoke Jesus again unto them, saying, I am the light of the world: he that follows me shall not walk in darkness, but shall have the light of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2067,51 +3318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது பரிசேயர் அவரை நோக்கி: உன்னைக் குறித்து நீயே சாட்சிகொடுக்கிறாய்; உன்னுடைய சாட்சி உண்மையானதல்ல என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then spoke Jesus again unto them, saying, I am the light of the world: he that follows me shall not walk in darkness, but shall have the light of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2176,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது பரிசேயர் அவரை நோக்கி: உன்னைக் குறித்து நீயே சாட்சிகொடுக்கிறாய்; உன்னுடைய சாட்சி உண்மையானதல்ல என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. The Pharisees therefore said unto him, You bear record of yourself; your record is not true.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2285,51 +3536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: என்னைக்குறித்து நானே சாட்சிகொடுத்தாலும், என் சாட்சி உண்மையாயிருக்கிறது; ஏனெனில் நான் எங்கேயிருந்து வந்தேனென்றும், எங்கே போகிறேனென்றும் அறிந்திருக்கிறேன்; நீங்களோ நான் எங்கேயிருந்து வருகிறேனென்றும், எங்கே போகிறேனென்றும் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. The Pharisees therefore said unto him, You bear record of yourself; your record is not true.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2394,51 +3645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: என்னைக்குறித்து நானே சாட்சிகொடுத்தாலும், என் சாட்சி உண்மையாயிருக்கிறது; ஏனெனில் நான் எங்கேயிருந்து வந்தேனென்றும், எங்கே போகிறேனென்றும் அறிந்திருக்கிறேன்; நீங்களோ நான் எங்கேயிருந்து வருகிறேனென்றும், எங்கே போகிறேனென்றும் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Jesus answered and said unto them, Though I bear record of myself, yet my record is true: for I know whence I came, and where I go; but all of you cannot tell whence I come, and where I go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2503,51 +3754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: என்னைக்குறித்து நானே சாட்சிகொடுத்தாலும், என் சாட்சி உண்மையாயிருக்கிறது; ஏனெனில் நான் எங்கேயிருந்து வந்தேனென்றும், எங்கே போகிறேனென்றும் அறிந்திருக்கிறேன்; நீங்களோ நான் எங்கேயிருந்து வருகிறேனென்றும், எங்கே போகிறேனென்றும் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Jesus answered and said unto them, Though I bear record of myself, yet my record is true: for I know whence I came, and where I go; but all of you cannot tell whence I come, and where I go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2612,51 +3863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் மாம்சத்துச்கேற்றபடி நியாயந்தீர்க்கிறீர்கள், நான் ஒருவனையும் நியாயந்தீர்க்கிறதில்லை;]]></a:t>
+              <a:t><![CDATA[14. Jesus answered and said unto them, Though I bear record of myself, yet my record is true: for I know whence I came, and where I go; but all of you cannot tell whence I come, and where I go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2721,51 +3972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் நியாயந்தீர்த்தால், என் தீர்ப்பு சத்தியத்தின்படியிருக்கும்; ஏனெனில் நான் தனித்திருக்கவில்லை நானும் என்னை அனுப்பின பிதாவுமாக இருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[15. All of you judge after the flesh; I judge no man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2830,51 +4081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் நியாயந்தீர்த்தால், என் தீர்ப்பு சத்தியத்தின்படியிருக்கும்; ஏனெனில் நான் தனித்திருக்கவில்லை நானும் என்னை அனுப்பின பிதாவுமாக இருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[16. And yet if I judge, my judgment is true: for I am not alone, but I and the Father that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2939,51 +4190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மறுநாள் காலையிலே அவர் திரும்பி தேவாலயத்திற்கு வந்தபோது, ஜனங்களெல்லாரும் அவரிடத்தில் வந்தார்கள். அவர் உட்கார்ந்து அவர்களுக்கு உபதேசம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[2. And early in the morning he came again into the temple, and all the people came unto him; and he sat down, and taught them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3048,51 +4299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரண்டுபேருடைய சாட்சி உண்மையென்று உங்கள் நியாயப்பிரமாணத்திலும் எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[16. And yet if I judge, my judgment is true: for I am not alone, but I and the Father that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3157,51 +4408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் என்னைக்குறித்துச் சாட்சிகொடுக்கிறவனாயிருக்கிறேன், என்னை அனுப்பின பிதாவும் என்னைக்குறித்துச் சாட்சிகொடுக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. It is also written in your law, that the testimony of two men is true.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3266,51 +4517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் என்னைக்குறித்துச் சாட்சிகொடுக்கிறவனாயிருக்கிறேன், என்னை அனுப்பின பிதாவும் என்னைக்குறித்துச் சாட்சிகொடுக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. I am one that bear witness of myself, and the Father that sent me bears witness of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3375,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவர்கள்: உம்முடைய பிதா எங்கே என்றார்கள். இயேசு பிரதியுத்தரமாக: என்னையும் அறியீர்கள், என் பிதாவையும் அறியீர்கள்; நீங்கள் என்னை அறிந்தீர்களானால் என் பிதாவையும் அறிவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. I am one that bear witness of myself, and the Father that sent me bears witness of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3484,51 +4735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவர்கள்: உம்முடைய பிதா எங்கே என்றார்கள். இயேசு பிரதியுத்தரமாக: என்னையும் அறியீர்கள், என் பிதாவையும் அறியீர்கள்; நீங்கள் என்னை அறிந்தீர்களானால் என் பிதாவையும் அறிவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Then said they unto him, Where is your Father? Jesus answered, All of you neither know me, nor my Father: if all of you had known me, all of you should have known my Father also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3593,51 +4844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவாலயத்திலே இயேசு உபதேசம்பண்ணுகிறபோது, தருமப்பெட்டியிருக்கும் இடத்தில் இந்த வசனங்களைச் சொன்னார். அவருடைய வேளை இன்னும் வராதபடியினால் ஒருவனும் அவரைப் பிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. Then said they unto him, Where is your Father? Jesus answered, All of you neither know me, nor my Father: if all of you had known me, all of you should have known my Father also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3702,51 +4953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவாலயத்திலே இயேசு உபதேசம்பண்ணுகிறபோது, தருமப்பெட்டியிருக்கும் இடத்தில் இந்த வசனங்களைச் சொன்னார். அவருடைய வேளை இன்னும் வராதபடியினால் ஒருவனும் அவரைப் பிடிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. These words spoke Jesus in the treasury, as he taught in the temple: and no man laid hands on him; for his hour was not yet come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3811,51 +5062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு மறுபடியும் அவர்களை நோக்கி: நான் போகிறேன், நீங்கள் என்னைத் தேடி உங்கள் பாவங்களிலே சாவீர்கள்; நான் போகிற இடத்துக்கு வர உங்களால் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[20. These words spoke Jesus in the treasury, as he taught in the temple: and no man laid hands on him; for his hour was not yet come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3920,51 +5171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு மறுபடியும் அவர்களை நோக்கி: நான் போகிறேன், நீங்கள் என்னைத் தேடி உங்கள் பாவங்களிலே சாவீர்கள்; நான் போகிற இடத்துக்கு வர உங்களால் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Then said Jesus again unto them, I go my way, and all of you shall seek me, and shall die in your sins: where I go, all of you cannot come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4029,51 +5280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யூதர்கள்: நான்போகிற இடத்துக்கு வர உங்களால் கூடாது என்கிறானே; தன்னைத்தான் கொலைசெய்துகொள்ளுவானோ என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then said Jesus again unto them, I go my way, and all of you shall seek me, and shall die in your sins: where I go, all of you cannot come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4138,51 +5389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மறுநாள் காலையிலே அவர் திரும்பி தேவாலயத்திற்கு வந்தபோது, ஜனங்களெல்லாரும் அவரிடத்தில் வந்தார்கள். அவர் உட்கார்ந்து அவர்களுக்கு உபதேசம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[2. And early in the morning he came again into the temple, and all the people came unto him; and he sat down, and taught them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4247,51 +5498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யூதர்கள்: நான்போகிற இடத்துக்கு வர உங்களால் கூடாது என்கிறானே; தன்னைத்தான் கொலைசெய்துகொள்ளுவானோ என்று பேசிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then said the Jews, Will he kill himself? because he says, Where I go, all of you cannot come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4356,51 +5607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் அவர்களை நோக்கி: நீங்கள் தாழ்விலிருந்துண்டானவர்கள், நான் உயர்விலிருந்துண்டானவன்; நீங்கள் இந்த உலகத்திலிருந்துண்டானவர்கள், நான் இந்த உலகத்திலிருந்துண்டானவனல்ல.]]></a:t>
+              <a:t><![CDATA[22. Then said the Jews, Will he kill himself? because he says, Where I go, all of you cannot come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4465,51 +5716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் நீங்கள் உங்கள் பாவங்களில் சாவீர்கள் என்று உங்களுக்குச் சொன்னேன்; நானே அவர் என்று நீங்கள் விசுவாசியாவிட்டால் உங்கள் பாவங்களிலே சாவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And he said unto them, All of you are from beneath; I am from above: all of you are of this world; I am not of this world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4574,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் நீங்கள் உங்கள் பாவங்களில் சாவீர்கள் என்று உங்களுக்குச் சொன்னேன்; நானே அவர் என்று நீங்கள் விசுவாசியாவிட்டால் உங்கள் பாவங்களிலே சாவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And he said unto them, All of you are from beneath; I am from above: all of you are of this world; I am not of this world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4683,51 +5934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு அவர்கள் நீர் யார் என்றார்கள். இயேசு அவர்களை நோக்கி: நான் ஆதிமுதலாய் உங்களுக்குச் சொல்லியிருக்கிறவர்தான்.]]></a:t>
+              <a:t><![CDATA[24. I said therefore unto you, that all of you shall die in your sins: for if all of you believe not that I am he, all of you shall die in your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4792,51 +6043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களைக்குறித்துப் பேசவும் நியாயந்தீர்க்கவும் எனக்கு அநேக காரியங்களுண்டு. என்னை அனுப்பினவர் சத்தியமுள்ளவர்; நான் அவரிடத்தில் கேட்டவைகளையே உலகத்துக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. I said therefore unto you, that all of you shall die in your sins: for if all of you believe not that I am he, all of you shall die in your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4901,51 +6152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களைக்குறித்துப் பேசவும் நியாயந்தீர்க்கவும் எனக்கு அநேக காரியங்களுண்டு. என்னை அனுப்பினவர் சத்தியமுள்ளவர்; நான் அவரிடத்தில் கேட்டவைகளையே உலகத்துக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. Then said they unto him, Who are you? And Jesus says unto them, Even the same that I said unto you from the beginning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5010,51 +6261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிதாவைக்குறித்துப் பேசினாரென்று அவர்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Then said they unto him, Who are you? And Jesus says unto them, Even the same that I said unto you from the beginning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5119,51 +6370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால் இயேசு அவர்களை நோக்கி: நீங்கள் மனுஷகுமாரனை உயர்த்தின பின்பு, நானே அவரென்றும், நான் என்சுயமாய் ஒன்றும் செய்யாமல், என் பிதா எனக்குப் போதித்தபடியே இவைகளைச் சொன்னேன் என்றும் அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. I have many things to say and to judge of you: but he that sent me is true; and I speak to the world those things which I have heard of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5228,51 +6479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால் இயேசு அவர்களை நோக்கி: நீங்கள் மனுஷகுமாரனை உயர்த்தின பின்பு, நானே அவரென்றும், நான் என்சுயமாய் ஒன்றும் செய்யாமல், என் பிதா எனக்குப் போதித்தபடியே இவைகளைச் சொன்னேன் என்றும் அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. I have many things to say and to judge of you: but he that sent me is true; and I speak to the world those things which I have heard of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5337,51 +6588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது விபசாரத்திலே கண்டுபிடிக்கப்பட்ட ஒரு ஸ்திரீயை வேதபாரகரும் பரிசேயரும் அவரிடத்தில் கொண்டுவந்து, அவளை நடுவே நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[3. And the scribes and Pharisees brought unto him a woman taken in adultery; and when they had set her in the midst,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5446,51 +6697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்னை அனுப்பினவர் என்னுடனேகூட இருக்கிறார், பிதாவுக்குப் பிரியமானவைகளை நான் எப்பொழுதும் செய்கிறபடியால் அவர் என்னைத் தனியே இருக்கவிடவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[27. They understood not that he spoke to them of the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5555,51 +6806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்னை அனுப்பினவர் என்னுடனேகூட இருக்கிறார், பிதாவுக்குப் பிரியமானவைகளை நான் எப்பொழுதும் செய்கிறபடியால் அவர் என்னைத் தனியே இருக்கவிடவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[28. Then said Jesus unto them, When all of you have lifted up the Son of man, then shall all of you know that I am he, and that I do nothing of myself; but as my Father has taught me, I speak these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5664,51 +6915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவைகளை அவர் சொல்லுகையில், அநேகர் அவரிடத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Then said Jesus unto them, When all of you have lifted up the Son of man, then shall all of you know that I am he, and that I do nothing of myself; but as my Father has taught me, I speak these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5773,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இயேசு தம்மை விசுவாசித்த யூதர்களை நோக்கி: நீங்கள் என் உபதேசத்தில் நிலைத்திருந்தால் மெய்யாகவே என் சீஷராயிருப்பீர்கள்;]]></a:t>
+              <a:t><![CDATA[29. And he that sent me is with me: the Father has not left me alone; for I do always those things that please him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5882,51 +7133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இயேசு தம்மை விசுவாசித்த யூதர்களை நோக்கி: நீங்கள் என் உபதேசத்தில் நிலைத்திருந்தால் மெய்யாகவே என் சீஷராயிருப்பீர்கள்;]]></a:t>
+              <a:t><![CDATA[29. And he that sent me is with me: the Father has not left me alone; for I do always those things that please him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5991,51 +7242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சத்தியத்தையும் அறிவீர்கள், சத்தியம் உங்களை விடுதலையாக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. As he spoke these words, many believed on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6100,51 +7351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் அவருக்குப் பிரதியுத்தரமாக: நாங்கள் ஆபிரகாமின் சந்ததியாயிருக்கிறோம், நாங்கள் ஒருக்காலும் ஒருவனுக்கும் அடிமைகளாயிருக்கவில்லை; விடுதலையாவீர்களென்று நீர் எப்படிச் சொல்லுகிறீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then said Jesus to those Jews which believed on him, If all of you continue in my word, then are all of you my disciples indeed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6209,51 +7460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்கள் அவருக்குப் பிரதியுத்தரமாக: நாங்கள் ஆபிரகாமின் சந்ததியாயிருக்கிறோம், நாங்கள் ஒருக்காலும் ஒருவனுக்கும் அடிமைகளாயிருக்கவில்லை; விடுதலையாவீர்களென்று நீர் எப்படிச் சொல்லுகிறீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then said Jesus to those Jews which believed on him, If all of you continue in my word, then are all of you my disciples indeed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6318,51 +7569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: பாவஞ்செய்கிறவன் எவனும் பாவத்துக்கு அடிமையாயிருக்கிறான் என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[32. And all of you shall know the truth, and the truth shall make you free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6427,51 +7678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அடிமையானவன் என்றைக்கும் வீட்டிலே நிலைத்திரான்; குமாரன் என்றைக்கும் நிலைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[33. They answered him, We be Abraham's seed, and were never in bondage to any man: how says you, All of you shall be made free?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6536,51 +7787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது விபசாரத்திலே கண்டுபிடிக்கப்பட்ட ஒரு ஸ்திரீயை வேதபாரகரும் பரிசேயரும் அவரிடத்தில் கொண்டுவந்து, அவளை நடுவே நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[3. And the scribes and Pharisees brought unto him a woman taken in adultery; and when they had set her in the midst,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6645,51 +7896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆகையால் குமாரன் உங்களை விடுதலையாக்கினால் மெய்யாகவே விடுதலையாவீர்கள்,]]></a:t>
+              <a:t><![CDATA[33. They answered him, We be Abraham's seed, and were never in bondage to any man: how says you, All of you shall be made free?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6754,51 +8005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீங்கள் ஆபிரகாமின் சந்ததியாரென்று அறிவேன்; ஆனாலும் உங்களுக்குள்ளே என் உபதேசம் இடம்பெறாதபடியால், என்னைக் கொலைசெய்யத் தேடுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. Jesus answered them, Verily, verily, I say unto you, Whosoever commits sin is the servant of sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6863,51 +8114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீங்கள் ஆபிரகாமின் சந்ததியாரென்று அறிவேன்; ஆனாலும் உங்களுக்குள்ளே என் உபதேசம் இடம்பெறாதபடியால், என்னைக் கொலைசெய்யத் தேடுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. Jesus answered them, Verily, verily, I say unto you, Whosoever commits sin is the servant of sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6972,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் என் பிதாவினிடத்தில் கண்டதைச் சொல்லுகிறேன், நீங்களும் உங்கள் பிதாவினிடத்தில் கண்டதைச் செய்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. And the servant abides not in the house for ever: but the Son abides ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7081,51 +8332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நான் என் பிதாவினிடத்தில் கண்டதைச் சொல்லுகிறேன், நீங்களும் உங்கள் பிதாவினிடத்தில் கண்டதைச் செய்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. If the Son therefore shall make you free, all of you shall be free indeed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7190,51 +8441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதற்கு அவர்கள்: ஆபிரகாமே எங்கள் பிதா என்றார்கள். இயேசு அவர்களை நோக்கி: நீங்கள் ஆபிரகாமின் பிள்ளைகளாயிருந்தால் ஆபிரகாமின் கிரியைகளைச் செய்வீர்களே.]]></a:t>
+              <a:t><![CDATA[37. I know that all of you are Abraham's seed; but all of you seek to kill me, because my word has no place in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7299,51 +8550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதற்கு அவர்கள்: ஆபிரகாமே எங்கள் பிதா என்றார்கள். இயேசு அவர்களை நோக்கி: நீங்கள் ஆபிரகாமின் பிள்ளைகளாயிருந்தால் ஆபிரகாமின் கிரியைகளைச் செய்வீர்களே.]]></a:t>
+              <a:t><![CDATA[37. I know that all of you are Abraham's seed; but all of you seek to kill me, because my word has no place in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7408,51 +8659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவனிடத்தில் கேட்டிருக்கிற சத்தியத்தை உங்களுக்குச் சொன்ன மனுஷனாகிய என்னைக் கொல்லத் தேடுகிறீர்கள், ஆபிரகாம் இப்படிச் செய்யவில்லையே.]]></a:t>
+              <a:t><![CDATA[38. I speak that which I have seen with my Father: and all of you do that which all of you have seen with your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7517,51 +8768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவனிடத்தில் கேட்டிருக்கிற சத்தியத்தை உங்களுக்குச் சொன்ன மனுஷனாகிய என்னைக் கொல்லத் தேடுகிறீர்கள், ஆபிரகாம் இப்படிச் செய்யவில்லையே.]]></a:t>
+              <a:t><![CDATA[38. I speak that which I have seen with my Father: and all of you do that which all of you have seen with your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7626,51 +8877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீங்கள் உங்கள் பிதாவின் கிரியைகளைச் செய்கிறீர்கள் என்றார். அதற்கு அவர்கள்: நாங்கள் வேசித்தனத்தினால் பிறந்தவர்களல்ல; ஒரே பிதா எங்களுக்கு உண்டு. அவர் தேவன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[39. They answered and said unto him, Abraham is our father. Jesus says unto them, If all of you were Abraham's children, all of you would do the works of Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7735,51 +8986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. போதகரே, இந்த ஸ்திரீ விபசாரத்தில் கையும் மெய்யுமாய்ப் பிடிக்கப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[4. They say unto him, Master, this woman was taken in adultery, in the very act.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7844,51 +9095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீங்கள் உங்கள் பிதாவின் கிரியைகளைச் செய்கிறீர்கள் என்றார். அதற்கு அவர்கள்: நாங்கள் வேசித்தனத்தினால் பிறந்தவர்களல்ல; ஒரே பிதா எங்களுக்கு உண்டு. அவர் தேவன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[39. They answered and said unto him, Abraham is our father. Jesus says unto them, If all of you were Abraham's children, all of you would do the works of Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7953,51 +9204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: தேவன் உங்கள் பிதாவாயிருந்தால் என்னிடத்தில் அன்பாயிருப்பீர்கள். ஏனெனில் நான் தேவனிடத்திலிருந்து வந்திருக்கிறேன்; நான் சுயமாய் வரவில்லை, அவரே என்னை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[40. But now all of you seek to kill me, a man that has told you the truth, which I have heard of God: this did not Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8062,51 +9313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: தேவன் உங்கள் பிதாவாயிருந்தால் என்னிடத்தில் அன்பாயிருப்பீர்கள். ஏனெனில் நான் தேவனிடத்திலிருந்து வந்திருக்கிறேன்; நான் சுயமாய் வரவில்லை, அவரே என்னை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[40. But now all of you seek to kill me, a man that has told you the truth, which I have heard of God: this did not Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8171,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. என் வசனத்தை நீங்கள் ஏன் அறியாமலிருக்கிறீர்கள்? என் உபதேசத்தைக் கேட்க மனதில்லாதிருக்கிறதினால் அல்லவா?]]></a:t>
+              <a:t><![CDATA[41. All of you do the deeds of your father. Then said they to him, We be not born of fornication; we have one Father, even God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8280,51 +9531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீங்கள் உங்கள் பிதாவாகிய பிசாசானவனால் உண்டானவர்கள்; உங்கள் பிதாவினுடைய இச்சைகளின்படி செய்ய மனதாயிருக்கிறீர்கள்; அவன் ஆதிமுதற்கொண்டு மனுஷகொலைபாதகனாயிருக்கிறான்; சத்தியம் அவனிடத்திலில்லாதபடியால் அவன் சத்தியத்திலே நிலைநிற்கவில்லை; அவன் பொய்யனும் பொய்க்குப் பிதாவுமாயிருக்கிறபடியால் அவன் பொய்பேசும்போது தன் சொந்தத்தில் எடுத்துப் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[41. All of you do the deeds of your father. Then said they to him, We be not born of fornication; we have one Father, even God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8389,51 +9640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீங்கள் உங்கள் பிதாவாகிய பிசாசானவனால் உண்டானவர்கள்; உங்கள் பிதாவினுடைய இச்சைகளின்படி செய்ய மனதாயிருக்கிறீர்கள்; அவன் ஆதிமுதற்கொண்டு மனுஷகொலைபாதகனாயிருக்கிறான்; சத்தியம் அவனிடத்திலில்லாதபடியால் அவன் சத்தியத்திலே நிலைநிற்கவில்லை; அவன் பொய்யனும் பொய்க்குப் பிதாவுமாயிருக்கிறபடியால் அவன் பொய்பேசும்போது தன் சொந்தத்தில் எடுத்துப் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[42. Jesus said unto them, If God were your Father, all of you would love me: for I proceeded forth and came from God; neither came I of myself, but he sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8498,51 +9749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீங்கள் உங்கள் பிதாவாகிய பிசாசானவனால் உண்டானவர்கள்; உங்கள் பிதாவினுடைய இச்சைகளின்படி செய்ய மனதாயிருக்கிறீர்கள்; அவன் ஆதிமுதற்கொண்டு மனுஷகொலைபாதகனாயிருக்கிறான்; சத்தியம் அவனிடத்திலில்லாதபடியால் அவன் சத்தியத்திலே நிலைநிற்கவில்லை; அவன் பொய்யனும் பொய்க்குப் பிதாவுமாயிருக்கிறபடியால் அவன் பொய்பேசும்போது தன் சொந்தத்தில் எடுத்துப் பேசுகிறான்.]]></a:t>
+              <a:t><![CDATA[42. Jesus said unto them, If God were your Father, all of you would love me: for I proceeded forth and came from God; neither came I of myself, but he sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8607,51 +9858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் உங்களுக்குச் சத்தியத்தைச் சொல்லுகிறபடியினாலே நீங்கள் என்னை விசுவாசிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[43. Why do all of you not understand my speech? even because all of you cannot hear my word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8716,51 +9967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. என்னிடத்தில் பாவம் உண்டென்று உங்களில் யார் என்னைக் குற்றப்படுத்தக்கூடும்? நான் சத்தியத்தைச் சொல்லியிருக்க, நீங்கள் ஏன் என்னை விசுவாசிக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[43. Why do all of you not understand my speech? even because all of you cannot hear my word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8825,51 +10076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தேவனால் உண்டானவன் தேவனுடைய வசனங்களுக்குச் செவிகொடுக்கிறான்; நீங்கள் ஏன் என்னை விசுவாசிக்கிறதில்லை. நீங்கள் தேவனால் உண்டாயிராதபடியினால் செவிகொடாமலிருக்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[44. All of you are of your father the devil, and the lusts of your father all of you will do. He was a murderer from the beginning, and abode not in the truth, because there is no truth in him. When he speaks a lie, he speaks of his own: for he is a liar, and the father of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8934,51 +10185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படிப்பட்டவர்களைக் கல்லெறிந்து கொல்லவேண்டுமென்று மோசே நியாயப்பிரமாணத்தில் நமக்குக் கட்டளையிட்டிருக்கிறாரே, நீர் என்ன சொல்லுகிறீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Now Moses in the law commanded us, that such should be stoned: but what says you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9043,51 +10294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அப்பொழுது யூதர்கள் அவருக்குப் பிரதியுத்தரமாக: உன்னைச் சமாரியனென்றும், பிசாசுபிடித்தவனென்றும் நாங்கள் சொல்லுகிறது சரிதானே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[44. All of you are of your father the devil, and the lusts of your father all of you will do. He was a murderer from the beginning, and abode not in the truth, because there is no truth in him. When he speaks a lie, he speaks of his own: for he is a liar, and the father of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9152,51 +10403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. அதற்கு இயேசு: நான் பிசாசுபிடித்தவனல்ல, நான் என் பிதாவைக் கனம்பண்ணுகிறேன், நீங்கள் என்னைக் கனவீனம் பண்ணுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[44. All of you are of your father the devil, and the lusts of your father all of you will do. He was a murderer from the beginning, and abode not in the truth, because there is no truth in him. When he speaks a lie, he speaks of his own: for he is a liar, and the father of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9261,51 +10512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. நான் எனக்கு மகிமையைத் தேடுகிறதில்லை; அதைத் தேடி நியாயந்தீர்க்கிறவர் ஒருவர் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[44. All of you are of your father the devil, and the lusts of your father all of you will do. He was a murderer from the beginning, and abode not in the truth, because there is no truth in him. When he speaks a lie, he speaks of his own: for he is a liar, and the father of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9370,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஒருவன் என் வார்த்தையைக் கைக்கொண்டால், அவன் என்றென்றைக்கும் மரணத்தைக் காண்பதில்லை என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[45. And because I tell you the truth, all of you believe me not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9479,51 +10730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஒருவன் என் வார்த்தையைக் கைக்கொண்டால், அவன் என்றென்றைக்கும் மரணத்தைக் காண்பதில்லை என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[46. Which of you convinces me of sin? And if I say the truth, why do all of you not believe me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9588,51 +10839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது யூதர்கள் அவரை நோக்கி: நீ பிசாசு பிடித்தவனென்று இப்பொழுது அறிந்திருக்கிறோம்; ஆபிரகாமும் தீர்க்கதரிசிகளும் மரித்தார்கள் நீயோ ஒருவன் என் வார்த்தையைக் கைக்கொண்டால் என்றென்றைக்கும் மரணத்தை ருசிபார்ப்பதில்லை என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[46. Which of you convinces me of sin? And if I say the truth, why do all of you not believe me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9697,51 +10948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது யூதர்கள் அவரை நோக்கி: நீ பிசாசு பிடித்தவனென்று இப்பொழுது அறிந்திருக்கிறோம்; ஆபிரகாமும் தீர்க்கதரிசிகளும் மரித்தார்கள் நீயோ ஒருவன் என் வார்த்தையைக் கைக்கொண்டால் என்றென்றைக்கும் மரணத்தை ருசிபார்ப்பதில்லை என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[47. He that is of God hears God's words: all of you therefore hear them not, because all of you are not of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9806,51 +11057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. எங்கள் பிதாவாகிய ஆபிரகாமிலும் நீ பெரியவனோ? அவர் மரித்தார், தீர்க்கதரிசிகளும் மரித்தார்கள்; உன்னை நீ எப்படிப்பட்டவனாக்குகிறாய் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[47. He that is of God hears God's words: all of you therefore hear them not, because all of you are not of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9915,51 +11166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. எங்கள் பிதாவாகிய ஆபிரகாமிலும் நீ பெரியவனோ? அவர் மரித்தார், தீர்க்கதரிசிகளும் மரித்தார்கள்; உன்னை நீ எப்படிப்பட்டவனாக்குகிறாய் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[48. Then answered the Jews, and said unto him, Say we not well that you are a Samaritan, and have a devil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10024,51 +11275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இயேசு பிரதியுத்தரமாக: என்னை நானே மகிமைப்படுத்தினால் அந்த மகிமை வீணாயிருக்கும், என் பிதா என்னை மகிமைப்படுத்துகிறவர், அவரை உங்கள் தேவனென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[48. Then answered the Jews, and said unto him, Say we not well that you are a Samaritan, and have a devil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10133,51 +11384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படிப்பட்டவர்களைக் கல்லெறிந்து கொல்லவேண்டுமென்று மோசே நியாயப்பிரமாணத்தில் நமக்குக் கட்டளையிட்டிருக்கிறாரே, நீர் என்ன சொல்லுகிறீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Now Moses in the law commanded us, that such should be stoned: but what says you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10242,51 +11493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. இயேசு பிரதியுத்தரமாக: என்னை நானே மகிமைப்படுத்தினால் அந்த மகிமை வீணாயிருக்கும், என் பிதா என்னை மகிமைப்படுத்துகிறவர், அவரை உங்கள் தேவனென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[49. Jesus answered, I have not a devil; but I honour my Father, and all of you do dishonour me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10351,51 +11602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ஆயினும் நீங்கள் அவரை அறியவில்லை, நான் அவரை அறிந்திருக்கிறேன்; அவரை அறியேன் என்று சொல்வேனாகில் உங்களைப்போல நானும் பொய்யனாருப்பேன்; அவரை நான் அறிந்து, அவருடைய வார்த்தையைக் கைக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[49. Jesus answered, I have not a devil; but I honour my Father, and all of you do dishonour me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10460,51 +11711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ஆயினும் நீங்கள் அவரை அறியவில்லை, நான் அவரை அறிந்திருக்கிறேன்; அவரை அறியேன் என்று சொல்வேனாகில் உங்களைப்போல நானும் பொய்யனாருப்பேன்; அவரை நான் அறிந்து, அவருடைய வார்த்தையைக் கைக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[50. And I seek not mine own glory: there is one that seeks and judges.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10569,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. உங்கள் பிதாவாகிய ஆபிரகாம் என்னுடைய நாளைக் காண ஆசையாயிருந்தான்; கண்டு களிகூர்ந்தான் என்றார்.]]></a:t>
+              <a:t><![CDATA[51. Verily, verily, I say unto you, If a man keep my saying, he shall never see death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10678,51 +11929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. அப்பொழுது யூதர்கள் அவரை நோக்கி: உனக்கு இன்னும் ஐம்பது வயதாகவில்லையே, நீ ஆபிரகாமைக் கண்டாயோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[51. Verily, verily, I say unto you, If a man keep my saying, he shall never see death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10787,51 +12038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அதற்கு இயேசு: ஆபிரகாம் உண்டாகிறதற்கு முன்னமே நான் இருக்கிறேன் என்று மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[52. Then said the Jews unto him, Now we know that you have a devil. Abraham is dead, and the prophets; and you says, If a man keep my saying, he shall never taste of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10896,51 +12147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அப்பொழுது அவர்மேல் எறியும்படி கல்லுகளை எடுத்துக்கொண்டார்கள். இயேசு மறைந்து, அவர்கள் நடுவே கடந்து, தேவாலயத்தை விட்டுப்போனார்.]]></a:t>
+              <a:t><![CDATA[52. Then said the Jews unto him, Now we know that you have a devil. Abraham is dead, and the prophets; and you says, If a man keep my saying, he shall never taste of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11005,51 +12256,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. அப்பொழுது அவர்மேல் எறியும்படி கல்லுகளை எடுத்துக்கொண்டார்கள். இயேசு மறைந்து, அவர்கள் நடுவே கடந்து, தேவாலயத்தை விட்டுப்போனார்.]]></a:t>
+              <a:t><![CDATA[52. Then said the Jews unto him, Now we know that you have a devil. Abraham is dead, and the prophets; and you says, If a man keep my saying, he shall never taste of death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. Are you greater than our father Abraham, which is dead? and the prophets are dead: whom make you yourself?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. Are you greater than our father Abraham, which is dead? and the prophets are dead: whom make you yourself?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11084,51 +12553,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474681519" r:id="rId1"/>
+    <p:sldLayoutId id="2478617170" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11136,58 +12605,146 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11892,50 +13449,66 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -12040,51 +13613,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆయనమీద నేరము మోపవలెనని ఆయనను శోధించుచు ఈలాగున అడిగిరి. అయితే యేసు వంగి, నేలమీద వ్రేలితో ఏమో]]></a:t>
+              <a:t><![CDATA[6. அவர்மேல் குற்றஞ்சுமத்துவதற்கான காரணம் உண்டாகும்பொருட்டு அவரைச் சோதிக்கும்படி இப்படிச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. இயேசு பிரதியுத்தரமாக: என்னை நானே மகிமைப்படுத்தினால் அந்த மகிமை வீணாயிருக்கும், என் பிதா என்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மகிமைப்படுத்துகிறவர், அவரை உங்கள் தேவனென்று நீங்கள் சொல்லுகிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. ஆயினும் நீங்கள் அவரை அறியவில்லை, நான் அவரை அறிந்திருக்கிறேன்; அவரை அறியேன் என்று சொல்வேனாகில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களைப்போல நானும் பொய்யனாருப்பேன்; அவரை நான் அறிந்து, அவருடைய வார்த்தையைக் கைக்கொண்டிருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. உங்கள் பிதாவாகிய ஆபிரகாம் என்னுடைய நாளைக் காண ஆசையாயிருந்தான்; கண்டு களிகூர்ந்தான் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. அப்பொழுது யூதர்கள் அவரை நோக்கி: உனக்கு இன்னும் ஐம்பது வயதாகவில்லையே, நீ ஆபிரகாமைக் கண்டாயோ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. அதற்கு இயேசு: ஆபிரகாம் உண்டாகிறதற்கு முன்னமே நான் இருக்கிறேன் என்று மெய்யாகவே மெய்யாகவே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. அப்பொழுது அவர்மேல் எறியும்படி கல்லுகளை எடுத்துக்கொண்டார்கள். இயேசு மறைந்து, அவர்கள் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +15065,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్రాయుచుండెను.]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள். இயேசுவோ குனிந்து, விரலினால் தரையிலே எழுதினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கடந்து, தேவாலயத்தை விட்டுப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. వారాయనను పట్టువదలక అడుగుచుండగా ఆయన తలయెత్తి చూచిమీలో పాపము లేనివాడు మొట్టమొదట ఆమెమీద రాయి వేయ]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் ஓயாமல் அவரைக் கேட்டுக்கொண்டிருக்கையில், அவர் நிமிர்ந்து பார்த்து: உங்களில் பாவமில்லாதவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చునని వారితో చెప్పి]]></a:t>
+              <a:t><![CDATA[இவள்மேல் முதலாவது கல்லெறியக்கடவன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మరల వంగి నేలమీద వ్రాయు చుండెను.]]></a:t>
+              <a:t><![CDATA[8. அவர் மறுபடியும் குனிந்து, தரையிலே எழுதினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. వారామాట విని, పెద్దవారు మొదలుకొని చిన్నవారివరకు ఒకని వెంట ఒకడు బయటికి వెళ్లిరి; యేసు ఒక్కడే]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அதைக் கேட்டு, தங்கள் மனச்சாட்சியினால் கடிந்துகொள்ளப்பட்டு, பெரியோர்முதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మిగిలెను; ఆ స్త్రీ మధ్యను నిలువబడియుండెను.]]></a:t>
+              <a:t><![CDATA[சிறியோர்வரைக்கும் ஒவ்வொருவராய்ப் போய்விட்டார்கள். இயேசு தனித்திருந்தார், அந்த ஸ்திரீ நடுவே நின்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. యేసు తలయెత్తి చూచి అమ్మా, వారెక్కడ ఉన్నారు? ఎవరును నీకు శిక్ష విధింపలేదా? అని అడిగినప్పుడు]]></a:t>
+              <a:t><![CDATA[10. இயேசு நிமிர்ந்து அந்த ஸ்திரீயைத் தவிர வேரொருவரையுங் காணாமல்: ஸ்திரீயே, உன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఆమెలేదు ప్రభువా అనెను. అందుకు యేసునేనును నీకు శిక్ష విధింపను; నీవు వెళ్లి ఇక పాపము చేయకుమని]]></a:t>
+              <a:t><![CDATA[குற்றஞ்சாட்டினவர்கள் எங்கே? ஒருவனாகிலும் உன்னை ஆக்கினைக்குள்ளாகத் தீர்க்கவில்லையா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆమెతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவள்: இல்லை, ஆண்டவரே, என்றாள். இயேசு அவளை நோக்கி: நானும் உன்னை ஆக்கினைக்குள்ளாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యేసు ఒలీవలకొండకు వెళ్లెను.]]></a:t>
+              <a:t><![CDATA[1. இயேசு ஒலிவமலைக்குப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మరల యేసు నేను లోకమునకు వెలుగును, నన్ను వెంబడించువాడు చీకటిలో నడువక జీవపు వెలుగుగలిగి యుండునని]]></a:t>
+              <a:t><![CDATA[தீர்க்கிறதில்லை; நீ போ, இனிப் பாவஞ்செய்யாதே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[12. மறுபடியும் இயேசு ஜனங்களை நோக்கி: நான் உலகத்திற்கு ஒளியாயிருக்கிறேன், என்னைப் பின்பற்றுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. కాబట్టి పరిసయ్యులు నిన్నుగూర్చి నీవే సాక్ష్యము చెప్పుకొనుచున్నావు; నీ సాక్ష్యము సత్యము కాదని]]></a:t>
+              <a:t><![CDATA[இருளிலே நடவாமல் ஜீவஒளியை அடைந்திருப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయనతో అనగా]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது பரிசேயர் அவரை நோக்கி: உன்னைக் குறித்து நீயே சாட்சிகொடுக்கிறாய்; உன்னுடைய சாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. యేసునేను ఎక్కడనుండి వచ్చితినో యెక్కడికి వెళ్లుదునో నేనెరుగుదును గనుక నన్నుగూర్చి నేను సాక్ష్యము]]></a:t>
+              <a:t><![CDATA[உண்மையானதல்ல என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పు కొనినను నా సాక్ష్యము సత్యమే; నేను ఎక్కడనుండి వచ్చుచున్నానో యెక్కడికి వెళ్లుచున్నానో మీరు]]></a:t>
+              <a:t><![CDATA[14. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: என்னைக்குறித்து நானே சாட்சிகொடுத்தாலும், என் சாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎరుగరు.]]></a:t>
+              <a:t><![CDATA[உண்மையாயிருக்கிறது; ஏனெனில் நான் எங்கேயிருந்து வந்தேனென்றும், எங்கே போகிறேனென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మీరు శరీరమునుబట్టి తీర్పు తీర్చుచున్నారు; నేనెవరికిని తీర్పు తీర్చను.]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறேன்; நீங்களோ நான் எங்கேயிருந்து வருகிறேனென்றும், எங்கே போகிறேனென்றும் அறியீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నేను ఒక్కడనైయుండక, నేనును నన్ను పంపిన తండ్రియు కూడ నున్నాము గనుక నేను తీర్పు తీర్చినను నా తీర్పు]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் மாம்சத்துச்கேற்றபடி நியாயந்தீர்க்கிறீர்கள், நான் ஒருவனையும் நியாயந்தீர்க்கிறதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సత్యమే.]]></a:t>
+              <a:t><![CDATA[16. நான் நியாயந்தீர்த்தால், என் தீர்ப்பு சத்தியத்தின்படியிருக்கும்; ஏனெனில் நான் தனித்திருக்கவில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. తెల్లవారగానే యేసు తిరిగి దేవాలయములోనికి రాగా ప్రజలందరు ఆయన యొద్దకు వచ్చిరి గనుక ఆయన కూర్చుండి]]></a:t>
+              <a:t><![CDATA[2. மறுநாள் காலையிலே அவர் திரும்பி தேவாலயத்திற்கு வந்தபோது, ஜனங்களெல்லாரும் அவரிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. మరియు ఇద్దరు మనుష్యుల సాక్ష్యము సత్యమని మీ ధర్మశాస్త్రములో వ్రాయబడియున్నది గదా.]]></a:t>
+              <a:t><![CDATA[நானும் என்னை அனுப்பின பிதாவுமாக இருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నన్నుగూర్చి నేను సాక్ష్యము చెప్పుకొను వాడను; నన్ను పంపిన తండ్రియు నన్నుగూర్చి]]></a:t>
+              <a:t><![CDATA[17. இரண்டுபேருடைய சாட்சி உண்மையென்று உங்கள் நியாயப்பிரமாணத்திலும் எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాక్ష్యమిచ్చుచున్నాడని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[18. நான் என்னைக்குறித்துச் சாட்சிகொடுக்கிறவனாயிருக்கிறேன், என்னை அனுப்பின பிதாவும் என்னைக்குறித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. వారు నీ తండ్రి యెక్కడ ఉన్నాడని ఆయనను అడుగగా యేసు మీరు నన్నైనను నా తండ్రినైనను ఎరుగరు; నన్ను]]></a:t>
+              <a:t><![CDATA[சாட்சிகொடுக்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎరిగి యుంటిరా నా తండ్రినికూడ ఎరిగి యుందురని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவர்கள்: உம்முடைய பிதா எங்கே என்றார்கள். இயேசு பிரதியுத்தரமாக: என்னையும் அறியீர்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆయన దేవాలయములో బోధించుచుండగా, కానుక పెట్టె యున్నచోట ఈ మాటలు చెప్పెను. ఆయన గడియ యింకను రాలేదు]]></a:t>
+              <a:t><![CDATA[என் பிதாவையும் அறியீர்கள்; நீங்கள் என்னை அறிந்தீர்களானால் என் பிதாவையும் அறிவீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గనుక ఎవడును ఆయనను పట్టుకొనలేదు.]]></a:t>
+              <a:t><![CDATA[20. தேவாலயத்திலே இயேசு உபதேசம்பண்ணுகிறபோது, தருமப்பெட்டியிருக்கும் இடத்தில் இந்த வசனங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +18893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. మరియొకప్పుడు ఆయననేను వెళ్లిపోవుచున్నాను; మీరు నన్ను వెదకుదురు గాని మీ పాపములోనే యుండి]]></a:t>
+              <a:t><![CDATA[சொன்னார். அவருடைய வேளை இன்னும் வராதபடியினால் ஒருவனும் அவரைப் பிடிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +19025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చనిపోవుదురు; నేను వెళ్లుచోటికి మీరు రాలేరని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[21. இயேசு மறுபடியும் அவர்களை நோக்கி: நான் போகிறேன், நீங்கள் என்னைத் தேடி உங்கள் பாவங்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +19157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అందుకు యూదులునేను వెళ్లుచోటికి మీరు రాలేరని యీయన చెప్పుచున్నాడే; తన్ను తానే చంపు కొనునా అని]]></a:t>
+              <a:t><![CDATA[சாவீர்கள்; நான் போகிற இடத்துக்கு வர உங்களால் கூடாது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +19289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారికి బోధించు చుండెను.]]></a:t>
+              <a:t><![CDATA[அவர் உட்கார்ந்து அவர்களுக்கு உபதேசம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +19421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుకొనుచుండిరి.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யூதர்கள்: நான்போகிற இடத்துக்கு வர உங்களால் கூடாது என்கிறானே; தன்னைத்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +19553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అప్పుడాయనమీరు క్రిందివారు, నేను పైనుండువాడను; మీరు ఈ లోక సంబంధులు, నేను ఈ లోకసంబంధుడను కాను.]]></a:t>
+              <a:t><![CDATA[கொலைசெய்துகொள்ளுவானோ என்று பேசிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +19685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. కాగా మీ పాపములలోనేయుండి మీరు చనిపోవుదురని మీతో చెప్పితిని. నేను ఆయననని మీరు విశ్వసించనియెడల మీరు]]></a:t>
+              <a:t><![CDATA[23. அவர் அவர்களை நோக்கி: நீங்கள் தாழ்விலிருந்துண்டானவர்கள், நான் உயர்விலிருந்துண்டானவன்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +19817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీ పాపములోనేయుండి చనిపోవుదురని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[இந்த உலகத்திலிருந்துண்டானவர்கள், நான் இந்த உலகத்திலிருந்துண்டானவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +19949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. కాబట్టి వారునీ వెవరవని ఆయన నడుగగా యేసు వారితోమొదటనుండి నేను మీతో ఎవడనని చెప్పుచుంటినో వాడనే.]]></a:t>
+              <a:t><![CDATA[24. ஆகையால் நீங்கள் உங்கள் பாவங்களில் சாவீர்கள் என்று உங்களுக்குச் சொன்னேன்; நானே அவர் என்று நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +20081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. మిమ్మునుగూర్చి చెప్పుటకును తీర్పు తీర్చుటకును చాల సంగతులు నాకు కలవు గాని నన్ను పంపినవాడు]]></a:t>
+              <a:t><![CDATA[விசுவாசியாவிட்டால் உங்கள் பாவங்களிலே சாவீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +20213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సత్యవంతుడు; నేను ఆయనయొద్ద వినిన సంగతులే లోకమునకు బోధించుచున్నానని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[25. அதற்கு அவர்கள் நீர் யார் என்றார்கள். இயேசு அவர்களை நோக்கி: நான் ஆதிமுதலாய் உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +20345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. తండ్రిని గూర్చి తమతో ఆయన చెప్పెనని వారు గ్రహింపక పోయిరి.]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கிறவர்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +20477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. కావున యేసుమీరు మనుష్యకుమారుని పైకెత్తినప్పుడు నేనే ఆయనననియు, నా అంతట నేనే యేమియు చేయక, తండ్రి]]></a:t>
+              <a:t><![CDATA[26. உங்களைக்குறித்துப் பேசவும் நியாயந்தீர்க்கவும் எனக்கு அநேக காரியங்களுண்டு. என்னை அனுப்பினவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +20609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకు నేర్పినట్టు ఈ సంగతులు మాటలాడుచున్నాననియు మీరు గ్రహించెదరు.]]></a:t>
+              <a:t><![CDATA[சத்தியமுள்ளவர்; நான் அவரிடத்தில் கேட்டவைகளையே உலகத்துக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +20741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. శాస్త్రులును పరిసయ్యులును, వ్యభిచారమందు పట్టబడిన యొక స్త్రీని తోడు కొనివచ్చి ఆమెను మధ్య]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது விபசாரத்திலே கண்டுபிடிக்கப்பட்ட ஒரு ஸ்திரீயை வேதபாரகரும் பரிசேயரும் அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +20873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. నన్ను పంపినవాడు నాకు తోడైయున్నాడు; ఆయన కిష్టమైన కార్యము నేనెల్లప్పుడును చేయుదును గనుక ఆయన నన్ను]]></a:t>
+              <a:t><![CDATA[27. பிதாவைக்குறித்துப் பேசினாரென்று அவர்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +21005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒంటరిగా విడిచిపెట్టలేదని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[28. ஆதலால் இயேசு அவர்களை நோக்கி: நீங்கள் மனுஷகுமாரனை உயர்த்தின பின்பு, நானே அவரென்றும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +21137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఆయన యీ సంగతులు మాటలాడుచుండగా అనేకు లాయనయందు విశ్వాసముంచిరి.]]></a:t>
+              <a:t><![CDATA[என்சுயமாய் ஒன்றும் செய்யாமல், என் பிதா எனக்குப் போதித்தபடியே இவைகளைச் சொன்னேன் என்றும் அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +21269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. కాబట్టి యేసు, తనను నమి్మన యూదులతోమీరు నా వాక్యమందు నిలిచినవారైతే నిజముగా నాకు శిష్యులై యుండి]]></a:t>
+              <a:t><![CDATA[29. என்னை அனுப்பினவர் என்னுடனேகூட இருக்கிறார், பிதாவுக்குப் பிரியமானவைகளை நான் எப்பொழுதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +21401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సత్యమును గ్రహించెదరు;]]></a:t>
+              <a:t><![CDATA[செய்கிறபடியால் அவர் என்னைத் தனியே இருக்கவிடவில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +21533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. అప్పుడు సత్యము మిమ్మును స్వతంత్రులనుగా చేయునని చెప్పగా]]></a:t>
+              <a:t><![CDATA[30. இவைகளை அவர் சொல்லுகையில், அநேகர் அவரிடத்தில் விசுவாசம் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +21665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. వారుమేము అబ్రాహాము సంతానము, మేము ఎన్నడును ఎవనికిని దాసులమై యుండలేదే; మీరు స్వతంత్రులుగా చేయ]]></a:t>
+              <a:t><![CDATA[31. இயேசு தம்மை விசுவாசித்த யூதர்களை நோக்கி: நீங்கள் என் உபதேசத்தில் நிலைத்திருந்தால் மெய்யாகவே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +21797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బడుదురని యేల చెప్పుచున్నావని ఆయనతో అనిరి.]]></a:t>
+              <a:t><![CDATA[சீஷராயிருப்பீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +21929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. అందుకు యేసుపాపము చేయు ప్రతివాడును పాపమునకు దాసుడని మీతో నిశ్చయముగా చెప్పుచున్నాను.]]></a:t>
+              <a:t><![CDATA[32. சத்தியத்தையும் அறிவீர்கள், சத்தியம் உங்களை விடுதலையாக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +22061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. దాసుడెల్లప్పుడును ఇంటిలో నివాసముచేయడు; కుమారు డెల్లప్పుడును నివాసముచేయును.]]></a:t>
+              <a:t><![CDATA[33. அவர்கள் அவருக்குப் பிரதியுத்தரமாக: நாங்கள் ஆபிரகாமின் சந்ததியாயிருக்கிறோம், நாங்கள் ஒருக்காலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +22193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలువబెట్టి]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்து, அவளை நடுவே நிறுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +22325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. కుమారుడు మిమ్మును స్వతంత్రులనుగా చేసినయెడల మీరు నిజముగా స్వతంత్రులై యుందురు.]]></a:t>
+              <a:t><![CDATA[ஒருவனுக்கும் அடிமைகளாயிருக்கவில்லை; விடுதலையாவீர்களென்று நீர் எப்படிச் சொல்லுகிறீர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +22457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. మీరు అబ్రాహాము సంతానమని నాకు తెలియును; అయినను మీలో నా వాక్యమునకు చోటులేదు గనుక నన్ను చంప]]></a:t>
+              <a:t><![CDATA[34. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: பாவஞ்செய்கிறவன் எவனும் பாவத்துக்கு அடிமையாயிருக்கிறான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +22589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెదకుచున్నారు.]]></a:t>
+              <a:t><![CDATA[மெய்யாகவே மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +22721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. నేను నా తండ్రియొద్ద చూచిన సంగతులే బోధించుచున్నాను; ఆ ప్రకారమే మీరు మీ తండ్రియొద్ద వినినవాటినే]]></a:t>
+              <a:t><![CDATA[35. அடிமையானவன் என்றைக்கும் வீட்டிலே நிலைத்திரான்; குமாரன் என்றைக்கும் நிலைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +22853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జరి గించుచున్నారని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[36. ஆகையால் குமாரன் உங்களை விடுதலையாக்கினால் மெய்யாகவே விடுதலையாவீர்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +22985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. అందుకు వారు ఆయనతోమా తండ్రి అబ్రాహామనిరి; యేసుమీరు అబ్రాహాము పిల్లలైతే అబ్రాహాము చేసిన క్రియలు]]></a:t>
+              <a:t><![CDATA[37. நீங்கள் ஆபிரகாமின் சந்ததியாரென்று அறிவேன்; ஆனாலும் உங்களுக்குள்ளே என் உபதேசம் இடம்பெறாதபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +23117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేతురు.]]></a:t>
+              <a:t><![CDATA[என்னைக் கொலைசெய்யத் தேடுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +23249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. దేవునివలన వినిన సత్యము మీతో చెప్పినవాడనైన నన్ను మీరిప్పుడు చంప వెదకుచున్నారే; అబ్రాహాము అట్లు]]></a:t>
+              <a:t><![CDATA[38. நான் என் பிதாவினிடத்தில் கண்டதைச் சொல்லுகிறேன், நீங்களும் உங்கள் பிதாவினிடத்தில் கண்டதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +23381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయలేదు]]></a:t>
+              <a:t><![CDATA[செய்கிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +23513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. మీరు మీ తండ్రి క్రియలే చేయుచున్నారని వారితో చెప్పెను; అందుకు వారుమేము వ్యభిచారమువలన పుట్టినవారము]]></a:t>
+              <a:t><![CDATA[39. அதற்கு அவர்கள்: ஆபிரகாமே எங்கள் பிதா என்றார்கள். இயேசு அவர்களை நோக்கி: நீங்கள் ஆபிரகாமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +23645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. బోధకుడా, యీ స్త్రీ వ్యభిచారము చేయుచుండగా పట్టబడెను;]]></a:t>
+              <a:t><![CDATA[4. போதகரே, இந்த ஸ்திரீ விபசாரத்தில் கையும் மெய்யுமாய்ப் பிடிக்கப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +23777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాము, దేవుడొక్కడే మాకు తండ్రి అని చెప్పగా]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளாயிருந்தால் ஆபிரகாமின் கிரியைகளைச் செய்வீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +23909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. యేసు వారితో ఇట్లనెనుదేవుడు మీ తండ్రియైనయెడల మీరు నన్ను ప్రేమింతురు; నేను దేవుని యొద్దనుండి]]></a:t>
+              <a:t><![CDATA[40. தேவனிடத்தில் கேட்டிருக்கிற சத்தியத்தை உங்களுக்குச் சொன்ன மனுஷனாகிய என்னைக் கொல்லத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +24041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలుదేరి వచ్చి యున్నాను, నా అంతట నేనే వచ్చియుండలేదు, ఆయన నన్ను పంపెను.]]></a:t>
+              <a:t><![CDATA[தேடுகிறீர்கள், ஆபிரகாம் இப்படிச் செய்யவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +24173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. మీరేల నా మాటలు గ్రహింపకున్నారు? మీరు నా బోధ విననేరకుండుటవలననేగదా?]]></a:t>
+              <a:t><![CDATA[41. நீங்கள் உங்கள் பிதாவின் கிரியைகளைச் செய்கிறீர்கள் என்றார். அதற்கு அவர்கள்: நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +24305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. మీరు మీ తండ్రియగు అపవాది సంబంధులు; మీ తండ్రి దురాశలు నెరవేర్చ గోరుచున్నారు. ఆదినుండి వాడు నరహంత]]></a:t>
+              <a:t><![CDATA[வேசித்தனத்தினால் பிறந்தவர்களல்ல; ஒரே பிதா எங்களுக்கு உண்டு. அவர் தேவன் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +24437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుడైయుండి సత్యమందు నిలిచినవాడు కాడు; వానియందు సత్యమేలేదు; వాడు అబద్ధమాడునప్పుడు తన స్వభావము]]></a:t>
+              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: தேவன் உங்கள் பிதாவாயிருந்தால் என்னிடத்தில் அன்பாயிருப்பீர்கள். ஏனெனில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +24569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనుసరించియే మాటలాడును; వాడు అబద్ధి కుడును అబద్ధమునకు జనకుడునై యున్నాడు.]]></a:t>
+              <a:t><![CDATA[நான் தேவனிடத்திலிருந்து வந்திருக்கிறேன்; நான் சுயமாய் வரவில்லை, அவரே என்னை அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21676,51 +24701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. నేను సత్యమునే చెప్పుచున్నాను గనుక మీరు నన్ను నమ్మరు.]]></a:t>
+              <a:t><![CDATA[43. என் வசனத்தை நீங்கள் ஏன் அறியாமலிருக்கிறீர்கள்? என் உபதேசத்தைக் கேட்க மனதில்லாதிருக்கிறதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21808,51 +24833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. నాయందు పాపమున్నదని మీలో ఎవడు స్థాపించును? నేను సత్యము చెప్పుచున్నయెడల మీరెందుకు నన్ను నమ్మరు?]]></a:t>
+              <a:t><![CDATA[அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21940,51 +24965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. దేవుని సంబంధియైనవాడు దేవుని మాటలు వినును. మీరు దేవుని సంబంధులు కారు గనుకనే మీరు వినరని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[44. நீங்கள் உங்கள் பிதாவாகிய பிசாசானவனால் உண்டானவர்கள்; உங்கள் பிதாவினுடைய இச்சைகளின்படி செய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22072,51 +25097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అట్టివారిని రాళ్లు రువి్వ చంపవలెనని ధర్మశాస్త్రములో మోషే మన కాజ్ఞాపించెను గదా; అయినను నీవేమి]]></a:t>
+              <a:t><![CDATA[5. இப்படிப்பட்டவர்களைக் கல்லெறிந்து கொல்லவேண்டுமென்று மோசே நியாயப்பிரமாணத்தில் நமக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22204,51 +25229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. అందుకు యూదులు నీవు సమరయు డవును దయ్యముపట్టినవాడవును అని మేము చెప్పుమాట సరియేగదా అని ఆయనతో చెప్పగా]]></a:t>
+              <a:t><![CDATA[மனதாயிருக்கிறீர்கள்; அவன் ஆதிமுதற்கொண்டு மனுஷகொலைபாதகனாயிருக்கிறான்; சத்தியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22336,51 +25361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. యేసు నేను దయ్యముపట్టిన వాడను కాను, నా తండ్రిని ఘనపరచువాడను; మీరు నన్ను అవమానపరచుచున్నారు.]]></a:t>
+              <a:t><![CDATA[அவனிடத்திலில்லாதபடியால் அவன் சத்தியத்திலே நிலைநிற்கவில்லை; அவன் பொய்யனும் பொய்க்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22468,51 +25493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. నేను నా మహిమను వెదకుటలేదు; వెదకుచు తీర్పు తీర్చుచు ఉండువా డొకడు కలడు.]]></a:t>
+              <a:t><![CDATA[பிதாவுமாயிருக்கிறபடியால் அவன் பொய்பேசும்போது தன் சொந்தத்தில் எடுத்துப் பேசுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22600,51 +25625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ఒకడు నా మాట గైకొనిన యెడలవాడెన్నడును మరణము పొందడని3 మీతో నిశ్చయముగా చెప్పుచున్నానని]]></a:t>
+              <a:t><![CDATA[45. நான் உங்களுக்குச் சத்தியத்தைச் சொல்லுகிறபடியினாலே நீங்கள் என்னை விசுவாசிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22732,51 +25757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉత్తరమిచ్చెను.]]></a:t>
+              <a:t><![CDATA[46. என்னிடத்தில் பாவம் உண்டென்று உங்களில் யார் என்னைக் குற்றப்படுத்தக்கூடும்? நான் சத்தியத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22864,51 +25889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. అందుకు యూదులునీవు దయ్యము పట్టినవాడవని యిప్పుడెరుగు దుము; అబ్రాహామును ప్రవక్తలును చనిపోయిరి;]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்க, நீங்கள் ஏன் என்னை விசுவாசிக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22996,51 +26021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అయినను ఒకడు నా మాట గైకొనినయెడల వాడు ఎన్నడును మరణము రుచిచూడ]]></a:t>
+              <a:t><![CDATA[47. தேவனால் உண்டானவன் தேவனுடைய வசனங்களுக்குச் செவிகொடுக்கிறான்; நீங்கள் ஏன் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23128,51 +26153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. మన తండ్రియైన అబ్రాహాము చనిపోయెను గదా; నీవతనికంటె గొప్పవాడవా? ప్రవక్తలును చనిపోయిరి; నిన్ను నీ]]></a:t>
+              <a:t><![CDATA[விசுவாசிக்கிறதில்லை. நீங்கள் தேவனால் உண்டாயிராதபடியினால் செவிகொடாமலிருக்கிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23260,51 +26285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెవడవని చెప్పుకొనుచున్నావని ఆయన నడిగిరి.]]></a:t>
+              <a:t><![CDATA[48. அப்பொழுது யூதர்கள் அவருக்குப் பிரதியுத்தரமாக: உன்னைச் சமாரியனென்றும், பிசாசுபிடித்தவனென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23392,51 +26417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. అందుకు యేసు నన్ను నేనే మహిమపరచుకొనినయెడల నా మహిమ వట్టిది; మా దేవుడని మీరెవరినిగూర్చి చెప్పుదురో]]></a:t>
+              <a:t><![CDATA[நாங்கள் சொல்லுகிறது சரிதானே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23524,51 +26549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుచున్నావని ఆయన నడిగిరి.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டிருக்கிறாரே, நீர் என்ன சொல்லுகிறீர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23656,51 +26681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆ నా తండ్రియే నన్ను మహిమపరచుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[49. அதற்கு இயேசு: நான் பிசாசுபிடித்தவனல்ல, நான் என் பிதாவைக் கனம்பண்ணுகிறேன், நீங்கள் என்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23788,51 +26813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. మీరు ఆయనను ఎరుగరు, నేనాయనను ఎరుగుదును; ఆయనను ఎరుగనని నేను చెప్పినయెడల మీవలె నేనును అబద్ధికుడనై]]></a:t>
+              <a:t><![CDATA[கனவீனம் பண்ணுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23920,51 +26945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుందును గాని, నేనాయనను ఎరుగుదును, ఆయన మాట గైకొనుచున్నాను.]]></a:t>
+              <a:t><![CDATA[50. நான் எனக்கு மகிமையைத் தேடுகிறதில்லை; அதைத் தேடி நியாயந்தீர்க்கிறவர் ஒருவர் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24052,51 +27077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. మీ తండ్రియైన అబ్రా హాము నా దినము చూతునని మిగుల ఆనందించెను; అది చూచి సంతోషించెను అనెను.]]></a:t>
+              <a:t><![CDATA[51. ஒருவன் என் வார்த்தையைக் கைக்கொண்டால், அவன் என்றென்றைக்கும் மரணத்தைக் காண்பதில்லை என்று மெய்யாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24184,51 +27209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. అందుకు యూదులునీకింకను ఏబది సంవత్సరములైన లేవే, నీవు అబ్రాహామును చూచితివా అని ఆయనతో చెప్పగా,]]></a:t>
+              <a:t><![CDATA[மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24316,51 +27341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. యేసు అబ్రాహాము పుట్టకమునుపే నేను ఉన్నానని మీతో నిశ్చయముగా చెప్పుచున్నాననెను.]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது யூதர்கள் அவரை நோக்கி: நீ பிசாசு பிடித்தவனென்று இப்பொழுது அறிந்திருக்கிறோம்; ஆபிரகாமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24448,51 +27473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. కాబట్టి వారు ఆయనమీద రువ్వుటకు రాళ్లు ఎత్తిరి గాని యేసు దాగి దేవాలయములో నుండి బయటికి]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளும் மரித்தார்கள் நீயோ ஒருவன் என் வார்த்தையைக் கைக்கொண்டால் என்றென்றைக்கும் மரணத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24580,51 +27605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లిపోయెను.]]></a:t>
+              <a:t><![CDATA[ருசிபார்ப்பதில்லை என்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24640,92 +27665,356 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவான் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[53. எங்கள் பிதாவாகிய ஆபிரகாமிலும் நீ பெரியவனோ? அவர் மரித்தார், தீர்க்கதரிசிகளும் மரித்தார்கள்; உன்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீ எப்படிப்பட்டவனாக்குகிறாய் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவான் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -24751,51 +28040,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -24926,51 +28215,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>97</Slides>
+  <Slides>110</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>