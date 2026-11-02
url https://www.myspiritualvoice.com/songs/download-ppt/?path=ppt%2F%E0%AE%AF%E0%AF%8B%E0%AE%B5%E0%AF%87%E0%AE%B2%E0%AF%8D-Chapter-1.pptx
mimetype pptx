--- v0 (2026-08-03)
+++ v1 (2026-11-02)
@@ -67,50 +67,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +135,53 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +317,56 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வெறியரே விழித்து எழுங்கள்; திராட்சரசம் குடிக்கிற சகல ஜனங்களே, புது திராட்சரசத்தினிமித்தம் அலறுங்கள்; அது உங்கள் வாயினின்று விலக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. Awake, all of you drunkards, and weep; and wail, all you drinkers of wine, because of the new wine; for it is cut off from your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வெறியரே விழித்து எழுங்கள்; திராட்சரசம் குடிக்கிற சகல ஜனங்களே, புது திராட்சரசத்தினிமித்தம் அலறுங்கள்; அது உங்கள் வாயினின்று விலக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[6. For a nation has come up upon my land, strong, and without number, whose teeth are the teeth of a lion, and he has the cheek teeth of a great lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எண்ணிமுடியாத ஒரு பலத்த ஜாதி உன் தேசத்தின்மேல் வருகிறது; அதின் பற்கள் சிங்கத்தின் பற்கள்; துஷ்ட சிங்கத்தின் கடைவாய்ப்பற்கள் அதற்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[6. For a nation has come up upon my land, strong, and without number, whose teeth are the teeth of a lion, and he has the cheek teeth of a great lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எண்ணிமுடியாத ஒரு பலத்த ஜாதி உன் தேசத்தின்மேல் வருகிறது; அதின் பற்கள் சிங்கத்தின் பற்கள்; துஷ்ட சிங்கத்தின் கடைவாய்ப்பற்கள் அதற்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[7. He has laid my vine waste, and barked my fig tree: he has made it clean bare, and cast it away; the branches thereof are made white.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் திராட்சச்செடியை அழித்து, என் அத்திமரத்தை உரித்து, அதின் பட்டையை முற்றிலும் தின்றுபோட்டது; அதின் கிளைகள் வெண்மையாற்று.]]></a:t>
+              <a:t><![CDATA[7. He has laid my vine waste, and barked my fig tree: he has made it clean bare, and cast it away; the branches thereof are made white.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் திராட்சச்செடியை அழித்து, என் அத்திமரத்தை உரித்து, அதின் பட்டையை முற்றிலும் தின்றுபோட்டது; அதின் கிளைகள் வெண்மையாற்று.]]></a:t>
+              <a:t><![CDATA[8. Lament like a virgin girded with sackcloth for the husband of her youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தன் பாலியவயதின் புருஷனுக்காக இரட்டுடுத்தியிருக்கிற பெண்ணைப்போலப் புலம்பு.]]></a:t>
+              <a:t><![CDATA[9. The food offering and the drink offering is cut off from the house of the LORD; the priests, the LORD's ministers, mourn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. போஜனபலியும் பானபலியும் கர்த்தருடைய ஆலயத்தை விட்டு அற்றுப்போயின; கர்த்தரின் ஊழியக்காரராகிய ஆசாரியர்கள் துக்கிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The food offering and the drink offering is cut off from the house of the LORD; the priests, the LORD's ministers, mourn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வயல்வெளி பாழாயிற்று, பூமி துக்கங்கொண்டாடுகிறது; விளைச்சல் அழிக்கப்பட்டது; புது திராட்சரசம் வற்றிப்போயிற்று; எண்ணெய் மாண்டுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[10. The field is wasted, the land mourns; for the corn is wasted: the new wine is dried up, the oil languishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வயல்வெளி பாழாயிற்று, பூமி துக்கங்கொண்டாடுகிறது; விளைச்சல் அழிக்கப்பட்டது; புது திராட்சரசம் வற்றிப்போயிற்று; எண்ணெய் மாண்டுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[10. The field is wasted, the land mourns; for the corn is wasted: the new wine is dried up, the oil languishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெத்துவேலின் குமாரனாகிய யோவேலுக்கு உண்டான கர்த்தருடைய வசனம்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came to Joel the son of Pethuel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பயிரிடுங் குடிகளே, வெட்கப்படுங்கள்; கோதுமையும் வாற்கோதுமையும் இல்லாமற்போயிற்று; திராட்சத்தோட்டக்காரரே, அலறுங்கள்; வயல்வெளியின் அறுப்பு அழிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[11. Be all of you ashamed, O all of you husbandmen; wail, O all of you vinedressers, for the wheat and for the barley; because the harvest of the field is perished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பயிரிடுங் குடிகளே, வெட்கப்படுங்கள்; கோதுமையும் வாற்கோதுமையும் இல்லாமற்போயிற்று; திராட்சத்தோட்டக்காரரே, அலறுங்கள்; வயல்வெளியின் அறுப்பு அழிந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[11. Be all of you ashamed, O all of you husbandmen; wail, O all of you vinedressers, for the wheat and for the barley; because the harvest of the field is perished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. திராட்சச்செடி வதங்கி, அத்திமரம் சாரமற்றுப்போகிறது; மாதளை, பேரீச்சம், கிச்சலி முதலிய வெளியின் செடிகள் எல்லாம் வாடிப்போயின; சந்தோஷம் மனுபுத்திரரைவிட்டு ஒழிந்துபோயிற்று]]></a:t>
+              <a:t><![CDATA[12. The vine is dried up, and the fig tree languishes; the pomegranate tree, the palm tree also, and the apple tree, even all the trees of the field, are withered: because joy is withered away from the sons of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. திராட்சச்செடி வதங்கி, அத்திமரம் சாரமற்றுப்போகிறது; மாதளை, பேரீச்சம், கிச்சலி முதலிய வெளியின் செடிகள் எல்லாம் வாடிப்போயின; சந்தோஷம் மனுபுத்திரரைவிட்டு ஒழிந்துபோயிற்று]]></a:t>
+              <a:t><![CDATA[12. The vine is dried up, and the fig tree languishes; the pomegranate tree, the palm tree also, and the apple tree, even all the trees of the field, are withered: because joy is withered away from the sons of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரியர்களே, இரட்டுடுத்திப் புலம்புங்கள்; பலிபீடத்தின் பணிவிடைக்காரரே, அலறுங்கள்; என் தேவனுடைய தொண்டரே, நீங்கள் உள்ளே பிரவேசித்து இரட்டுடுத்தவர்களாய் இராத்தங்குங்கள். உங்கள் தேவனுடைய ஆலயத்தில் போஜனபலியும் பானபலியும் செலுத்தப்படாமல் நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. Gird yourselves, and lament, all of you priests: wail, all of you ministers of the altar: come, lie all night in sackcloth, all of you ministers of my God: for the food offering and the drink offering is withheld from the house of your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரியர்களே, இரட்டுடுத்திப் புலம்புங்கள்; பலிபீடத்தின் பணிவிடைக்காரரே, அலறுங்கள்; என் தேவனுடைய தொண்டரே, நீங்கள் உள்ளே பிரவேசித்து இரட்டுடுத்தவர்களாய் இராத்தங்குங்கள். உங்கள் தேவனுடைய ஆலயத்தில் போஜனபலியும் பானபலியும் செலுத்தப்படாமல் நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. Gird yourselves, and lament, all of you priests: wail, all of you ministers of the altar: come, lie all night in sackcloth, all of you ministers of my God: for the food offering and the drink offering is withheld from the house of your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆசாரியர்களே, இரட்டுடுத்திப் புலம்புங்கள்; பலிபீடத்தின் பணிவிடைக்காரரே, அலறுங்கள்; என் தேவனுடைய தொண்டரே, நீங்கள் உள்ளே பிரவேசித்து இரட்டுடுத்தவர்களாய் இராத்தங்குங்கள். உங்கள் தேவனுடைய ஆலயத்தில் போஜனபலியும் பானபலியும் செலுத்தப்படாமல் நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. Gird yourselves, and lament, all of you priests: wail, all of you ministers of the altar: come, lie all night in sackcloth, all of you ministers of my God: for the food offering and the drink offering is withheld from the house of your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பரிசுத்த உபவாசநாளை நியமியுங்கள்; விசேஷித்த ஆசரிப்பைக் கூறுங்கள்; மூப்பரையும் தேசத்தின் எல்லாக்குடிகளையும் உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே கூடிவரச்செய்து கர்த்தரை நோக்கிக் கூப்பிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Sanctify all of you a fast, call a solemn assembly, gather the elders and all the inhabitants of the land into the house of the LORD your God, and cry unto the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பரிசுத்த உபவாசநாளை நியமியுங்கள்; விசேஷித்த ஆசரிப்பைக் கூறுங்கள்; மூப்பரையும் தேசத்தின் எல்லாக்குடிகளையும் உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே கூடிவரச்செய்து கர்த்தரை நோக்கிக் கூப்பிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Sanctify all of you a fast, call a solemn assembly, gather the elders and all the inhabitants of the land into the house of the LORD your God, and cry unto the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாளினிமித்தம் ஐயோ! கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது சங்காரம்போல சர்வவல்லவரிடத்திலிருந்து வருகிறது.]]></a:t>
+              <a:t><![CDATA[14. Sanctify all of you a fast, call a solemn assembly, gather the elders and all the inhabitants of the land into the house of the LORD your God, and cry unto the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதியோரே, இதைக் கேளுங்கள்; தேசத்தின் சகல குடிகளே, செவிகொடுங்கள்; உங்கள் நாட்களிலாவது உங்கள் பிதாக்களின் நாட்களிலாவது இப்படிப்பட்டது சம்பவித்ததுண்டா?]]></a:t>
+              <a:t><![CDATA[2. Hear this, all of you old men, and give ear, all you inhabitants of the land. Has this been in your days, or even in the days of your fathers?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாளினிமித்தம் ஐயோ! கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது சங்காரம்போல சர்வவல்லவரிடத்திலிருந்து வருகிறது.]]></a:t>
+              <a:t><![CDATA[15. Alas for the day! for the day of the LORD is at hand, and as a destruction from the Almighty shall it come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நம்முடைய கண்களைவிட்டு ஆகாரமும், நம்முடைய தேவனின் ஆலயத்தைவிட்டுச் சந்தோஷமும், மகிழ்ச்சியும் நீக்கப்படவில்லையோ?]]></a:t>
+              <a:t><![CDATA[15. Alas for the day! for the day of the LORD is at hand, and as a destruction from the Almighty shall it come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நம்முடைய கண்களைவிட்டு ஆகாரமும், நம்முடைய தேவனின் ஆலயத்தைவிட்டுச் சந்தோஷமும், மகிழ்ச்சியும் நீக்கப்படவில்லையோ?]]></a:t>
+              <a:t><![CDATA[16. Is not the food cut off before our eyes, yea, joy and gladness from the house of our God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விதையானது மண்கட்டிகளின்கீழ் மக்கிப்போயிற்று; பயிர் தீய்ந்துபோகிறதினால் பண்டசாலைகள் பாழாகிக் களஞ்சியங்கள் இடிந்துபோயின.]]></a:t>
+              <a:t><![CDATA[16. Is not the food cut off before our eyes, yea, joy and gladness from the house of our God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மிருகங்கள் எவ்வளவாய்த் தவிக்கிறது; மாட்டுமந்தைகள் தங்களுக்கு மேய்ச்சல் இல்லாததினால் கலங்குகிறது; ஆட்டு மந்தைகளும் சேதமாய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[17. The seed is rotten under their clods, the garners are laid desolate, the barns are broken down; for the corn is withered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மிருகங்கள் எவ்வளவாய்த் தவிக்கிறது; மாட்டுமந்தைகள் தங்களுக்கு மேய்ச்சல் இல்லாததினால் கலங்குகிறது; ஆட்டு மந்தைகளும் சேதமாய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[17. The seed is rotten under their clods, the garners are laid desolate, the barns are broken down; for the corn is withered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தாவே, உம்மை நோக்கிக் கூப்பிடுகிறேன்; அக்கினி வனாந்தரத்தின் மேய்ச்சல்களைப் பட்சித்து, ஜுவாலை வெளியின் விருட்சங்களையெல்லாம் எரித்துப்போடுகிறது.]]></a:t>
+              <a:t><![CDATA[18. How do the beasts groan! the herds of cattle are perplexed, because they have no pasture; yea, the flocks of sheep are made desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தாவே, உம்மை நோக்கிக் கூப்பிடுகிறேன்; அக்கினி வனாந்தரத்தின் மேய்ச்சல்களைப் பட்சித்து, ஜுவாலை வெளியின் விருட்சங்களையெல்லாம் எரித்துப்போடுகிறது.]]></a:t>
+              <a:t><![CDATA[18. How do the beasts groan! the herds of cattle are perplexed, because they have no pasture; yea, the flocks of sheep are made desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3696,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வெளியின் மிருகங்களும் உம்மை நோக்கிக் கதறுகிறது; நதிகளில் தண்ணீரெல்லாம் வற்றிப்போயிற்று; அக்கினி வனாந்தரத்தின் மேய்ச்சல்களைப் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[19. O LORD, to you will I cry: for the fire has devoured the pastures of the wilderness, and the flame has burned all the trees of the field.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. O LORD, to you will I cry: for the fire has devoured the pastures of the wilderness, and the flame has burned all the trees of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. முதியோரே, இதைக் கேளுங்கள்; தேசத்தின் சகல குடிகளே, செவிகொடுங்கள்; உங்கள் நாட்களிலாவது உங்கள் பிதாக்களின் நாட்களிலாவது இப்படிப்பட்டது சம்பவித்ததுண்டா?]]></a:t>
+              <a:t><![CDATA[2. Hear this, all of you old men, and give ear, all you inhabitants of the land. Has this been in your days, or even in the days of your fathers?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The beasts of the field cry also unto you: for the rivers of waters are dried up, and the fire has devoured the pastures of the wilderness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The beasts of the field cry also unto you: for the rivers of waters are dried up, and the fire has devoured the pastures of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதின் செய்தியை உங்கள் பிள்ளைகளுக்குத் தெரிவியுங்கள்; இதை உங்கள் பிள்ளைகள் தங்கள் பிள்ளைகளுக்கும், அவர்கள் தங்கள் பிள்ளைகளுக்கும் சந்ததியாருக்கும் தெரிவிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Tell all of you your children of it, and let your children tell their children, and their children another generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதின் செய்தியை உங்கள் பிள்ளைகளுக்குத் தெரிவியுங்கள்; இதை உங்கள் பிள்ளைகள் தங்கள் பிள்ளைகளுக்கும், அவர்கள் தங்கள் பிள்ளைகளுக்கும் சந்ததியாருக்கும் தெரிவிக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Tell all of you your children of it, and let your children tell their children, and their children another generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பச்சைப்புழு விட்டதை வெட்டுக்கிளி தின்றது; வெட்டுக்கிளி விட்டதைப் பச்சைக்கிளி தின்றது; பச்சைக்கிளி விட்டதை முசுக்கட்டைப்பூச்சி தின்றது.]]></a:t>
+              <a:t><![CDATA[4. That which the palmerworm has left has the locust eaten; and that which the locust has left has the cankerworm eaten; and that which the cankerworm has left has the caterpillar eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பச்சைப்புழு விட்டதை வெட்டுக்கிளி தின்றது; வெட்டுக்கிளி விட்டதைப் பச்சைக்கிளி தின்றது; பச்சைக்கிளி விட்டதை முசுக்கட்டைப்பூச்சி தின்றது.]]></a:t>
+              <a:t><![CDATA[4. That which the palmerworm has left has the locust eaten; and that which the locust has left has the cankerworm eaten; and that which the cankerworm has left has the caterpillar eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பச்சைப்புழு விட்டதை வெட்டுக்கிளி தின்றது; வெட்டுக்கிளி விட்டதைப் பச்சைக்கிளி தின்றது; பச்சைக்கிளி விட்டதை முசுக்கட்டைப்பூச்சி தின்றது.]]></a:t>
+              <a:t><![CDATA[5. Awake, all of you drunkards, and weep; and wail, all you drinkers of wine, because of the new wine; for it is cut off from your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729874" r:id="rId1"/>
+    <p:sldLayoutId id="2482533743" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5048,78 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. हे मतवालो, जाग उठो, और रोओ; और हे सब दाखमधु पीने वालो, नये दाखमधु के कारण हाय, हाय, करो; क्योंकि]]></a:t>
+              <a:t><![CDATA[அலறுங்கள்; அது உங்கள் வாயினின்று விலக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह तुम को अब न मिलेगा॥]]></a:t>
+              <a:t><![CDATA[6. எண்ணிமுடியாத ஒரு பலத்த ஜாதி உன் தேசத்தின்மேல் வருகிறது; அதின் பற்கள் சிங்கத்தின் பற்கள்; துஷ்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. देखो, मेरे देश पर एक जाति ने चढ़ाई की है, वह सामर्थी है, और उसके लोग अनगिनित हैं; उसके दांत सिंह]]></a:t>
+              <a:t><![CDATA[சிங்கத்தின் கடைவாய்ப்பற்கள் அதற்கு உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के से, और डाढ़ें सिहनी की सी हैं।]]></a:t>
+              <a:t><![CDATA[7. என் திராட்சச்செடியை அழித்து, என் அத்திமரத்தை உரித்து, அதின் பட்டையை முற்றிலும் தின்றுபோட்டது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. उसने मेरी दाखलता को उजाड़ दिया, और मेरे अंजीर के वृक्ष को तोड़ डाला है; उसने उसकी सब छाल छील कर]]></a:t>
+              <a:t><![CDATA[அதின் கிளைகள் வெண்மையாற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसे गिरा दिया है, और उसकी डालियां छिलने से सफेद हो गई हैं॥]]></a:t>
+              <a:t><![CDATA[8. தன் பாலியவயதின் புருஷனுக்காக இரட்டுடுத்தியிருக்கிற பெண்ணைப்போலப் புலம்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. जैसे युवती अपने पति के लिये कटि में टाट बान्धे हुए विलाप करती है, वैसे ही तुम भी विलाप करो।]]></a:t>
+              <a:t><![CDATA[9. போஜனபலியும் பானபலியும் கர்த்தருடைய ஆலயத்தை விட்டு அற்றுப்போயின; கர்த்தரின் ஊழியக்காரராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. यहोवा के भवन में न तो अन्नबलि और न अर्घ आता है। उसके टहलुए जो याजक हैं, वे विलाप कर रहे हैं।]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்கள் துக்கிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. खेती मारी गई, भूमि विलाप करती है; क्योंकि अन्न नाश हो गया, नया दाखमधु सूख गया, तेल भी सूख गया]]></a:t>
+              <a:t><![CDATA[10. வயல்வெளி பாழாயிற்று, பூமி துக்கங்கொண்டாடுகிறது; விளைச்சல் அழிக்கப்பட்டது; புது திராட்சரசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है॥]]></a:t>
+              <a:t><![CDATA[வற்றிப்போயிற்று; எண்ணெய் மாண்டுபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यहोवा का वचन जो पतूएल के पुत्र योएल के पास पहुंचा, वह यह है:]]></a:t>
+              <a:t><![CDATA[1. பெத்துவேலின் குமாரனாகிய யோவேலுக்கு உண்டான கர்த்தருடைய வசனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे किसानो, लज्जित हो, हे दाख की बारी के मालियों, गेहूं और जव के लिये हाय, हाय करो; क्योंकि खेती]]></a:t>
+              <a:t><![CDATA[11. பயிரிடுங் குடிகளே, வெட்கப்படுங்கள்; கோதுமையும் வாற்கோதுமையும் இல்லாமற்போயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मारी गई है।]]></a:t>
+              <a:t><![CDATA[திராட்சத்தோட்டக்காரரே, அலறுங்கள்; வயல்வெளியின் அறுப்பு அழிந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. दाखलता सूख गई, और अंजीर का वृक्ष कुम्हला गया है। अनार, ताड़, सेव, वरन मैदान के सब वृक्ष सूख गए]]></a:t>
+              <a:t><![CDATA[12. திராட்சச்செடி வதங்கி, அத்திமரம் சாரமற்றுப்போகிறது; மாதளை, பேரீச்சம், கிச்சலி முதலிய வெளியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं; और मनुष्यों का हर्ष जाता रहा है॥]]></a:t>
+              <a:t><![CDATA[செடிகள் எல்லாம் வாடிப்போயின; சந்தோஷம் மனுபுத்திரரைவிட்டு ஒழிந்துபோயிற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. हे याजको, कटि में टाट बान्ध कर छाती पीट-पीट के रोओ! हे वेदी के टहलुओ, हाय, हाय, करो। हे मेरे]]></a:t>
+              <a:t><![CDATA[13. ஆசாரியர்களே, இரட்டுடுத்திப் புலம்புங்கள்; பலிபீடத்தின் பணிவிடைக்காரரே, அலறுங்கள்; என் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के टहलुओ, आओ, टाट ओढ़े हुए रात बिताओ! क्योंकि तुम्हारे परमेश्वर के भवन में अन्नबलि और अर्घ]]></a:t>
+              <a:t><![CDATA[தொண்டரே, நீங்கள் உள்ளே பிரவேசித்து இரட்டுடுத்தவர்களாய் இராத்தங்குங்கள். உங்கள் தேவனுடைய ஆலயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अब नहीं आते॥]]></a:t>
+              <a:t><![CDATA[போஜனபலியும் பானபலியும் செலுத்தப்படாமல் நிறுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. उपवास का दिन ठहराओ, महासभा का प्रचार करो। पुरनियों को, वरन देश के सब रहने वालों को भी अपने]]></a:t>
+              <a:t><![CDATA[14. பரிசுத்த உபவாசநாளை நியமியுங்கள்; விசேஷித்த ஆசரிப்பைக் கூறுங்கள்; மூப்பரையும் தேசத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर यहोवा के भवन में इकट्ठे कर के उसकी दोहाई दो॥]]></a:t>
+              <a:t><![CDATA[எல்லாக்குடிகளையும் உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்திலே கூடிவரச்செய்து கர்த்தரை நோக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. उस दिन के कारण हाय! क्योंकि यहोवा का दिन निकट है। वह सर्वशक्तिमान की ओर से सत्यानाश का दिन हो कर]]></a:t>
+              <a:t><![CDATA[கூப்பிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. हे पुरनियो, सुनो, हे देश के सब रहने वालो, कान लगा कर सुनो! क्या ऐसी बात तुम्हारे दिनों में, वा]]></a:t>
+              <a:t><![CDATA[2. முதியோரே, இதைக் கேளுங்கள்; தேசத்தின் சகல குடிகளே, செவிகொடுங்கள்; உங்கள் நாட்களிலாவது உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आएगा।]]></a:t>
+              <a:t><![CDATA[15. அந்த நாளினிமித்தம் ஐயோ! கர்த்தருடைய நாள் சமீபமாயிருக்கிறது; அது சங்காரம்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. क्या भोजन वस्तुएं हमारे देखते नाश नहीं हुईं? क्या हमारे परमेश्वर के भवन का आनन्द और मगन जाता]]></a:t>
+              <a:t><![CDATA[சர்வவல்லவரிடத்திலிருந்து வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं रहा?]]></a:t>
+              <a:t><![CDATA[16. நம்முடைய கண்களைவிட்டு ஆகாரமும், நம்முடைய தேவனின் ஆலயத்தைவிட்டுச் சந்தோஷமும், மகிழ்ச்சியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. बीज ढेलों के नीचे झुलस गए, भण्डार सूने पड़े हैं; खत्ते गिर पड़े हैं, क्योंकि खेती मारी गई।]]></a:t>
+              <a:t><![CDATA[நீக்கப்படவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. पशु कैसे कराहते हैं? झुण्ड के झुण्ड गाय-बैल विकल हैं, क्योंकि उनके लिये चराई नहीं रही; और झुण्ड]]></a:t>
+              <a:t><![CDATA[17. விதையானது மண்கட்டிகளின்கீழ் மக்கிப்போயிற்று; பயிர் தீய்ந்துபோகிறதினால் பண்டசாலைகள் பாழாகிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के झुण्ड भेड़-बकरियां पाप का फल भोग रही हैं॥]]></a:t>
+              <a:t><![CDATA[களஞ்சியங்கள் இடிந்துபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. हे यहोवा, मैं तेरी दोहाई देता हूं, क्योंकि जंगल की चराइयां आग का कौर हो गईं, और मैदान के सब]]></a:t>
+              <a:t><![CDATA[18. மிருகங்கள் எவ்வளவாய்த் தவிக்கிறது; மாட்டுமந்தைகள் தங்களுக்கு மேய்ச்சல் இல்லாததினால் கலங்குகிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वृक्ष ज्वाला से जल गए।]]></a:t>
+              <a:t><![CDATA[ஆட்டு மந்தைகளும் சேதமாய்ப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9224,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. वन-पशु भी तेरे लिये हांफते हैं, क्योंकि जल के सोते सूख गए, और जंगल की चराइयां आग का कौर हो गईं॥]]></a:t>
+              <a:t><![CDATA[19. கர்த்தாவே, உம்மை நோக்கிக் கூப்பிடுகிறேன்; அக்கினி வனாந்தரத்தின் மேய்ச்சல்களைப் பட்சித்து, ஜுவாலை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளியின் விருட்சங்களையெல்லாம் எரித்துப்போடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारे पुरखाओं के दिनों में कभी हुई है?]]></a:t>
+              <a:t><![CDATA[பிதாக்களின் நாட்களிலாவது இப்படிப்பட்டது சம்பவித்ததுண்டா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. வெளியின் மிருகங்களும் உம்மை நோக்கிக் கதறுகிறது; நதிகளில் தண்ணீரெல்லாம் வற்றிப்போயிற்று; அக்கினி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வனாந்தரத்தின் மேய்ச்சல்களைப் பட்சித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. अपने लड़के-बालों से इसका वर्णन करो, और वे अपने लड़के-बालों से, और फिर उनके लड़के-बाले आने वाली]]></a:t>
+              <a:t><![CDATA[3. இதின் செய்தியை உங்கள் பிள்ளைகளுக்குத் தெரிவியுங்கள்; இதை உங்கள் பிள்ளைகள் தங்கள் பிள்ளைகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पीढ़ी के लोगों से॥]]></a:t>
+              <a:t><![CDATA[அவர்கள் தங்கள் பிள்ளைகளுக்கும் சந்ததியாருக்கும் தெரிவிக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. जो कुछ गाजाम नाम टिड्डी से बचा; उसे अर्बे नाम टिड्डी ने खा लिया। और जो कुछ अर्बे नाम टिड्डी से]]></a:t>
+              <a:t><![CDATA[4. பச்சைப்புழு விட்டதை வெட்டுக்கிளி தின்றது; வெட்டுக்கிளி விட்டதைப் பச்சைக்கிளி தின்றது; பச்சைக்கிளி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बचा, उसे येलेक नाम टिड्डी ने खा लिया, और जो कुछ येलेक नाम टिड्डी से बचा, उसे हासील नाम टिड्डी ने खा]]></a:t>
+              <a:t><![CDATA[விட்டதை முசுக்கட்டைப்பூச்சி தின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिया है।]]></a:t>
+              <a:t><![CDATA[5. வெறியரே விழித்து எழுங்கள்; திராட்சரசம் குடிக்கிற சகல ஜனங்களே, புது திராட்சரசத்தினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவேல் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>