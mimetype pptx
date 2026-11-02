--- v0 (2026-08-03)
+++ v1 (2026-11-02)
@@ -69,50 +69,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +144,56 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +330,59 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் என் வெள்ளியையும் என் பொன்னையும் எடுத்து, இன்பமும் உச்சிதமுமான என் பொருள்களை உங்கள் கோவில்களிலே கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[4. Yea, and what have all of you to do with me, O Tyre, and Zidon, and all the coasts of Palestine? will all of you render me a recompence? and if all of you recompense me, swiftly and speedily will I return your recompence upon your own head;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் என் வெள்ளியையும் என் பொன்னையும் எடுத்து, இன்பமும் உச்சிதமுமான என் பொருள்களை உங்கள் கோவில்களிலே கொண்டுபோய்,]]></a:t>
+              <a:t><![CDATA[4. Yea, and what have all of you to do with me, O Tyre, and Zidon, and all the coasts of Palestine? will all of you render me a recompence? and if all of you recompense me, swiftly and speedily will I return your recompence upon your own head;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதாவின் குமாரரையும் எருசலேமின் குமாரரையும் அவர்களுடைய எல்லைகளுக்குத் தூரமாக்கும்படிக்கு, கிரேக்கரிடத்தில் விற்றுப்போட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. Yea, and what have all of you to do with me, O Tyre, and Zidon, and all the coasts of Palestine? will all of you render me a recompence? and if all of you recompense me, swiftly and speedily will I return your recompence upon your own head;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, நீங்கள் அவர்களை விற்றுப்போட்ட அவ்விடத்திலிருந்து நான் அவர்களை எழும்பிவரப்பண்ணி, நீங்கள் சரிக்கட்டினதை உங்கள் தலையின்மேல் திரும்பும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[5. Because all of you have taken my silver and my gold, and have carried into your temples my goodly pleasant things:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, நீங்கள் அவர்களை விற்றுப்போட்ட அவ்விடத்திலிருந்து நான் அவர்களை எழும்பிவரப்பண்ணி, நீங்கள் சரிக்கட்டினதை உங்கள் தலையின்மேல் திரும்பும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[5. Because all of you have taken my silver and my gold, and have carried into your temples my goodly pleasant things:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் குமாரரையும் உங்கள் குமாரத்திகளையும் யூதா புத்திரரின் கையிலே விற்பேன்; இவர்கள் அவர்களைத் தூரதேசத்தாராகிய சபேயரிடத்தில் விற்றுப்போடுவார்கள்; கர்த்தர் இதைச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. The children also of Judah and the children of Jerusalem have all of you sold unto the Grecians, that all of you might remove them far from their border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் குமாரரையும் உங்கள் குமாரத்திகளையும் யூதா புத்திரரின் கையிலே விற்பேன்; இவர்கள் அவர்களைத் தூரதேசத்தாராகிய சபேயரிடத்தில் விற்றுப்போடுவார்கள்; கர்த்தர் இதைச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[6. The children also of Judah and the children of Jerusalem have all of you sold unto the Grecians, that all of you might remove them far from their border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதைப் புறஜாதிகளுக்குள் கூறுங்கள்; யுத்தத்துக்கு ஆயத்தம்பண்ணுங்கள், பராக்கிரமசாலிகளை எழுப்புங்கள்; யுத்தவீரர் எல்லாரும் சேர்ந்து ஏறிவரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Behold, I will raise them out of the place where all of you have sold them, and will return your recompence upon your own head:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதைப் புறஜாதிகளுக்குள் கூறுங்கள்; யுத்தத்துக்கு ஆயத்தம்பண்ணுங்கள், பராக்கிரமசாலிகளை எழுப்புங்கள்; யுத்தவீரர் எல்லாரும் சேர்ந்து ஏறிவரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. Behold, I will raise them out of the place where all of you have sold them, and will return your recompence upon your own head:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் மண்வெட்டிகளைப் பட்டயங்களாகவும், உங்கள் அரிவாள்களை ஈட்டிகளாகவும் அடியுங்கள்; பலவீனனும் தன்னைப் பலவான் என்று சொல்வானாக.]]></a:t>
+              <a:t><![CDATA[8. And I will sell your sons and your daughters into the hand of the children of Judah, and they shall sell them to the Sabeans, to a people far off: for the LORD has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, யூதாவுக்கும் எருசலேமுக்கும் உண்டாயிருக்கிற சிறையிருப்பை நான் திருப்பும் அந்நாட்களிலும் அக்காலத்திலும்,]]></a:t>
+              <a:t><![CDATA[1. For, behold, in those days, and in that time, when I shall bring again the captivity of Judah and Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்கள் மண்வெட்டிகளைப் பட்டயங்களாகவும், உங்கள் அரிவாள்களை ஈட்டிகளாகவும் அடியுங்கள்; பலவீனனும் தன்னைப் பலவான் என்று சொல்வானாக.]]></a:t>
+              <a:t><![CDATA[8. And I will sell your sons and your daughters into the hand of the children of Judah, and they shall sell them to the Sabeans, to a people far off: for the LORD has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகல ஜாதிகளே, நீங்கள் சுற்றிலுமிருந்து ஏகமாய் வந்து கூடுங்கள்; கர்த்தாவே, நீரும் அங்கே உம்முடைய பராக்கிமசாலிகளை இறங்கப்பண்ணுவீராக.]]></a:t>
+              <a:t><![CDATA[9. Proclaim all of you this among the Gentiles; Prepare war, wake up the mighty men, let all the men of war draw near; let them come up:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகல ஜாதிகளே, நீங்கள் சுற்றிலுமிருந்து ஏகமாய் வந்து கூடுங்கள்; கர்த்தாவே, நீரும் அங்கே உம்முடைய பராக்கிமசாலிகளை இறங்கப்பண்ணுவீராக.]]></a:t>
+              <a:t><![CDATA[9. Proclaim all of you this among the Gentiles; Prepare war, wake up the mighty men, let all the men of war draw near; let them come up:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜாதிகள் எழும்பி யோசபாத்தின் பள்ளத்தாக்குக்கு வருவார்களாக; சுற்றிலுமுள்ள ஜாதிகளை நியாயந்தீர்க்க அங்கே நான் வீற்றிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. Beat your plowshares into swords and your pruning hooks into spears: let the weak say, I am strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஜாதிகள் எழும்பி யோசபாத்தின் பள்ளத்தாக்குக்கு வருவார்களாக; சுற்றிலுமுள்ள ஜாதிகளை நியாயந்தீர்க்க அங்கே நான் வீற்றிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. Beat your plowshares into swords and your pruning hooks into spears: let the weak say, I am strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பயிர் முதிர்ந்தது, அரிவாளை நீட்டி அறுங்கள், வந்து இறங்குங்கள்; ஆலை நிரம்பியிருக்கிறது, ஆலையின் தொட்டிகள் வழிந்தோடுகிறது; அவர்களுடைய பாதகம் பெரியது.]]></a:t>
+              <a:t><![CDATA[11. Assemble yourselves, and come, all you heathen, and gather yourselves together round about: thither cause your mighty ones to come down, O LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பயிர் முதிர்ந்தது, அரிவாளை நீட்டி அறுங்கள், வந்து இறங்குங்கள்; ஆலை நிரம்பியிருக்கிறது, ஆலையின் தொட்டிகள் வழிந்தோடுகிறது; அவர்களுடைய பாதகம் பெரியது.]]></a:t>
+              <a:t><![CDATA[11. Assemble yourselves, and come, all you heathen, and gather yourselves together round about: thither cause your mighty ones to come down, O LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நியாயத்தீர்ப்பின் பள்ளத்தாக்கிலே ஜனங்கள் திரள்திரளாய் இருக்கிறார்கள்; நியாயத்தீர்ப்பின் பள்ளத்தாக்கிலே கர்த்தரின் நாள் சமீபமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. Let the heathen be wakened, and come up to the valley of Jehoshaphat: for there will I sit to judge all the heathen round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சூரியனும் சந்திரனும் இருண்டுபோகும், நட்சத்திரங்கள் ஒளிமழுங்கும்.]]></a:t>
+              <a:t><![CDATA[12. Let the heathen be wakened, and come up to the valley of Jehoshaphat: for there will I sit to judge all the heathen round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் சீயோனிலிருந்து கெர்ச்சித்து, எருசலேமிலிருந்து சத்தமிடுவார்; வானமும் பூமியும் அதிரும்; ஆனாலும் கர்த்தர் தமது ஜனத்துக்கு அடைக்கலமும் இஸ்ரவேல் புத்திரருக்கு அரணான கோட்டையுமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[13. Put all of you in the sickle, for the harvest is ripe: come, get you down; for the press is full, the wine- vats overflow; for their wickedness is great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் சகல ஜாதியாரையும் கூட்டி யோசபாத்தின் பள்ளத்தாக்கிலே அவர்களை இறங்கிப்போகப்பண்ணி, அவர்கள் என் ஜனத்தையும் இஸ்ரவேலென்னும் என் சுதந்தரத்தையும் புறஜாதிகளுக்குள்ளே சிதறடித்து என் தேசத்தைப் பங்கிட்டுக்கொண்டதினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[1. For, behold, in those days, and in that time, when I shall bring again the captivity of Judah and Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் சீயோனிலிருந்து கெர்ச்சித்து, எருசலேமிலிருந்து சத்தமிடுவார்; வானமும் பூமியும் அதிரும்; ஆனாலும் கர்த்தர் தமது ஜனத்துக்கு அடைக்கலமும் இஸ்ரவேல் புத்திரருக்கு அரணான கோட்டையுமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[13. Put all of you in the sickle, for the harvest is ripe: come, get you down; for the press is full, the wine- vats overflow; for their wickedness is great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் பரிசுத்த பர்வதமாகிய சீயோனிலே வாசமாயிருக்கிற நான் உங்கள் தேவனாகிய கர்த்தர் என்று அப்பொழுது அறிந்துகொள்வீர்கள்; அப்பொழுது எருசலேம் பரிசுத்தமாயிருக்கும்; அந்நியர் இனி அதைக்கடந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[14. Multitudes, multitudes in the valley of decision: for the day of the LORD is near in the valley of decision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் பரிசுத்த பர்வதமாகிய சீயோனிலே வாசமாயிருக்கிற நான் உங்கள் தேவனாகிய கர்த்தர் என்று அப்பொழுது அறிந்துகொள்வீர்கள்; அப்பொழுது எருசலேம் பரிசுத்தமாயிருக்கும்; அந்நியர் இனி அதைக்கடந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[14. Multitudes, multitudes in the valley of decision: for the day of the LORD is near in the valley of decision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்தில் பர்வதங்கள் திராட்சரசத்தைப் பொழியும், மலைகள் பாலாய் ஓடும், யூதாவின் ஆறுகள் எல்லாம் பிரவாகித்து ஓடும், ஒரு ஊற்று கர்த்தருடைய ஆலயத்திலிருந்து புறப்பட்டுச் சத்தம் சித்தீம் என்னும் பள்ளத்தாக்கை நீர்ப்பாய்ச்சலாக்கும்.]]></a:t>
+              <a:t><![CDATA[15. The sun and the moon shall be darkened, and the stars shall withdraw their shining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அக்காலத்தில் பர்வதங்கள் திராட்சரசத்தைப் பொழியும், மலைகள் பாலாய் ஓடும், யூதாவின் ஆறுகள் எல்லாம் பிரவாகித்து ஓடும், ஒரு ஊற்று கர்த்தருடைய ஆலயத்திலிருந்து புறப்பட்டுச் சத்தம் சித்தீம் என்னும் பள்ளத்தாக்கை நீர்ப்பாய்ச்சலாக்கும்.]]></a:t>
+              <a:t><![CDATA[16. The LORD also shall roar out of Zion, and utter his voice from Jerusalem; and the heavens and the earth shall shake: but the LORD will be the hope of his people, and the strength of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதா புத்திரரின் தேசத்திலே குற்றமில்லாத இரத்தத்தைச் சிந்தி, அவர்களுக்குச் செய்த கொடுமையினிமித்தம் எகிப்து பாழாய்ப்போகும்; ஏதோம் பாழான வனாந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[16. The LORD also shall roar out of Zion, and utter his voice from Jerusalem; and the heavens and the earth shall shake: but the LORD will be the hope of his people, and the strength of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதா புத்திரரின் தேசத்திலே குற்றமில்லாத இரத்தத்தைச் சிந்தி, அவர்களுக்குச் செய்த கொடுமையினிமித்தம் எகிப்து பாழாய்ப்போகும்; ஏதோம் பாழான வனாந்தரமாகும்.]]></a:t>
+              <a:t><![CDATA[17. So shall all of you know that I am the LORD your God dwelling in Zion, my holy mountain: then shall Jerusalem be holy, and there shall no strangers pass through her any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆனால் யூதாவோ சதாகாலமாகவும், எருசலேம் தலைமுறை தலைமுறையாகவும் குடியேற்றப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. So shall all of you know that I am the LORD your God dwelling in Zion, my holy mountain: then shall Jerusalem be holy, and there shall no strangers pass through her any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தண்டியாமல் விட்டிருந்த அவர்களுடைய இரத்தப்பழியைத் தண்டியாமல் விடேன்; கர்த்தர் சீயோனிலே வாசமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. And it shall come to pass in that day, that the mountains shall drop down new wine, and the hills shall flow with milk, and all the rivers of Judah shall flow with waters, and a fountain shall come forth out of the house of the LORD, and shall water the valley of Shittim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தண்டியாமல் விட்டிருந்த அவர்களுடைய இரத்தப்பழியைத் தண்டியாமல் விடேன்; கர்த்தர் சீயோனிலே வாசமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. And it shall come to pass in that day, that the mountains shall drop down new wine, and the hills shall flow with milk, and all the rivers of Judah shall flow with waters, and a fountain shall come forth out of the house of the LORD, and shall water the valley of Shittim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3930,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் சகல ஜாதியாரையும் கூட்டி யோசபாத்தின் பள்ளத்தாக்கிலே அவர்களை இறங்கிப்போகப்பண்ணி, அவர்கள் என் ஜனத்தையும் இஸ்ரவேலென்னும் என் சுதந்தரத்தையும் புறஜாதிகளுக்குள்ளே சிதறடித்து என் தேசத்தைப் பங்கிட்டுக்கொண்டதினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[2. I will also gather all nations, and will bring them down into the valley of Jehoshaphat, and will plead with them there for my people and for my heritage Israel, whom they have scattered among the nations, and parted my land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And it shall come to pass in that day, that the mountains shall drop down new wine, and the hills shall flow with milk, and all the rivers of Judah shall flow with waters, and a fountain shall come forth out of the house of the LORD, and shall water the valley of Shittim.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Egypt shall be a desolation, and Edom shall be a desolate wilderness, for the violence against the children of Judah, because they have shed innocent blood in their land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Egypt shall be a desolation, and Edom shall be a desolate wilderness, for the violence against the children of Judah, because they have shed innocent blood in their land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. But Judah shall dwell for ever, and Jerusalem from generation to generation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For I will cleanse their blood that I have not cleansed: for the LORD dwells in Zion.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For I will cleanse their blood that I have not cleansed: for the LORD dwells in Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் சகல ஜாதியாரையும் கூட்டி யோசபாத்தின் பள்ளத்தாக்கிலே அவர்களை இறங்கிப்போகப்பண்ணி, அவர்கள் என் ஜனத்தையும் இஸ்ரவேலென்னும் என் சுதந்தரத்தையும் புறஜாதிகளுக்குள்ளே சிதறடித்து என் தேசத்தைப் பங்கிட்டுக்கொண்டதினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[2. I will also gather all nations, and will bring them down into the valley of Jehoshaphat, and will plead with them there for my people and for my heritage Israel, whom they have scattered among the nations, and parted my land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் என் ஜனத்தின்பேரில் சீட்டுப்போட்டு, ஆண்குழந்தைகளை வேசிப்பணையமாகக் கொடுத்து, மதுபானம் பண்ணும்படி, பெண்குழந்தைகளைத் திராட்சரசத்துக்குக் கிரையமாகக் கொடுத்ததினிமித்தமும் அங்கே அவர்களோடு வழக்காடுவேன்.]]></a:t>
+              <a:t><![CDATA[2. I will also gather all nations, and will bring them down into the valley of Jehoshaphat, and will plead with them there for my people and for my heritage Israel, whom they have scattered among the nations, and parted my land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் என் ஜனத்தின்பேரில் சீட்டுப்போட்டு, ஆண்குழந்தைகளை வேசிப்பணையமாகக் கொடுத்து, மதுபானம் பண்ணும்படி, பெண்குழந்தைகளைத் திராட்சரசத்துக்குக் கிரையமாகக் கொடுத்ததினிமித்தமும் அங்கே அவர்களோடு வழக்காடுவேன்.]]></a:t>
+              <a:t><![CDATA[3. And they have cast lots for my people; and have given a boy for an harlot, and sold a girl for wine, that they might drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தீருவே, சீதோனே, பெலிஸ்தியாவின் சகல எல்லைகளே, உங்களுக்கும் எனக்கும் என்ன? இப்படி எனக்குச் சரிக்கட்டுகிறீர்களோ? இப்படி எனக்குச் சரிக்கட்டுவீர்களாகில், நான் தாமதமின்றி அதிசீக்கிரமாய் நீங்கள் சரிக்கட்டுகிறதை உங்கள் தலையின்மேல் திரும்பும்படி செய்வேன்.]]></a:t>
+              <a:t><![CDATA[3. And they have cast lots for my people; and have given a boy for an harlot, and sold a girl for wine, that they might drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தீருவே, சீதோனே, பெலிஸ்தியாவின் சகல எல்லைகளே, உங்களுக்கும் எனக்கும் என்ன? இப்படி எனக்குச் சரிக்கட்டுகிறீர்களோ? இப்படி எனக்குச் சரிக்கட்டுவீர்களாகில், நான் தாமதமின்றி அதிசீக்கிரமாய் நீங்கள் சரிக்கட்டுகிறதை உங்கள் தலையின்மேல் திரும்பும்படி செய்வேன்.]]></a:t>
+              <a:t><![CDATA[3. And they have cast lots for my people; and have given a boy for an harlot, and sold a girl for wine, that they might drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729553" r:id="rId1"/>
+    <p:sldLayoutId id="2482533719" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5516,98 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. क्योंकि तुम ने मेरी चान्दी-सोना ले लिया, और मेरी अच्छी और मनभावनी वस्तुएं अपने मन्दिरों में ले जा]]></a:t>
+              <a:t><![CDATA[4. தீருவே, சீதோனே, பெலிஸ்தியாவின் சகல எல்லைகளே, உங்களுக்கும் எனக்கும் என்ன? இப்படி எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर रखी हैं;]]></a:t>
+              <a:t><![CDATA[சரிக்கட்டுகிறீர்களோ? இப்படி எனக்குச் சரிக்கட்டுவீர்களாகில், நான் தாமதமின்றி அதிசீக்கிரமாய் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और यहूदियों और यरूशलेमियों को यूनानियों के हाथ इसलिये बेच डाला है कि वे अपने देश से दूर किए जाएं।]]></a:t>
+              <a:t><![CDATA[சரிக்கட்டுகிறதை உங்கள் தலையின்மேல் திரும்பும்படி செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इसलिये सुनो, मैं उन को उस स्थान से, जहां के जाने वालों के हाथ तुम ने उन को बेच दिया, बुलाने पर]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் என் வெள்ளியையும் என் பொன்னையும் எடுத்து, இன்பமும் உச்சிதமுமான என் பொருள்களை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हूं, और तुम्हारा दिया हुआ बदला, तुम्हारे ही सिर पर डाल दूंगा।]]></a:t>
+              <a:t><![CDATA[கோவில்களிலே கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. मैं तुम्हारे बेटे-बेटियों को यहूदियों के हाथ बिकवा दूंगा, और वे उसको शबाइयों के हाथ बेच देंगे जो]]></a:t>
+              <a:t><![CDATA[6. யூதாவின் குமாரரையும் எருசலேமின் குமாரரையும் அவர்களுடைய எல்லைகளுக்குத் தூரமாக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूर देश के रहने वाले हैं; क्योंकि यहोवा ने यह कहा है॥]]></a:t>
+              <a:t><![CDATA[கிரேக்கரிடத்தில் விற்றுப்போட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जाति जाति में यह प्रचार करो, युद्ध की तैयारी करो, अपने शूरवीरों को उभारो। सब योद्धा निकट आकर]]></a:t>
+              <a:t><![CDATA[7. இதோ, நீங்கள் அவர்களை விற்றுப்போட்ட அவ்விடத்திலிருந்து நான் அவர்களை எழும்பிவரப்பண்ணி, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लड़ने को चढ़ें।]]></a:t>
+              <a:t><![CDATA[சரிக்கட்டினதை உங்கள் தலையின்மேல் திரும்பும்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. अपने अपने हल की फाल को पीटकर तलवार, और अपनी अपनी हंसिया को पीटकर बर्छी बनाओ; जो बलहीन हो वह भी]]></a:t>
+              <a:t><![CDATA[8. உங்கள் குமாரரையும் உங்கள் குமாரத்திகளையும் யூதா புத்திரரின் கையிலே விற்பேன்; இவர்கள் அவர்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. क्योंकि सुनो, जिन दिनों में और जिस समय मैं यहूदा और यरूशलेम वासियों को बंधुआई से लौटा ले आऊंगा,]]></a:t>
+              <a:t><![CDATA[1. இதோ, யூதாவுக்கும் எருசலேமுக்கும் உண்டாயிருக்கிற சிறையிருப்பை நான் திருப்பும் அந்நாட்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहे, मैं वीर हूं॥]]></a:t>
+              <a:t><![CDATA[தூரதேசத்தாராகிய சபேயரிடத்தில் விற்றுப்போடுவார்கள்; கர்த்தர் இதைச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे चारों ओर के जाति जाति के लोगो, फुर्ती कर के आओ और इकट्ठे हो जाओ। हे यहोवा, तू भी अपने]]></a:t>
+              <a:t><![CDATA[9. இதைப் புறஜாதிகளுக்குள் கூறுங்கள்; யுத்தத்துக்கு ஆயத்தம்பண்ணுங்கள், பராக்கிரமசாலிகளை எழுப்புங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शूरवीरों को वहां ले जा।]]></a:t>
+              <a:t><![CDATA[யுத்தவீரர் எல்லாரும் சேர்ந்து ஏறிவரக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जाति जाति के लोग उभर कर चढ़ जाएं और यहोशापात की तराई में जाएं, क्योंकि वहां मैं चारों ओर की सारी]]></a:t>
+              <a:t><![CDATA[10. உங்கள் மண்வெட்டிகளைப் பட்டயங்களாகவும், உங்கள் அரிவாள்களை ஈட்டிகளாகவும் அடியுங்கள்; பலவீனனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जातियों का न्याय करने को बैठूंगा॥]]></a:t>
+              <a:t><![CDATA[தன்னைப் பலவான் என்று சொல்வானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. हंसुआ लगाओ, क्योंकि खेत पक गया है। आओ, दाख रौंदो, क्योंकि हौज़ भर गया है। रसकुण्ड उमण्डने लगे,]]></a:t>
+              <a:t><![CDATA[11. சகல ஜாதிகளே, நீங்கள் சுற்றிலுமிருந்து ஏகமாய் வந்து கூடுங்கள்; கர்த்தாவே, நீரும் அங்கே உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि उनकी बुराई बहुत बड़ी है॥]]></a:t>
+              <a:t><![CDATA[பராக்கிமசாலிகளை இறங்கப்பண்ணுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. निबटारे की तराई में भीड़ की भीड़ है! क्योंकि निबटारे की तराई में यहोवा का दिन निकट है।]]></a:t>
+              <a:t><![CDATA[12. ஜாதிகள் எழும்பி யோசபாத்தின் பள்ளத்தாக்குக்கு வருவார்களாக; சுற்றிலுமுள்ள ஜாதிகளை நியாயந்தீர்க்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. सूर्य और चन्द्रमा अपना अपना प्रकाश न देंगे, और न तारे चमकेंगे॥]]></a:t>
+              <a:t><![CDATA[அங்கே நான் வீற்றிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और यहोवा सिय्योन से गरजेगा, और यरूशलेम से बड़ा शब्द सुनाएगा; और आकाश और पृथ्वी थरथराएंगे। परन्तु]]></a:t>
+              <a:t><![CDATA[13. பயிர் முதிர்ந்தது, அரிவாளை நீட்டி அறுங்கள், வந்து இறங்குங்கள்; ஆலை நிரம்பியிருக்கிறது, ஆலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उस समय मैं सब जातियों को इकट्ठी कर के यहोशपात की तराई में ले जाऊंगा, और वहां उनके साथ अपनी प्रजा]]></a:t>
+              <a:t><![CDATA[அக்காலத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा अपनी प्रजा के लिये शरणस्थान और इस्राएलियों के लिये गढ़ ठहरेगा॥]]></a:t>
+              <a:t><![CDATA[தொட்டிகள் வழிந்தோடுகிறது; அவர்களுடைய பாதகம் பெரியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. इस प्रकार तुम जानोगे कि यहोवा जो अपने पवित्र पर्वत सिय्योन पर वास किए रहता है, वही हमारा]]></a:t>
+              <a:t><![CDATA[14. நியாயத்தீர்ப்பின் பள்ளத்தாக்கிலே ஜனங்கள் திரள்திரளாய் இருக்கிறார்கள்; நியாயத்தீர்ப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर है। और यरूशलेम पवित्र ठहरेगा, और परदेशी उस में हो कर फिर न जाने पाएंगे॥]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்கிலே கர்த்தரின் நாள் சமீபமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और उस समय पहाड़ों से नया दाखमधु टपकने लगेगा, और टीलों से दूध बहने लगेगा, और यहूदा देश के सब नाले]]></a:t>
+              <a:t><![CDATA[15. சூரியனும் சந்திரனும் இருண்டுபோகும், நட்சத்திரங்கள் ஒளிமழுங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जल से भर जाएंगे; और यहोवा के भवन में से एक सोता फूट निकलेगा, जिस से शित्तीम का नाम नाला सींचा जाएगा॥]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் சீயோனிலிருந்து கெர்ச்சித்து, எருசலேமிலிருந்து சத்தமிடுவார்; வானமும் பூமியும் அதிரும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. यहूदियों पर उपद्रव करने के कारण, मिस्र उजाड़ और एदोम उजड़ा हुआ मरूस्थल हो जाएगा, क्योंकि]]></a:t>
+              <a:t><![CDATA[ஆனாலும் கர்த்தர் தமது ஜனத்துக்கு அடைக்கலமும் இஸ்ரவேல் புத்திரருக்கு அரணான கோட்டையுமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्होंने उनके देश में निर्दोष की हत्या की थी।]]></a:t>
+              <a:t><![CDATA[17. என் பரிசுத்த பர்வதமாகிய சீயோனிலே வாசமாயிருக்கிற நான் உங்கள் தேவனாகிய கர்த்தர் என்று அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. परन्तु यहूदा सर्वदा और यरूशलेम पीढ़ी पीढ़ी तब बना रहेगा।]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வீர்கள்; அப்பொழுது எருசலேம் பரிசுத்தமாயிருக்கும்; அந்நியர் இனி அதைக்கடந்துபோவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. क्योंकि उनका खून, जो अब तक मैं ने पवित्र नहीं ठहराया था, उसे अब पवित्र ठहराऊंगा, क्योंकि यहोवा]]></a:t>
+              <a:t><![CDATA[18. அக்காலத்தில் பர்வதங்கள் திராட்சரசத்தைப் பொழியும், மலைகள் பாலாய் ஓடும், யூதாவின் ஆறுகள் எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सिय्योन में वास किए रहता है॥]]></a:t>
+              <a:t><![CDATA[பிரவாகித்து ஓடும், ஒரு ஊற்று கர்த்தருடைய ஆலயத்திலிருந்து புறப்பட்டுச் சத்தம் சித்தீம் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अर्थात अपने निज भाग इस्राएल के विषय में जिसे उन्होंने अन्यजातियों में तितर-बितर कर के मेरे देश को]]></a:t>
+              <a:t><![CDATA[2. நான் சகல ஜாதியாரையும் கூட்டி யோசபாத்தின் பள்ளத்தாக்கிலே அவர்களை இறங்கிப்போகப்பண்ணி, அவர்கள் என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பள்ளத்தாக்கை நீர்ப்பாய்ச்சலாக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. யூதா புத்திரரின் தேசத்திலே குற்றமில்லாத இரத்தத்தைச் சிந்தி, அவர்களுக்குச் செய்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுமையினிமித்தம் எகிப்து பாழாய்ப்போகும்; ஏதோம் பாழான வனாந்தரமாகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆனால் யூதாவோ சதாகாலமாகவும், எருசலேம் தலைமுறை தலைமுறையாகவும் குடியேற்றப்பட்டிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நான் தண்டியாமல் விட்டிருந்த அவர்களுடைய இரத்தப்பழியைத் தண்டியாமல் விடேன்; கர்த்தர் சீயோனிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாசமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बांट लिया है, उन से मुकद्दमा लडूंगा।]]></a:t>
+              <a:t><![CDATA[ஜனத்தையும் இஸ்ரவேலென்னும் என் சுதந்தரத்தையும் புறஜாதிகளுக்குள்ளே சிதறடித்து என் தேசத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उन्होंने तो मेरी प्रजा पर चिट्ठी डाली, और एक लड़का वेश्या के बदले में दे दिया, और एक लड़की बेच कर]]></a:t>
+              <a:t><![CDATA[பங்கிட்டுக்கொண்டதினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दाखमधु पीया है॥]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் என் ஜனத்தின்பேரில் சீட்டுப்போட்டு, ஆண்குழந்தைகளை வேசிப்பணையமாகக் கொடுத்து, மதுபானம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. हे सोर, और सीदोन और पलिश्तीन के सब प्रदेशो, तुम को मुझ से क्या काम? क्या तुम मुझ को बदला दोगे?]]></a:t>
+              <a:t><![CDATA[பண்ணும்படி, பெண்குழந்தைகளைத் திராட்சரசத்துக்குக் கிரையமாகக் கொடுத்ததினிமித்தமும் அங்கே அவர்களோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यदि तुम मुझे बदला भी दो, तो मैं शीघ्र ही तुम्हारा दिया हुआ बदला, तुम्हारे ही सिर पर डाल दूंगा।]]></a:t>
+              <a:t><![CDATA[வழக்காடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோவேல் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>