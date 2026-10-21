--- v1 (2026-07-31)
+++ v2 (2026-10-21)
@@ -89,50 +89,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +178,58 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +376,61 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும், நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில் வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. And, behold, Boaz came from Bethlehem, and said unto the reapers, The LORD be with you. And they answered him, The LORD bless you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும், நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில் வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. Then said Boaz unto his servant that was set over the reapers, Whose damsel is this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் செய்கைக்குத்தக்க பலனைக் கர்த்தர் உனக்குக் கட்டளையிடுவாராக; இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய செட்டைகளின்கீழ் அடைக்கலமாய் வந்த உனக்கு அவராலே நிறைவான பலன் கிடைப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Then said Boaz unto his servant that was set over the reapers, Whose damsel is this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் செய்கைக்குத்தக்க பலனைக் கர்த்தர் உனக்குக் கட்டளையிடுவாராக; இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய செட்டைகளின்கீழ் அடைக்கலமாய் வந்த உனக்கு அவராலே நிறைவான பலன் கிடைப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the servant that was set over the reapers answered and said, It is the Moabitish damsel that came back with Naomi out of the country of Moab:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. And the servant that was set over the reapers answered and said, It is the Moabitish damsel that came back with Naomi out of the country of Moab:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And she said, I pray you, let me glean and gather after the reapers among the sheaves: so she came, and has continued even from the morning until now, that she tarried a little in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. And she said, I pray you, let me glean and gather after the reapers among the sheaves: so she came, and has continued even from the morning until now, that she tarried a little in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து, காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை வைத்துக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[7. And she said, I pray you, let me glean and gather after the reapers among the sheaves: so she came, and has continued even from the morning until now, that she tarried a little in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து, காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை வைத்துக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[8. Then said Boaz unto Ruth, Hear you not, my daughter? Go not to glean in another field, neither go from behind, but abide here fast by my maidens:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் கதிர் பொறுக்கிக்கொள்ள எழுந்தபோது, போவாஸ் தன் வேலைக்காரரை நோக்கி: அவள் அரிக்கட்டுகள் நடுவே பொறுக்கிக்கொள்ளட்டும்; அவளை ஈனம் பண்ணவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[8. Then said Boaz unto Ruth, Hear you not, my daughter? Go not to glean in another field, neither go from behind, but abide here fast by my maidens:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது போவாஸ் ரூத்தைப்பார்த்து: மகளே, கேள்; பொறுக்கிக்கொள்ள வேறே வயலில் போகாமலும், இவ்விடத்தைவிட்டுப் போகாமலும், இங்கே என் ஊழியக்காரப் பெண்களோடு கூடவே இரு.]]></a:t>
+              <a:t><![CDATA[1. And Naomi had a kinsman of her husband's, a mighty man of wealth, of the family of Elimelech; and his name was Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் கதிர் பொறுக்கிக்கொள்ள எழுந்தபோது, போவாஸ் தன் வேலைக்காரரை நோக்கி: அவள் அரிக்கட்டுகள் நடுவே பொறுக்கிக்கொள்ளட்டும்; அவளை ஈனம் பண்ணவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[9. Let yours eyes be on the field that they do reap, and go you after them: have I not charged the young men that they shall not touch you? and when you are thirsty, go unto the vessels, and drink of that which the young men have drawn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் பொறுக்கிக்கொள்ளும் படிக்கு அவளுக்காக அரிகளிலே சிலதைச் சிந்தவிடுங்கள், அவளை அதட்டாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. Let yours eyes be on the field that they do reap, and go you after them: have I not charged the young men that they shall not touch you? and when you are thirsty, go unto the vessels, and drink of that which the young men have drawn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் பொறுக்கிக்கொள்ளும் படிக்கு அவளுக்காக அரிகளிலே சிலதைச் சிந்தவிடுங்கள், அவளை அதட்டாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. Let yours eyes be on the field that they do reap, and go you after them: have I not charged the young men that they shall not touch you? and when you are thirsty, go unto the vessels, and drink of that which the young men have drawn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே அவள் சாயங்காலமட்டும் வயலிலே கதிர் பொறுக்கினாள்; பொறுக்கினதை அவள் தட்டி அடித்துத் தீர்ந்தபோது, அது ஏறக்குறைய ஒரு மரக்கால் வாற்கோதுமை கண்டது.]]></a:t>
+              <a:t><![CDATA[10. Then she fell on her face, and bowed herself to the ground, and said unto him, Why have I found grace in yours eyes, that you should take knowledge of me, seeing I am a stranger?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் அதை எடுத்துக்கொண்டு, ஊருக்குள் வந்தாள்; அவள் பொறுக்கினதை அவளுடைய மாமி பார்த்தாள்; தான் திருப்தியாய்ச் சாப்பிட்டு மீதியாக வைத்ததையும் எடுத்து அவளுக்குக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[10. Then she fell on her face, and bowed herself to the ground, and said unto him, Why have I found grace in yours eyes, that you should take knowledge of me, seeing I am a stranger?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் அதை எடுத்துக்கொண்டு, ஊருக்குள் வந்தாள்; அவள் பொறுக்கினதை அவளுடைய மாமி பார்த்தாள்; தான் திருப்தியாய்ச் சாப்பிட்டு மீதியாக வைத்ததையும் எடுத்து அவளுக்குக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[11. And Boaz answered and said unto her, It has fully been showed me, all that you have done unto your mother in law since the death of yours husband: and how you have left your father and your mother, and the land of your nativity, and are come unto a people which you knew not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And Boaz answered and said unto her, It has fully been showed me, all that you have done unto your mother in law since the death of yours husband: and how you have left your father and your mother, and the land of your nativity, and are come unto a people which you knew not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And Boaz answered and said unto her, It has fully been showed me, all that you have done unto your mother in law since the death of yours husband: and how you have left your father and your mother, and the land of your nativity, and are come unto a people which you knew not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. The LORD recompense your work, and a full reward be given you of the LORD God of Israel, under whose wings you are come to trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. The LORD recompense your work, and a full reward be given you of the LORD God of Israel, under whose wings you are come to trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது போவாஸ் ரூத்தைப்பார்த்து: மகளே, கேள்; பொறுக்கிக்கொள்ள வேறே வயலில் போகாமலும், இவ்விடத்தைவிட்டுப் போகாமலும், இங்கே என் ஊழியக்காரப் பெண்களோடு கூடவே இரு.]]></a:t>
+              <a:t><![CDATA[1. And Naomi had a kinsman of her husband's, a mighty man of wealth, of the family of Elimelech; and his name was Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. Then she said, Let me find favour in your sight, my lord; for that you have comforted me, and for that you have spoken friendly unto yours handmaid, though I be not like unto one of yours handmaidens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. Then she said, Let me find favour in your sight, my lord; for that you have comforted me, and for that you have spoken friendly unto yours handmaid, though I be not like unto one of yours handmaidens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும் மோவாபிய ஸ்திரீயான ரூத்: அவர் என்னை நோக்கி, என் அறுப்பெல்லாம் அறுத்துத் தீருமட்டும், நீ என் வேலைக்காரிகளோடே கூடவே இரு என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. Then she said, Let me find favour in your sight, my lord; for that you have comforted me, and for that you have spoken friendly unto yours handmaid, though I be not like unto one of yours handmaidens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும் மோவாபிய ஸ்திரீயான ரூத்: அவர் என்னை நோக்கி, என் அறுப்பெல்லாம் அறுத்துத் தீருமட்டும், நீ என் வேலைக்காரிகளோடே கூடவே இரு என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And Boaz said unto her, At mealtime come you here, and eat of the bread, and dip your morsel in the vinegar. And she sat beside the reapers: and he reached her parched corn, and she did eat, and was sufficed, and left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நகோமி தன் மருமகளாகிய ரூத்தைப் பார்த்து: என் மகளே, வேறொரு வயலிலே மனுஷர் உன்னை எதிர்க்காதபடிக்கு நீ அவன் வேலைக்காரிகளோடே போகிறது நல்லது என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And Boaz said unto her, At mealtime come you here, and eat of the bread, and dip your morsel in the vinegar. And she sat beside the reapers: and he reached her parched corn, and she did eat, and was sufficed, and left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நகோமி தன் மருமகளாகிய ரூத்தைப் பார்த்து: என் மகளே, வேறொரு வயலிலே மனுஷர் உன்னை எதிர்க்காதபடிக்கு நீ அவன் வேலைக்காரிகளோடே போகிறது நல்லது என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And Boaz said unto her, At mealtime come you here, and eat of the bread, and dip your morsel in the vinegar. And she sat beside the reapers: and he reached her parched corn, and she did eat, and was sufficed, and left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே கோதுமை அறுப்பும் வாற்கோதுமை அறுப்பும் தீருமட்டும் அவள் கதிர் பொறுக்கும்படிக்கு, போவாசுடைய வேலைக்காரிகளோடே கூடியிருந்து, தன் மாமியினிடத்தில் தங்கினாள்.]]></a:t>
+              <a:t><![CDATA[14. And Boaz said unto her, At mealtime come you here, and eat of the bread, and dip your morsel in the vinegar. And she sat beside the reapers: and he reached her parched corn, and she did eat, and was sufficed, and left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே கோதுமை அறுப்பும் வாற்கோதுமை அறுப்பும் தீருமட்டும் அவள் கதிர் பொறுக்கும்படிக்கு, போவாசுடைய வேலைக்காரிகளோடே கூடியிருந்து, தன் மாமியினிடத்தில் தங்கினாள்.]]></a:t>
+              <a:t><![CDATA[15. And when she was risen up to glean, Boaz commanded his young men, saying, Let her glean even among the sheaves, and reproach her not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நகோமிக்கு அவளுடைய புருஷனாகிய எலிமெலேக்கின் உறவின்முறையில் போவாஸ் என்னும் பேருள்ள மிகுந்த ஆஸ்திக்காரனாகிய இனத்தான் ஒருவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And when she was risen up to glean, Boaz commanded his young men, saying, Let her glean even among the sheaves, and reproach her not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோவாபிய ஸ்திரீயான ரூத் என்பவள் நகோமியைப் பார்த்து: நான் வயல்வெளிக்குப் போய், யாருடைய கண்களில் எனக்குத் தயைகிடைக்குமோ, அவர் பிறகே கதிர்களைப் பொறுக்கிக்கொண்டுவருகிறேன் என்றாள்; அதற்கு இவள்: என் மகளே, போ என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. And let fall also some of the handfuls of purpose for her, and leave them, that she may glean them, and rebuke her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And Ruth the Moabitess said unto Naomi, Let me now go to the field, and glean ears of corn after him in whose sight I shall find grace. And she said unto her, Go, my daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோவாபிய ஸ்திரீயான ரூத் என்பவள் நகோமியைப் பார்த்து: நான் வயல்வெளிக்குப் போய், யாருடைய கண்களில் எனக்குத் தயைகிடைக்குமோ, அவர் பிறகே கதிர்களைப் பொறுக்கிக்கொண்டுவருகிறேன் என்றாள்; அதற்கு இவள்: என் மகளே, போ என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. And let fall also some of the handfuls of purpose for her, and leave them, that she may glean them, and rebuke her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் போய், வயல்வெளியில் அறுக்கிறவர்கள் பிறகே பொறுக்கினாள்; தற்செயலாய் அவளுக்கு நேரிட்ட அந்த வயல்நிலம் எலிமெலேக்கின் வம்சத்தானாகிய போவாசுடையதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. So she gleaned in the field until even, and beat out that she had gleaned: and it was about an ephah of barley.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் போய், வயல்வெளியில் அறுக்கிறவர்கள் பிறகே பொறுக்கினாள்; தற்செயலாய் அவளுக்கு நேரிட்ட அந்த வயல்நிலம் எலிமெலேக்கின் வம்சத்தானாகிய போவாசுடையதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. So she gleaned in the field until even, and beat out that she had gleaned: and it was about an ephah of barley.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது போவாஸ் பெத்லெகேமிலிருந்து வந்து, அறுக்கிறவர்களைப் பார்த்து: கர்த்தர் உங்களோடே இருப்பாராக என்றான்; அதற்கு அவர்கள்: கர்த்தர் உம்மை ஆசீர்வதிப்பாராக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And she took it up, and went into the city: and her mother in law saw what she had gleaned: and she brought forth, and gave to her that she had reserved after she was sufficed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது போவாஸ் பெத்லெகேமிலிருந்து வந்து, அறுக்கிறவர்களைப் பார்த்து: கர்த்தர் உங்களோடே இருப்பாராக என்றான்; அதற்கு அவர்கள்: கர்த்தர் உம்மை ஆசீர்வதிப்பாராக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And she took it up, and went into the city: and her mother in law saw what she had gleaned: and she brought forth, and gave to her that she had reserved after she was sufficed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு போவாஸ் அறுக்கிறவர்கள் மேல் கண்காணியாக வைக்கப்பட்ட தன் வேலைக்காரனை நோக்கி: இந்தப் பெண்பிள்ளை யாருடையவள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And her mother in law said unto her, Where have you gleaned to day? and where wrought you? blessed be he that did take knowledge of you. And she showed her mother in law with whom she had wrought, and said, The man's name with whom I wrought to day is Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அறுக்கிறவர்கள்மேல் கண்காணியாக வைக்கப்பட்ட அந்த வேலைக்காரன் பிரதியுத்தரமாக: இவள் மோவாப் தேசத்திலிருந்து நகோமியோடேகூட வந்த மோவாபிய பெண்பிள்ளை.]]></a:t>
+              <a:t><![CDATA[19. And her mother in law said unto her, Where have you gleaned to day? and where wrought you? blessed be he that did take knowledge of you. And she showed her mother in law with whom she had wrought, and said, The man's name with whom I wrought to day is Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அறுக்கிறவர்கள்மேல் கண்காணியாக வைக்கப்பட்ட அந்த வேலைக்காரன் பிரதியுத்தரமாக: இவள் மோவாப் தேசத்திலிருந்து நகோமியோடேகூட வந்த மோவாபிய பெண்பிள்ளை.]]></a:t>
+              <a:t><![CDATA[19. And her mother in law said unto her, Where have you gleaned to day? and where wrought you? blessed be he that did take knowledge of you. And she showed her mother in law with whom she had wrought, and said, The man's name with whom I wrought to day is Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள் என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள் குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Naomi said unto her daughter in law, Blessed be he of the LORD, who has not left off his kindness to the living and to the dead. And Naomi said unto her, The man is near of kin unto us, one of our next kinsmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள் என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள் குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Naomi said unto her daughter in law, Blessed be he of the LORD, who has not left off his kindness to the living and to the dead. And Naomi said unto her, The man is near of kin unto us, one of our next kinsmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5177,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And Ruth the Moabitess said unto Naomi, Let me now go to the field, and glean ears of corn after him in whose sight I shall find grace. And she said unto her, Go, my daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Naomi said unto her daughter in law, Blessed be he of the LORD, who has not left off his kindness to the living and to the dead. And Naomi said unto her, The man is near of kin unto us, one of our next kinsmen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Naomi said unto her daughter in law, Blessed be he of the LORD, who has not left off his kindness to the living and to the dead. And Naomi said unto her, The man is near of kin unto us, one of our next kinsmen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And Ruth the Moabitess said, He said unto me also, You shall keep fast by my young men, until they have ended all my harvest.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And Ruth the Moabitess said, He said unto me also, You shall keep fast by my young men, until they have ended all my harvest.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Naomi said unto Ruth her daughter in law, It is good, my daughter, that you go out with his maidens, that they meet you not in any other field.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Naomi said unto Ruth her daughter in law, It is good, my daughter, that you go out with his maidens, that they meet you not in any other field.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So she kept fast by the maidens of Boaz to glean unto the end of barley harvest and of wheat harvest; and dwelt with her mother in law.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So she kept fast by the maidens of Boaz to glean unto the end of barley harvest and of wheat harvest; and dwelt with her mother in law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And Ruth the Moabitess said unto Naomi, Let me now go to the field, and glean ears of corn after him in whose sight I shall find grace. And she said unto her, Go, my daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவள் தரையிலே முகங்குப்புற விழுந்து வணங்கி: நான் அந்நியதேசத்தாளாயிருக்க, நீர் என்னை விசாரிக்கும்படி எனக்கு எதினாலே உம்முடைய கண்களில் தயை கிடைத்தது என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And she went, and came, and gleaned in the field after the reapers: and her hap was to light on a part of the field belonging unto Boaz, who was of the kindred of Elimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவள் தரையிலே முகங்குப்புற விழுந்து வணங்கி: நான் அந்நியதேசத்தாளாயிருக்க, நீர் என்னை விசாரிக்கும்படி எனக்கு எதினாலே உம்முடைய கண்களில் தயை கிடைத்தது என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And she went, and came, and gleaned in the field after the reapers: and her hap was to light on a part of the field belonging unto Boaz, who was of the kindred of Elimelech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும், நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில் வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. And, behold, Boaz came from Bethlehem, and said unto the reapers, The LORD be with you. And they answered him, The LORD bless you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469741" r:id="rId1"/>
+    <p:sldLayoutId id="2481564217" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6960,114 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता और जन्मभूमि को छोड़कर ऐसे लोगों में आई है जिन को पहिले तू ने जानती थी, यह सब मुझे विस्तार के]]></a:t>
+              <a:t><![CDATA[இருப்பாராக என்றான்; அதற்கு அவர்கள்: கர்த்தர் உம்மை ஆசீர்வதிப்பாராக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साथ बताया गया है।]]></a:t>
+              <a:t><![CDATA[5. பின்பு போவாஸ் அறுக்கிறவர்கள் மேல் கண்காணியாக வைக்கப்பட்ட தன் வேலைக்காரனை நோக்கி: இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. यहोवा तेरी करनी का फल दे, और इस्राएल का परमेश्वर यहोवा जिसके पंखों के तले तू शरण लेने आई है तुझे]]></a:t>
+              <a:t><![CDATA[பெண்பிள்ளை யாருடையவள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पूरा बदला दे]]></a:t>
+              <a:t><![CDATA[6. அறுக்கிறவர்கள்மேல் கண்காணியாக வைக்கப்பட்ட அந்த வேலைக்காரன் பிரதியுத்தரமாக: இவள் மோவாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. उसने कहा, हे मेरे प्रभु, तेरे अनुग्रह की दृष्टि मुझ पर बनी रहे, क्योंकि यद्यपि मैं तेरी दासियों]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து நகோமியோடேகூட வந்த மோவாபிய பெண்பிள்ளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में से किसी के भी बराबर नहीं हूं, तौभी तू ने अपनी दासी के मन में पैठनेवाली बातें कहकर मुझे शान्ति दी]]></a:t>
+              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. फिर खाने के समय बोअज ने उस से कहा, यहीं आकर रोटी खा, और अपना कौर सिरके में बोर। तो वह लवने वालों]]></a:t>
+              <a:t><![CDATA[குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पास बैठ गई; और उसने उसको भुनी हुई बालें दी; और वह खाकर तृप्त हुई, वरन कुछ बचा भी रखा।]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது போவாஸ் ரூத்தைப்பார்த்து: மகளே, கேள்; பொறுக்கிக்கொள்ள வேறே வயலில் போகாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जब वह बीनने को उठी, तब बोअज ने अपने जवानों को आज्ञा दी, कि उसको पूलों के बीच बीच में भी बीनने]]></a:t>
+              <a:t><![CDATA[இவ்விடத்தைவிட்டுப் போகாமலும், இங்கே என் ஊழியக்காரப் பெண்களோடு கூடவே இரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब बोअज ने रूत से कहा, हे मेरी बेटी, क्या तू सुनती है? किसी दूसरे के खेत में बीनने को न जाना,]]></a:t>
+              <a:t><![CDATA[1. நகோமிக்கு அவளுடைய புருஷனாகிய எலிமெலேக்கின் உறவின்முறையில் போவாஸ் என்னும் பேருள்ள மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दो, और दोष मत लगाओ।]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. वरन मुट्ठी भर जाने पर कुछ कुछ निकाल कर गिरा भी दिया करो, और उसके बीनने के लिये छोड़ दो, और उसे]]></a:t>
+              <a:t><![CDATA[வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घुड़ को मत।]]></a:t>
+              <a:t><![CDATA[வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. सो वह सांझ तक खेत में बीनती रही; तब जो कुछ बीन चुकी उसे फटका, और वह कोई एपा भर जौ निकला।]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவள் தரையிலே முகங்குப்புற விழுந்து வணங்கி: நான் அந்நியதேசத்தாளாயிருக்க, நீர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब वह उसे उठा कर नगर में गई, और उसकी सास ने उसका बीना हुआ देखा, और जो कुछ उसने तृप्त हो कर बचाया]]></a:t>
+              <a:t><![CDATA[விசாரிக்கும்படி எனக்கு எதினாலே உம்முடைய கண்களில் தயை கிடைத்தது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[था उसको उसने निकाल कर अपनी सास को दिया।]]></a:t>
+              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. उसकी सास ने उस से पूछा, आज तू कहां बीनती, और कहां काम करती थी? धन्य वह हो जिसने तेरी सुधि ली है।]]></a:t>
+              <a:t><![CDATA[நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तब उसने अपनी सास को बता दिया, कि मैं ने किस के पास काम किया, और कहा, कि जिस पुरूष के पास मैं ने आज]]></a:t>
+              <a:t><![CDATA[வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काम किया उसका नाम बोअज है।]]></a:t>
+              <a:t><![CDATA[12. உன் செய்கைக்குத்தக்க பலனைக் கர்த்தர் உனக்குக் கட்டளையிடுவாராக; இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. नाओमी ने अपनी बहू से कहा, वह यहोवा की ओर से आशीष पाए, क्योंकि उसने न तो जीवित पर से और न मरे]]></a:t>
+              <a:t><![CDATA[செட்டைகளின்கீழ் அடைக்கலமாய் வந்த உனக்கு அவராலே நிறைவான பலன் கிடைப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरी ही दासियों के संग यहीं रहना।]]></a:t>
+              <a:t><![CDATA[ஆஸ்திக்காரனாகிய இனத்தான் ஒருவன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुओं पर से अपनी करूणा हटाई! फिर नाओमी ने उस से कहा, वह पुरूष तो हमारा कुटुम्बी है, वरन उन में से है]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिन को हमारी भूमि छुड़ाने का अधिकार है।]]></a:t>
+              <a:t><![CDATA[வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. फिर रूत मोआबिन बोली, उसने मुझ से यह भी कहा, कि जब तक मेरे सेवक मेरी कटनी पूरी न कर चुकें तब तक]]></a:t>
+              <a:t><![CDATA[பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्हीं के संग संग लगी रह।]]></a:t>
+              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. नाओमी ने अपनी बहु रूत से कहा, मेरी बेटी यह अच्छा भी है, कि तू उसी की दासियों के साथ साथ जाया]]></a:t>
+              <a:t><![CDATA[காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करे, और वे तुझ को दूसरे के खेत में न मिलें।]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. इसलिये रूत जौ और गेहूं दोनों की कटनी के अन्त तक बीनने के लिये बोअज की दासियों के साथ साथ लगी]]></a:t>
+              <a:t><![CDATA[வைத்துக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रही; और अपनी सास के यहां रहती थी॥]]></a:t>
+              <a:t><![CDATA[15. அவள் கதிர் பொறுக்கிக்கொள்ள எழுந்தபோது, போவாஸ் தன் வேலைக்காரரை நோக்கி: அவள் அரிக்கட்டுகள் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. नाओमी के पति एलीमेलेक के कुल में उसका एक बड़ा धनी कुटुम्बी था, जिसका नाम बोअज था।]]></a:t>
+              <a:t><![CDATA[பொறுக்கிக்கொள்ளட்டும்; அவளை ஈனம் பண்ணவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और मोआबिन रूत ने नाओमी से कहा, मुझे किसी खेत में जाने दे, कि जो मुझ पर अनुग्रह की दृष्टि करे,]]></a:t>
+              <a:t><![CDATA[16. அவள் பொறுக்கிக்கொள்ளும் படிக்கு அவளுக்காக அரிகளிலே சிலதைச் சிந்தவிடுங்கள், அவளை அதட்டாதிருங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जिस खेत को वे लवतीं हों उसी पर तेरा ध्यान बन्धा रहे, और उन्हीं के पीछे पीछे चला करना। क्या मैं ने]]></a:t>
+              <a:t><![CDATA[2. மோவாபிய ஸ்திரீயான ரூத் என்பவள் நகோமியைப் பார்த்து: நான் வயல்வெளிக்குப் போய், யாருடைய கண்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके पीछे पीछे मैं सिला बीनती जाऊं। उसने कहा, चली जा, बेटी।]]></a:t>
+              <a:t><![CDATA[என்று கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. सो वह जा कर एक खेत में लवने वालों के पीछे बीनने लगी, और जिस खेत में वह संयोग से गई थी वह एलीमेलेक]]></a:t>
+              <a:t><![CDATA[17. அப்படியே அவள் சாயங்காலமட்டும் வயலிலே கதிர் பொறுக்கினாள்; பொறுக்கினதை அவள் தட்டி அடித்துத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के कुटुम्बी बोअज का था।]]></a:t>
+              <a:t><![CDATA[தீர்ந்தபோது, அது ஏறக்குறைய ஒரு மரக்கால் வாற்கோதுமை கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और बोअज बेतलेहेम से आकर लवने वालों से कहने लगा, यहोवा तुम्हारे संग रहे, और वे उस से बोले, यहोवा]]></a:t>
+              <a:t><![CDATA[18. அவள் அதை எடுத்துக்கொண்டு, ஊருக்குள் வந்தாள்; அவள் பொறுக்கினதை அவளுடைய மாமி பார்த்தாள்; தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुझे आशीष दे।]]></a:t>
+              <a:t><![CDATA[திருப்தியாய்ச் சாப்பிட்டு மீதியாக வைத்ததையும் எடுத்து அவளுக்குக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब बोअज ने अपने उस सेवक से जो लवने वालों के ऊपर ठहराया गया था पूछा, वह किस की कन्या है।]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जो सेवक लवने वालों के ऊपर ठहराया गया था उसने उत्तर दिया, वह मोआबिन कन्या है, जो नाओमी के संग मोआब]]></a:t>
+              <a:t><![CDATA[அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश से लौट आई है।]]></a:t>
+              <a:t><![CDATA[வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. उसने कहा था, मुझे लवने वालों के पीछे पीछे पूलों के बीच बीनने और बालें बटोरने दे। तो वह आई, और भोर]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से अब तक यहीं है, केवल थोड़ी देर तक घर में रही थी।]]></a:t>
+              <a:t><![CDATA[தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12876,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जवानों को आज्ञा नहीं दी, कि तुझ से न बोलें? और जब जब तुझे प्यास लगे, तब तब तू बरतनों के पास जा कर]]></a:t>
+              <a:t><![CDATA[எனக்குத் தயைகிடைக்குமோ, அவர் பிறகே கதிர்களைப் பொறுக்கிக்கொண்டுவருகிறேன் என்றாள்; அதற்கு இவள்: என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. பின்னும் மோவாபிய ஸ்திரீயான ரூத்: அவர் என்னை நோக்கி, என் அறுப்பெல்லாம் அறுத்துத் தீருமட்டும், நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என் வேலைக்காரிகளோடே கூடவே இரு என்று சொன்னார் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அப்பொழுது நகோமி தன் மருமகளாகிய ரூத்தைப் பார்த்து: என் மகளே, வேறொரு வயலிலே மனுஷர் உன்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எதிர்க்காதபடிக்கு நீ அவன் வேலைக்காரிகளோடே போகிறது நல்லது என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அப்படியே கோதுமை அறுப்பும் வாற்கோதுமை அறுப்பும் தீருமட்டும் அவள் கதிர் பொறுக்கும்படிக்கு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போவாசுடைய வேலைக்காரிகளோடே கூடியிருந்து, தன் மாமியினிடத்தில் தங்கினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जवानों का भरा हुआ पानी पीना।]]></a:t>
+              <a:t><![CDATA[மகளே, போ என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब वह भूमि तक झुककर मुंह के बल गिरी, और उस से कहने लगी, क्या कारण है कि तू ने मुझ परदेशिन पर]]></a:t>
+              <a:t><![CDATA[3. அவள் போய், வயல்வெளியில் அறுக்கிறவர்கள் பிறகே பொறுக்கினாள்; தற்செயலாய் அவளுக்கு நேரிட்ட அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनुग्रह की दृष्टि करके मेरी सुधि ली है?]]></a:t>
+              <a:t><![CDATA[வயல்நிலம் எலிமெலேக்கின் வம்சத்தானாகிய போவாசுடையதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. बोअज ने उत्तर दिया, जो कुछ तू ने पति मरने के पीछे अपनी सास से किया है, और तू किस रीति अपने माता]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது போவாஸ் பெத்லெகேமிலிருந்து வந்து, அறுக்கிறவர்களைப் பார்த்து: கர்த்தர் உங்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரூத் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>