--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -87,50 +87,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +161,51 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +351,54 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு போவாஸ் அறுக்கிறவர்கள் மேல் கண்காணியாக வைக்கப்பட்ட தன் வேலைக்காரனை நோக்கி: இந்தப் பெண்பிள்ளை யாருடையவள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும், நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில் வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அறுக்கிறவர்கள்மேல் கண்காணியாக வைக்கப்பட்ட அந்த வேலைக்காரன் பிரதியுத்தரமாக: இவள் மோவாப் தேசத்திலிருந்து நகோமியோடேகூட வந்த மோவாபிய பெண்பிள்ளை.]]></a:t>
+              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும், நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில் வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அறுக்கிறவர்கள்மேல் கண்காணியாக வைக்கப்பட்ட அந்த வேலைக்காரன் பிரதியுத்தரமாக: இவள் மோவாப் தேசத்திலிருந்து நகோமியோடேகூட வந்த மோவாபிய பெண்பிள்ளை.]]></a:t>
+              <a:t><![CDATA[12. உன் செய்கைக்குத்தக்க பலனைக் கர்த்தர் உனக்குக் கட்டளையிடுவாராக; இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய செட்டைகளின்கீழ் அடைக்கலமாய் வந்த உனக்கு அவராலே நிறைவான பலன் கிடைப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள் என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள் குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[12. உன் செய்கைக்குத்தக்க பலனைக் கர்த்தர் உனக்குக் கட்டளையிடுவாராக; இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய செட்டைகளின்கீழ் அடைக்கலமாய் வந்த உனக்கு அவராலே நிறைவான பலன் கிடைப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள் என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள் குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள் என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள் குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது போவாஸ் ரூத்தைப்பார்த்து: மகளே, கேள்; பொறுக்கிக்கொள்ள வேறே வயலில் போகாமலும், இவ்விடத்தைவிட்டுப் போகாமலும், இங்கே என் ஊழியக்காரப் பெண்களோடு கூடவே இரு.]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது போவாஸ் ரூத்தைப்பார்த்து: மகளே, கேள்; பொறுக்கிக்கொள்ள வேறே வயலில் போகாமலும், இவ்விடத்தைவிட்டுப் போகாமலும், இங்கே என் ஊழியக்காரப் பெண்களோடு கூடவே இரு.]]></a:t>
+              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து, காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை வைத்துக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து, காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை வைத்துக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அவள் கதிர் பொறுக்கிக்கொள்ள எழுந்தபோது, போவாஸ் தன் வேலைக்காரரை நோக்கி: அவள் அரிக்கட்டுகள் நடுவே பொறுக்கிக்கொள்ளட்டும்; அவளை ஈனம் பண்ணவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நகோமிக்கு அவளுடைய புருஷனாகிய எலிமெலேக்கின் உறவின்முறையில் போவாஸ் என்னும் பேருள்ள மிகுந்த ஆஸ்திக்காரனாகிய இனத்தான் ஒருவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது போவாஸ் ரூத்தைப்பார்த்து: மகளே, கேள்; பொறுக்கிக்கொள்ள வேறே வயலில் போகாமலும், இவ்விடத்தைவிட்டுப் போகாமலும், இங்கே என் ஊழியக்காரப் பெண்களோடு கூடவே இரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவள் தரையிலே முகங்குப்புற விழுந்து வணங்கி: நான் அந்நியதேசத்தாளாயிருக்க, நீர் என்னை விசாரிக்கும்படி எனக்கு எதினாலே உம்முடைய கண்களில் தயை கிடைத்தது என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. அவள் கதிர் பொறுக்கிக்கொள்ள எழுந்தபோது, போவாஸ் தன் வேலைக்காரரை நோக்கி: அவள் அரிக்கட்டுகள் நடுவே பொறுக்கிக்கொள்ளட்டும்; அவளை ஈனம் பண்ணவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அவள் தரையிலே முகங்குப்புற விழுந்து வணங்கி: நான் அந்நியதேசத்தாளாயிருக்க, நீர் என்னை விசாரிக்கும்படி எனக்கு எதினாலே உம்முடைய கண்களில் தயை கிடைத்தது என்றாள்.]]></a:t>
+              <a:t><![CDATA[16. அவள் பொறுக்கிக்கொள்ளும் படிக்கு அவளுக்காக அரிகளிலே சிலதைச் சிந்தவிடுங்கள், அவளை அதட்டாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும், நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில் வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[16. அவள் பொறுக்கிக்கொள்ளும் படிக்கு அவளுக்காக அரிகளிலே சிலதைச் சிந்தவிடுங்கள், அவளை அதட்டாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் செய்கைக்குத்தக்க பலனைக் கர்த்தர் உனக்குக் கட்டளையிடுவாராக; இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய செட்டைகளின்கீழ் அடைக்கலமாய் வந்த உனக்கு அவராலே நிறைவான பலன் கிடைப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே அவள் சாயங்காலமட்டும் வயலிலே கதிர் பொறுக்கினாள்; பொறுக்கினதை அவள் தட்டி அடித்துத் தீர்ந்தபோது, அது ஏறக்குறைய ஒரு மரக்கால் வாற்கோதுமை கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் செய்கைக்குத்தக்க பலனைக் கர்த்தர் உனக்குக் கட்டளையிடுவாராக; இஸ்ரவேலின் தேவனாகிய கர்த்தருடைய செட்டைகளின்கீழ் அடைக்கலமாய் வந்த உனக்கு அவராலே நிறைவான பலன் கிடைப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அவள் அதை எடுத்துக்கொண்டு, ஊருக்குள் வந்தாள்; அவள் பொறுக்கினதை அவளுடைய மாமி பார்த்தாள்; தான் திருப்தியாய்ச் சாப்பிட்டு மீதியாக வைத்ததையும் எடுத்து அவளுக்குக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. அவள் அதை எடுத்துக்கொண்டு, ஊருக்குள் வந்தாள்; அவள் பொறுக்கினதை அவளுடைய மாமி பார்த்தாள்; தான் திருப்தியாய்ச் சாப்பிட்டு மீதியாக வைத்ததையும் எடுத்து அவளுக்குக் கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவள்: என் ஆண்டவனே, உம்முடைய கண்களில் எனக்குத் தயைகிடைக்கவேண்டும்; நான் உம்முடைய வேலைக்காரிகளில் ஒருத்திக்கும் சமானமாயிராவிட்டாலும், நீர் எனக்கு ஆறுதல் சொல்லி உம்முடைய அடியாளோடே பட்சமாய்ப் பேசினீரே என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து, காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை வைத்துக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து, காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை வைத்துக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்னும் போவாஸ் சாப்பாட்டு வேளையில் அவளைப் பார்த்து: நீ இங்கே வந்து, இந்த அப்பத்திலே புசித்து, காடியிலே உன் துணிக்கையைத் தோய்த்துக்கொள் என்றான். அப்படியே அவள் அறுப்பறுக்கிறவர்கள் அருகே உட்கார்ந்தாள், அவளுக்கு வறுத்த கோதுமையைக் கொடுத்தான்; அவள் சாப்பிட்டு, திருப்தியடைந்து, மீந்ததை வைத்துக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நகோமிக்கு அவளுடைய புருஷனாகிய எலிமெலேக்கின் உறவின்முறையில் போவாஸ் என்னும் பேருள்ள மிகுந்த ஆஸ்திக்காரனாகிய இனத்தான் ஒருவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது போவாஸ் ரூத்தைப்பார்த்து: மகளே, கேள்; பொறுக்கிக்கொள்ள வேறே வயலில் போகாமலும், இவ்விடத்தைவிட்டுப் போகாமலும், இங்கே என் ஊழியக்காரப் பெண்களோடு கூடவே இரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவள் கதிர் பொறுக்கிக்கொள்ள எழுந்தபோது, போவாஸ் தன் வேலைக்காரரை நோக்கி: அவள் அரிக்கட்டுகள் நடுவே பொறுக்கிக்கொள்ளட்டும்; அவளை ஈனம் பண்ணவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் பொறுக்கிக்கொள்ளும் படிக்கு அவளுக்காக அரிகளிலே சிலதைச் சிந்தவிடுங்கள், அவளை அதட்டாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் பொறுக்கிக்கொள்ளும் படிக்கு அவளுக்காக அரிகளிலே சிலதைச் சிந்தவிடுங்கள், அவளை அதட்டாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[21. பின்னும் மோவாபிய ஸ்திரீயான ரூத்: அவர் என்னை நோக்கி, என் அறுப்பெல்லாம் அறுத்துத் தீருமட்டும், நீ என் வேலைக்காரிகளோடே கூடவே இரு என்று சொன்னார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே அவள் சாயங்காலமட்டும் வயலிலே கதிர் பொறுக்கினாள்; பொறுக்கினதை அவள் தட்டி அடித்துத் தீர்ந்தபோது, அது ஏறக்குறைய ஒரு மரக்கால் வாற்கோதுமை கண்டது.]]></a:t>
+              <a:t><![CDATA[21. பின்னும் மோவாபிய ஸ்திரீயான ரூத்: அவர் என்னை நோக்கி, என் அறுப்பெல்லாம் அறுத்துத் தீருமட்டும், நீ என் வேலைக்காரிகளோடே கூடவே இரு என்று சொன்னார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே அவள் சாயங்காலமட்டும் வயலிலே கதிர் பொறுக்கினாள்; பொறுக்கினதை அவள் தட்டி அடித்துத் தீர்ந்தபோது, அது ஏறக்குறைய ஒரு மரக்கால் வாற்கோதுமை கண்டது.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது நகோமி தன் மருமகளாகிய ரூத்தைப் பார்த்து: என் மகளே, வேறொரு வயலிலே மனுஷர் உன்னை எதிர்க்காதபடிக்கு நீ அவன் வேலைக்காரிகளோடே போகிறது நல்லது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் அதை எடுத்துக்கொண்டு, ஊருக்குள் வந்தாள்; அவள் பொறுக்கினதை அவளுடைய மாமி பார்த்தாள்; தான் திருப்தியாய்ச் சாப்பிட்டு மீதியாக வைத்ததையும் எடுத்து அவளுக்குக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது நகோமி தன் மருமகளாகிய ரூத்தைப் பார்த்து: என் மகளே, வேறொரு வயலிலே மனுஷர் உன்னை எதிர்க்காதபடிக்கு நீ அவன் வேலைக்காரிகளோடே போகிறது நல்லது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவள் அதை எடுத்துக்கொண்டு, ஊருக்குள் வந்தாள்; அவள் பொறுக்கினதை அவளுடைய மாமி பார்த்தாள்; தான் திருப்தியாய்ச் சாப்பிட்டு மீதியாக வைத்ததையும் எடுத்து அவளுக்குக் கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே கோதுமை அறுப்பும் வாற்கோதுமை அறுப்பும் தீருமட்டும் அவள் கதிர் பொறுக்கும்படிக்கு, போவாசுடைய வேலைக்காரிகளோடே கூடியிருந்து, தன் மாமியினிடத்தில் தங்கினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே கோதுமை அறுப்பும் வாற்கோதுமை அறுப்பும் தீருமட்டும் அவள் கதிர் பொறுக்கும்படிக்கு, போவாசுடைய வேலைக்காரிகளோடே கூடியிருந்து, தன் மாமியினிடத்தில் தங்கினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. நகோமிக்கு அவளுடைய புருஷனாகிய எலிமெலேக்கின் உறவின்முறையில் போவாஸ் என்னும் பேருள்ள மிகுந்த ஆஸ்திக்காரனாகிய இனத்தான் ஒருவன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவளுடைய மாமி: இன்று எங்கே கதிர்பொறுக்கினாய் எவ்விடத்தில் வேலைசெய்தாய் என்று அவளிடத்தில் கேட்டு; உன்னை விசாரித்தவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; அப்பொழுது அவள்: இன்னாரிடத்திலே வேலைசெய்தேன் என்று தன் மாமிக்கு அறிவித்து: நான் இன்று வேலை செய்த வயல்காரன் பேர் போவாஸ் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. மோவாபிய ஸ்திரீயான ரூத் என்பவள் நகோமியைப் பார்த்து: நான் வயல்வெளிக்குப் போய், யாருடைய கண்களில் எனக்குத் தயைகிடைக்குமோ, அவர் பிறகே கதிர்களைப் பொறுக்கிக்கொண்டுவருகிறேன் என்றாள்; அதற்கு இவள்: என் மகளே, போ என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோவாபிய ஸ்திரீயான ரூத் என்பவள் நகோமியைப் பார்த்து: நான் வயல்வெளிக்குப் போய், யாருடைய கண்களில் எனக்குத் தயைகிடைக்குமோ, அவர் பிறகே கதிர்களைப் பொறுக்கிக்கொண்டுவருகிறேன் என்றாள்; அதற்கு இவள்: என் மகளே, போ என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. மோவாபிய ஸ்திரீயான ரூத் என்பவள் நகோமியைப் பார்த்து: நான் வயல்வெளிக்குப் போய், யாருடைய கண்களில் எனக்குத் தயைகிடைக்குமோ, அவர் பிறகே கதிர்களைப் பொறுக்கிக்கொண்டுவருகிறேன் என்றாள்; அதற்கு இவள்: என் மகளே, போ என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. அவள் போய், வயல்வெளியில் அறுக்கிறவர்கள் பிறகே பொறுக்கினாள்; தற்செயலாய் அவளுக்கு நேரிட்ட அந்த வயல்நிலம் எலிமெலேக்கின் வம்சத்தானாகிய போவாசுடையதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நகோமி தன் மருமகளைப் பார்த்து: உயிரோடிருக்கிறவர்களுக்கும் மரித்தவர்களுக்கும் தயவுசெய்கிற கர்த்தராலே அவன் ஆசீர்வதிக்கப்படுவானாக என்றாள்; பின்னும் நகோமி அவளைப்பார்த்து: அந்த மனுஷன் நமக்கு நெருங்கின உறவின் முறையானும் நம்மை ஆதரிக்கிற சுதந்தரவாளிகளில் ஒருவனுமாய் இருக்கிறான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. அவள் போய், வயல்வெளியில் அறுக்கிறவர்கள் பிறகே பொறுக்கினாள்; தற்செயலாய் அவளுக்கு நேரிட்ட அந்த வயல்நிலம் எலிமெலேக்கின் வம்சத்தானாகிய போவாசுடையதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும் மோவாபிய ஸ்திரீயான ரூத்: அவர் என்னை நோக்கி, என் அறுப்பெல்லாம் அறுத்துத் தீருமட்டும், நீ என் வேலைக்காரிகளோடே கூடவே இரு என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது போவாஸ் பெத்லெகேமிலிருந்து வந்து, அறுக்கிறவர்களைப் பார்த்து: கர்த்தர் உங்களோடே இருப்பாராக என்றான்; அதற்கு அவர்கள்: கர்த்தர் உம்மை ஆசீர்வதிப்பாராக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும் மோவாபிய ஸ்திரீயான ரூத்: அவர் என்னை நோக்கி, என் அறுப்பெல்லாம் அறுத்துத் தீருமட்டும், நீ என் வேலைக்காரிகளோடே கூடவே இரு என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது போவாஸ் பெத்லெகேமிலிருந்து வந்து, அறுக்கிறவர்களைப் பார்த்து: கர்த்தர் உங்களோடே இருப்பாராக என்றான்; அதற்கு அவர்கள்: கர்த்தர் உம்மை ஆசீர்வதிப்பாராக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நகோமி தன் மருமகளாகிய ரூத்தைப் பார்த்து: என் மகளே, வேறொரு வயலிலே மனுஷர் உன்னை எதிர்க்காதபடிக்கு நீ அவன் வேலைக்காரிகளோடே போகிறது நல்லது என்றாள்.]]></a:t>
+              <a:t><![CDATA[5. பின்பு போவாஸ் அறுக்கிறவர்கள் மேல் கண்காணியாக வைக்கப்பட்ட தன் வேலைக்காரனை நோக்கி: இந்தப் பெண்பிள்ளை யாருடையவள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நகோமி தன் மருமகளாகிய ரூத்தைப் பார்த்து: என் மகளே, வேறொரு வயலிலே மனுஷர் உன்னை எதிர்க்காதபடிக்கு நீ அவன் வேலைக்காரிகளோடே போகிறது நல்லது என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. அறுக்கிறவர்கள்மேல் கண்காணியாக வைக்கப்பட்ட அந்த வேலைக்காரன் பிரதியுத்தரமாக: இவள் மோவாப் தேசத்திலிருந்து நகோமியோடேகூட வந்த மோவாபிய பெண்பிள்ளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே கோதுமை அறுப்பும் வாற்கோதுமை அறுப்பும் தீருமட்டும் அவள் கதிர் பொறுக்கும்படிக்கு, போவாசுடைய வேலைக்காரிகளோடே கூடியிருந்து, தன் மாமியினிடத்தில் தங்கினாள்.]]></a:t>
+              <a:t><![CDATA[6. அறுக்கிறவர்கள்மேல் கண்காணியாக வைக்கப்பட்ட அந்த வேலைக்காரன் பிரதியுத்தரமாக: இவள் மோவாப் தேசத்திலிருந்து நகோமியோடேகூட வந்த மோவாபிய பெண்பிள்ளை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4927,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே கோதுமை அறுப்பும் வாற்கோதுமை அறுப்பும் தீருமட்டும் அவள் கதிர் பொறுக்கும்படிக்கு, போவாசுடைய வேலைக்காரிகளோடே கூடியிருந்து, தன் மாமியினிடத்தில் தங்கினாள்.]]></a:t>
+              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள் என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள் குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. அறுக்கிறவர்கள் பிறகே அரிக்கட்டுகளிலிருந்து சிந்தினதைப் பொறுக்கிக் கொள்ளுகிறேன் என்று அவள் என்னிடத்தில் கேட்டுக் கொண்டாள்; காலமே துவக்கி இதுவரைக்கும் இங்கே இருக்கிறாள்; இப்பொழுது அவள் குடிசைக்கு வந்து கொஞ்சநேரந்தான் ஆயிற்று என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோவாபிய ஸ்திரீயான ரூத் என்பவள் நகோமியைப் பார்த்து: நான் வயல்வெளிக்குப் போய், யாருடைய கண்களில் எனக்குத் தயைகிடைக்குமோ, அவர் பிறகே கதிர்களைப் பொறுக்கிக்கொண்டுவருகிறேன் என்றாள்; அதற்கு இவள்: என் மகளே, போ என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் போய், வயல்வெளியில் அறுக்கிறவர்கள் பிறகே பொறுக்கினாள்; தற்செயலாய் அவளுக்கு நேரிட்ட அந்த வயல்நிலம் எலிமெலேக்கின் வம்சத்தானாகிய போவாசுடையதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அறுப்பறுக்கும் வயலை நீ பார்த்து, அவர்கள் பிறகே போ; ஒருவரும் உன்னைத் தொடாதபடிக்கு, வேலைக்காரருக்குக் கட்டளையிட்டிருக்கிறேன்; உனக்குத் தாகம் எடுத்தால், தண்ணீர்க்குடங்களண்டைக்குப் போய், வேலைக்காரர் மொண்டுகொண்டு வருகிறதிலே குடிக்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் போய், வயல்வெளியில் அறுக்கிறவர்கள் பிறகே பொறுக்கினாள்; தற்செயலாய் அவளுக்கு நேரிட்ட அந்த வயல்நிலம் எலிமெலேக்கின் வம்சத்தானாகிய போவாசுடையதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவள் தரையிலே முகங்குப்புற விழுந்து வணங்கி: நான் அந்நியதேசத்தாளாயிருக்க, நீர் என்னை விசாரிக்கும்படி எனக்கு எதினாலே உம்முடைய கண்களில் தயை கிடைத்தது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது போவாஸ் பெத்லெகேமிலிருந்து வந்து, அறுக்கிறவர்களைப் பார்த்து: கர்த்தர் உங்களோடே இருப்பாராக என்றான்; அதற்கு அவர்கள்: கர்த்தர் உம்மை ஆசீர்வதிப்பாராக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அவள் தரையிலே முகங்குப்புற விழுந்து வணங்கி: நான் அந்நியதேசத்தாளாயிருக்க, நீர் என்னை விசாரிக்கும்படி எனக்கு எதினாலே உம்முடைய கண்களில் தயை கிடைத்தது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது போவாஸ் பெத்லெகேமிலிருந்து வந்து, அறுக்கிறவர்களைப் பார்த்து: கர்த்தர் உங்களோடே இருப்பாராக என்றான்; அதற்கு அவர்கள்: கர்த்தர் உம்மை ஆசீர்வதிப்பாராக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அதற்குப் போவாஸ் பிரதியுத்தரமாக: உன் புருஷன் மரணமடைந்த பின்பு, நீ உன் மாமியாருக்காகச் செய்ததும், நீ உன் தகப்பனையும் உன் தாயையும், உன் ஜந்மதேசத்தையும் விட்டு, முன்னே நீ அறியாத ஜனங்களிடத்தில் வந்ததும் எல்லாம் எனக்கு விவரமாய்த் தெரிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469497375" r:id="rId1"/>
+    <p:sldLayoutId id="2474469741" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,50 +6040,58 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6111,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​అప్పుడు బోయజు కోయువారిమీద ఉంచబడిన తన పనివానిని చూచిఈ చిన్నది ఎవరిదని అడుగగా]]></a:t>
+              <a:t><![CDATA[पिता और जन्मभूमि को छोड़कर ऐसे लोगों में आई है जिन को पहिले तू ने जानती थी, यह सब मुझे विस्तार के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​కోయువారిమీద నుంచబడిన ఆ పనివాడుఈమె మోయాబుదేశమునుండి నయోమితో కూడ తిరిగి వచ్చిన మోయాబీయురాలైన]]></a:t>
+              <a:t><![CDATA[साथ बताया गया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[¸°వనురాలు.]]></a:t>
+              <a:t><![CDATA[12. यहोवा तेरी करनी का फल दे, और इस्राएल का परमेश्वर यहोवा जिसके पंखों के तले तू शरण लेने आई है तुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ​ఆమెనేను కోయువారి వెనుకకు పనల మధ్యను ఏరుకొని కూర్చుకొనుటకు దయచేసి నాకు సెలవిమ్మని అడిగెను. ఆమె]]></a:t>
+              <a:t><![CDATA[पूरा बदला दे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చి ఉదయము మొదలుకొని యిదివరకు ఏరుకొను చుండెను, కొంతసేపు మాత్రము ఆమె యింట కూర్చుండెనని వాడు]]></a:t>
+              <a:t><![CDATA[13. उसने कहा, हे मेरे प्रभु, तेरे अनुग्रह की दृष्टि मुझ पर बनी रहे, क्योंकि यद्यपि मैं तेरी दासियों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[में से किसी के भी बराबर नहीं हूं, तौभी तू ने अपनी दासी के मन में पैठनेवाली बातें कहकर मुझे शान्ति दी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​అప్పుడు బోయజు రూతుతోనా కుమారీ, నా మాట వినుము; వేరొక పొలములో ఏరుకొనుటకు పోవద్దు, దీనిని విడిచి]]></a:t>
+              <a:t><![CDATA[है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోవద్దు, ఇచ్చట నా పనికత్తెలయొద్ద నిలకడగా ఉండుము.]]></a:t>
+              <a:t><![CDATA[14. फिर खाने के समय बोअज ने उस से कहा, यहीं आकर रोटी खा, और अपना कौर सिरके में बोर। तो वह लवने वालों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​​వారు కోయుచేను కనిపెట్టి వారిని వెంబడించుము, నిన్ను ముట్టకూడదని ¸°వనస్థులకు ఆజ్ఞాపించియున్నాను,]]></a:t>
+              <a:t><![CDATA[के पास बैठ गई; और उसने उसको भुनी हुई बालें दी; और वह खाकर तृप्त हुई, वरन कुछ बचा भी रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీకు దాహ మగునప్పుడు కుండలయొద్దకు పోయి పనివారు చేదిన నీళ్లు త్రాగుమని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[15. जब वह बीनने को उठी, तब बोअज ने अपने जवानों को आज्ञा दी, कि उसको पूलों के बीच बीच में भी बीनने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. నయోమి పెనిమిటికి బంధువు డొకడుండెను. అతడు చాల ఆస్తిపరుడు, అతడు ఎలీమెలెకు వంశపువాడై యుండెను, అతని]]></a:t>
+              <a:t><![CDATA[8. तब बोअज ने रूत से कहा, हे मेरी बेटी, क्या तू सुनती है? किसी दूसरे के खेत में बीनने को न जाना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​​అందుకు ఆమె సాగిలపడి తల వంచుకొనిఏమి తెలిసి పరదేశినైన నాయందు లక్ష్య ముంచునట్లు నీకు కటాక్షము]]></a:t>
+              <a:t><![CDATA[दो, और दोष मत लगाओ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలిగెనో అని చెప్పగా బోయజునీ పెనిమిటి మరణమైన తరువాత నీవు నీ అత్తకు చేసినదంతయు నాకు తెలియబడెను.]]></a:t>
+              <a:t><![CDATA[16. वरन मुट्ठी भर जाने पर कुछ कुछ निकाल कर गिरा भी दिया करो, और उसके बीनने के लिये छोड़ दो, और उसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​​నీవు నీ తలి దండ్రులను నీ జన్మభూమిని విడిచి, యింతకుముందు నీవు ఎరుగని జనము నొద్దకు వచ్చితివి.]]></a:t>
+              <a:t><![CDATA[घुड़ को मत।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​​యెహోవా నీవు చేసినదానికి ప్రతిఫలమిచ్చును; ఇశ్రాయేలీయుల దేవుడైన యెహోవా రెక్కలక్రింద సురక్షితముగా]]></a:t>
+              <a:t><![CDATA[17. सो वह सांझ तक खेत में बीनती रही; तब जो कुछ बीन चुकी उसे फटका, और वह कोई एपा भर जौ निकला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుండునట్లు నీవు వచ్చితివి; ఆయన నీకు సంపూర్ణమైన బహుమాన మిచ్చునని ఆమెకుత్తర మిచ్చెను.]]></a:t>
+              <a:t><![CDATA[18. तब वह उसे उठा कर नगर में गई, और उसकी सास ने उसका बीना हुआ देखा, और जो कुछ उसने तृप्त हो कर बचाया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​​అందుకు ఆమెనా యేలిన వాడా, నేను నీ పనికత్తెలలో ఒకదానను కాకపోయినను, నీవు నన్నాదరించి నీ]]></a:t>
+              <a:t><![CDATA[था उसको उसने निकाल कर अपनी सास को दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసురాలినగు నాయందు ప్రేమగలిగి మాటలాడితివి గనుక నాయెడల నీకు కటాక్షము కలుగనిమ్మని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[19. उसकी सास ने उस से पूछा, आज तू कहां बीनती, और कहां काम करती थी? धन्य वह हो जिसने तेरी सुधि ली है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​​​బోయజుభోజనకాలమున నీ విక్కడికి వచ్చిభోజనముచేసి, చిరకలో నీ ముక్క ముంచి, తినుమని ఆమెతో చెప్పగా,]]></a:t>
+              <a:t><![CDATA[तब उसने अपनी सास को बता दिया, कि मैं ने किस के पास काम किया, और कहा, कि जिस पुरूष के पास मैं ने आज]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేను కోయు వారియొద్ద ఆమె కూర్చుండెను. అతడు ఆమెకు పేలాలు అందియ్యగా ఆమె తిని తృప్తిపొంది కొన్ని]]></a:t>
+              <a:t><![CDATA[काम किया उसका नाम बोअज है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మిగిల్చెను.]]></a:t>
+              <a:t><![CDATA[20. नाओमी ने अपनी बहू से कहा, वह यहोवा की ओर से आशीष पाए, क्योंकि उसने न तो जीवित पर से और न मरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పేరు బోయజు.]]></a:t>
+              <a:t><![CDATA[मेरी ही दासियों के संग यहीं रहना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​​​ఆమె యేరు కొనుటకు లేచినప్పుడు బోయజుఆమె పనలమధ్యను ఏరుకొనవచ్చును, ఆమెను అవమానపరచకుడి]]></a:t>
+              <a:t><![CDATA[हुओं पर से अपनी करूणा हटाई! फिर नाओमी ने उस से कहा, वह पुरूष तो हमारा कुटुम्बी है, वरन उन में से है]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​​​మరియు ఆమెకొరకు పిడికెళ్లు పడవేసి ఆమె యేరుకొనునట్లు విడిచిపెట్టుడి, ఆమెను గద్దింపవద్దని తన]]></a:t>
+              <a:t><![CDATA[जिन को हमारी भूमि छुड़ाने का अधिकार है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసుల కాజ్ఞా పించెను.]]></a:t>
+              <a:t><![CDATA[21. फिर रूत मोआबिन बोली, उसने मुझ से यह भी कहा, कि जब तक मेरे सेवक मेरी कटनी पूरी न कर चुकें तब तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​​​కాబట్టి ఆమె అస్తమయమువరకు ఆ చేనిలో ఏరుకొనుచు, తాను ఏరుకొనిన దానిని దుల్లకొట్టగా అవి దాదాపు]]></a:t>
+              <a:t><![CDATA[उन्हीं के संग संग लगी रह।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తూమెడు యవలాయెను.]]></a:t>
+              <a:t><![CDATA[22. नाओमी ने अपनी बहु रूत से कहा, मेरी बेटी यह अच्छा भी है, कि तू उसी की दासियों के साथ साथ जाया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​​​ఆమె వాటిని ఎత్తికొని ఊరిలోనికి వచ్చినప్పుడు ఆమె అత్త ఆమె యేరు కొనిన వాటిని చూచెను. ఆమె తిని]]></a:t>
+              <a:t><![CDATA[करे, और वे तुझ को दूसरे के खेत में न मिलें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తృప్తిపొందిన తరువాత తాను మిగిల్చినదానిని చూపించి ఆమెకిచ్చెను.]]></a:t>
+              <a:t><![CDATA[23. इसलिये रूत जौ और गेहूं दोनों की कटनी के अन्त तक बीनने के लिये बोअज की दासियों के साथ साथ लगी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​​​అంతట ఆమె అత్త ఆమెతో­నేడు నీవెక్కడ ఏరు కొంటివి? ఎక్కడ పనిచేసితివి? నీయందు లక్ష్యముంచిన వాడు]]></a:t>
+              <a:t><![CDATA[रही; और अपनी सास के यहां रहती थी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దీవింపబడునుగాక అనగా, ఆమె తాను ఎవని యొద్ద పనిచేసెనో అది తన అత్తకు తెలియచెప్పిఎవని యుద్ద నేడు]]></a:t>
+              <a:t><![CDATA[1. नाओमी के पति एलीमेलेक के कुल में उसका एक बड़ा धनी कुटुम्बी था, जिसका नाम बोअज था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పనిచేసితినో అతనిపేరు బోయజు అనెను.]]></a:t>
+              <a:t><![CDATA[2. और मोआबिन रूत ने नाओमी से कहा, मुझे किसी खेत में जाने दे, कि जो मुझ पर अनुग्रह की दृष्टि करे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మోయాబీయురాలైన రూతునీ సెలవైనయెడల నేను పొలములోనికి పోయి, యెవని కటాక్షము పొందగలనో వాని వెనుక పరిగె]]></a:t>
+              <a:t><![CDATA[9. जिस खेत को वे लवतीं हों उसी पर तेरा ध्यान बन्धा रहे, और उन्हीं के पीछे पीछे चला करना। क्या मैं ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​​​నయోమిబ్రదికియున్న వారికిని చచ్చినవారికిని ఉప కారము చేయుట మానని యితడు యెహోవాచేత]]></a:t>
+              <a:t><![CDATA[उसके पीछे पीछे मैं सिला बीनती जाऊं। उसने कहा, चली जा, बेटी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆశీర్వదింపబడునుగాక అని తన కోడలితో అనెను. మరియు నయోమిఆ మనుష్యుడు మనకు సమీపబంధు వుడు, అతడు మనలను]]></a:t>
+              <a:t><![CDATA[3. सो वह जा कर एक खेत में लवने वालों के पीछे बीनने लगी, और जिस खेत में वह संयोग से गई थी वह एलीमेलेक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విడిపింపగల వారిలో ఒకడని చెప్పగా]]></a:t>
+              <a:t><![CDATA[के कुटुम्बी बोअज का था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​​​మోయాబీయురాలైన రూతు అంతేకాదు, అతడు నన్ను చూచి, తనకు కలిగిన పంటకోత అంతయు ముగించువరకు తన పని]]></a:t>
+              <a:t><![CDATA[4. और बोअज बेतलेहेम से आकर लवने वालों से कहने लगा, यहोवा तुम्हारे संग रहे, और वे उस से बोले, यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారియొద్ద నిలకడగా ఉండుమని నాతో చెప్పెననెను.]]></a:t>
+              <a:t><![CDATA[तुझे आशीष दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​​​అప్పుడు నయోమి తన కోడలైన రూతుతోనా కుమారీ, అతని పనికత్తెలతో కూడనే బయలుదేరుచు వేరొక]]></a:t>
+              <a:t><![CDATA[5. तब बोअज ने अपने उस सेवक से जो लवने वालों के ऊपर ठहराया गया था पूछा, वह किस की कन्या है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేనిలోనివారికి నీవు కనబడక పోవుట మంచిదనెను.]]></a:t>
+              <a:t><![CDATA[6. जो सेवक लवने वालों के ऊपर ठहराया गया था उसने उत्तर दिया, वह मोआबिन कन्या है, जो नाओमी के संग मोआब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​​​కాబట్టి యవలకోతయు గోధు మలకోతయు ముగియువరకు ఆమె యేరుకొనుచు బోయజు పనికత్తెలయొద్ద నిలకడగానుండి తన]]></a:t>
+              <a:t><![CDATA[देश से लौट आई है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11644,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అత్త యింట నివ సించెను.]]></a:t>
+              <a:t><![CDATA[7. उसने कहा था, मुझे लवने वालों के पीछे पीछे पूलों के बीच बीनने और बालें बटोरने दे। तो वह आई, और भोर]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[से अब तक यहीं है, केवल थोड़ी देर तक घर में रही थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేరుకొందునని నయోమితో చెప్పగా ఆమెనా కూమారీ పొమ్మనెను.]]></a:t>
+              <a:t><![CDATA[जवानों को आज्ञा नहीं दी, कि तुझ से न बोलें? और जब जब तुझे प्यास लगे, तब तब तू बरतनों के पास जा कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ​కాబట్టి ఆమె వెళ్లి పొలములోనికి వచ్చి చేను కోయువారి వెనుక పొలములో ఏరుకొనెను. ఆ పొలములో ఆమె పోయిన]]></a:t>
+              <a:t><![CDATA[जवानों का भरा हुआ पानी पीना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భాగము ఎలీమెలెకు వంశపువాడైన బోయజుది.]]></a:t>
+              <a:t><![CDATA[10. तब वह भूमि तक झुककर मुंह के बल गिरी, और उस से कहने लगी, क्या कारण है कि तू ने मुझ परदेशिन पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​బోయజు బేత్లెహేమునుండి వచ్చియెహోవా మీకు తోడై యుండునుగాకని చేను కోయువారితో చెప్పగా వారుయెహోవా]]></a:t>
+              <a:t><![CDATA[अनुग्रह की दृष्टि करके मेरी सुधि ली है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిన్ను ఆశీర్వ దించును గాకనిరి.]]></a:t>
+              <a:t><![CDATA[11. बोअज ने उत्तर दिया, जो कुछ तू ने पति मरने के पीछे अपनी सास से किया है, और तू किस रीति अपने माता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரூத் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>