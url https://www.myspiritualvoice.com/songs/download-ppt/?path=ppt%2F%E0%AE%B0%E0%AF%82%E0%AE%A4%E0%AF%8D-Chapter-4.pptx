--- v1 (2026-07-31)
+++ v2 (2026-10-22)
@@ -73,50 +73,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +156,59 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +347,62 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே அந்தச் சுதந்தரவாளி போவாசை நோக்கி: நீ அதை வாங்கிக்கொள்ளும் என்று சொல்லி, தன் பாதரட்சையைக் கழற்றிப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And I thought to advertise you, saying, Buy it before the inhabitants, and before the elders of my people. If you will redeem it, redeem it: but if you will not redeem it, then tell me, that I may know: for there is none to redeem it beside you; and I am after you. And he said, I will redeem it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது போவாஸ் மூப்பரையும் சகல ஜனங்களையும் நோக்கி: எலிமெலேக்குக்கு இருந்த எல்லாவற்றையும் கிலியோனுக்கும் மக்லோனுக்கும் இருந்த எல்லாவற்றையும் நகோமியின் கையிலே வாங்கிக்கொண்டேன் என்பதற்கு இன்றையதினம் நீங்கள் சாட்சி.]]></a:t>
+              <a:t><![CDATA[4. And I thought to advertise you, saying, Buy it before the inhabitants, and before the elders of my people. If you will redeem it, redeem it: but if you will not redeem it, then tell me, that I may know: for there is none to redeem it beside you; and I am after you. And he said, I will redeem it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது போவாஸ் மூப்பரையும் சகல ஜனங்களையும் நோக்கி: எலிமெலேக்குக்கு இருந்த எல்லாவற்றையும் கிலியோனுக்கும் மக்லோனுக்கும் இருந்த எல்லாவற்றையும் நகோமியின் கையிலே வாங்கிக்கொண்டேன் என்பதற்கு இன்றையதினம் நீங்கள் சாட்சி.]]></a:t>
+              <a:t><![CDATA[4. And I thought to advertise you, saying, Buy it before the inhabitants, and before the elders of my people. If you will redeem it, redeem it: but if you will not redeem it, then tell me, that I may know: for there is none to redeem it beside you; and I am after you. And he said, I will redeem it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And I thought to advertise you, saying, Buy it before the inhabitants, and before the elders of my people. If you will redeem it, redeem it: but if you will not redeem it, then tell me, that I may know: for there is none to redeem it beside you; and I am after you. And he said, I will redeem it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Then said Boaz, What day you buy the field of the hand of Naomi, you must buy it also of Ruth the Moabitess, the wife of the dead, to raise up the name of the dead upon his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Then said Boaz, What day you buy the field of the hand of Naomi, you must buy it also of Ruth the Moabitess, the wife of the dead, to raise up the name of the dead upon his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[5. Then said Boaz, What day you buy the field of the hand of Naomi, you must buy it also of Ruth the Moabitess, the wife of the dead, to raise up the name of the dead upon his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. And the kinsman said, I cannot redeem it for myself, lest I ruin mine own inheritance: redeem you my right to yourself; for I cannot redeem it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. And the kinsman said, I cannot redeem it for myself, lest I ruin mine own inheritance: redeem you my right to yourself; for I cannot redeem it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தப் பெண்ணிடத்திலே கர்த்தர் உனக்கு அருளிச்செய்யப்போகிற சந்தானத்தினாலே, உன் வீடு தாமார் யூதாவுக்குப் பெற்ற பேரேசின் வீட்டைப்போல ஆகக்கடவது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now this was the manner in former time in Israel concerning redeeming and concerning changing, in order to confirm all things; a man plucked off his shoe, and gave it to his neighbour: and this was a testimony in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது போவாஸ்: நீர் நகோமியின் கையிலே அந்த வயல் நிலத்தை வாங்குகிற நாளிலே மரித்தவனுடைய சுதந்தரத்தில் அவன் பேரை நிலைநிற்கப்பண்ணும்படிக்கு, அதை மரித்தவன் மனைவியாகிய மோவாபிய ஸ்திரீயான ரூத் கையிலும் வாங்கவேண்டியது என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Then went Boaz up to the gate, and sat him down there: and, behold, the kinsman of whom Boaz spoke came by; unto whom he said, Ho, such a one! turn aside, sit down here. And he turned aside, and sat down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தப் பெண்ணிடத்திலே கர்த்தர் உனக்கு அருளிச்செய்யப்போகிற சந்தானத்தினாலே, உன் வீடு தாமார் யூதாவுக்குப் பெற்ற பேரேசின் வீட்டைப்போல ஆகக்கடவது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Now this was the manner in former time in Israel concerning redeeming and concerning changing, in order to confirm all things; a man plucked off his shoe, and gave it to his neighbour: and this was a testimony in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போவாஸ் ரூத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு மனைவியானாள்; அவன் அவளிடத்தில் பிரவேசித்தபோது, அவள் கர்ப்பந்தரித்து, ஒரு ஆண்பிள்ளையைப் பெறக் கர்த்தர் அநுக்கிரகம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[7. Now this was the manner in former time in Israel concerning redeeming and concerning changing, in order to confirm all things; a man plucked off his shoe, and gave it to his neighbour: and this was a testimony in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போவாஸ் ரூத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு மனைவியானாள்; அவன் அவளிடத்தில் பிரவேசித்தபோது, அவள் கர்ப்பந்தரித்து, ஒரு ஆண்பிள்ளையைப் பெறக் கர்த்தர் அநுக்கிரகம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[8. Therefore the kinsman said unto Boaz, Buy it for you. So he drew off his shoe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஸ்திரீகள் நகோமியைப் பார்த்து: சுதந்தரவாளி அற்றுப்போகாதபடிக்கு இன்று உனக்குத் தயைசெய்த கர்த்தருக்கு ஸ்தோத்திரம்; அவன் பேர் இஸ்ரவேலிலே பிரபலமாகக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. Therefore the kinsman said unto Boaz, Buy it for you. So he drew off his shoe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஸ்திரீகள் நகோமியைப் பார்த்து: சுதந்தரவாளி அற்றுப்போகாதபடிக்கு இன்று உனக்குத் தயைசெய்த கர்த்தருக்கு ஸ்தோத்திரம்; அவன் பேர் இஸ்ரவேலிலே பிரபலமாகக்கடவது.]]></a:t>
+              <a:t><![CDATA[9. And Boaz said unto the elders, and unto all the people, All of you are witnesses this day, that I have bought all that was Elimelech's, and all that was Chilion's and Mahlon's, of the hand of Naomi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் உன் ஆத்துமாவுக்கு ஆறுதல் செய்கிறவனும், உன் முதிர்வயதிலே உன்னை ஆதரிக்கிறவனுமாயிருக்கக்கடவன்; உன்னைச் சிநேகித்து, ஏழு குமாரரைப்பார்க்கிலும் உனக்கு அருமையாயிருக்கிற உன் மருமகள் அவனைப் பெற்றாளே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Boaz said unto the elders, and unto all the people, All of you are witnesses this day, that I have bought all that was Elimelech's, and all that was Chilion's and Mahlon's, of the hand of Naomi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் உன் ஆத்துமாவுக்கு ஆறுதல் செய்கிறவனும், உன் முதிர்வயதிலே உன்னை ஆதரிக்கிறவனுமாயிருக்கக்கடவன்; உன்னைச் சிநேகித்து, ஏழு குமாரரைப்பார்க்கிலும் உனக்கு அருமையாயிருக்கிற உன் மருமகள் அவனைப் பெற்றாளே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Boaz said unto the elders, and unto all the people, All of you are witnesses this day, that I have bought all that was Elimelech's, and all that was Chilion's and Mahlon's, of the hand of Naomi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நகோமி அந்தப் பிள்ளையை எடுத்து, தன் மடியிலே வைத்து, அதை வளர்க்கிற தாயானாள்.]]></a:t>
+              <a:t><![CDATA[10. Moreover Ruth the Moabitess, the wife of Mahlon, have I purchased to be my wife, to raise up the name of the dead upon his inheritance, that the name of the dead be not cut off from among his brethren, and from the gate of his place: all of you are witnesses this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அயல் வீட்டுக்காரிகள் நகோமிக்கு ஒரு ஆண்பிள்ளை பிறந்தது என்று வாழ்த்தி, அதற்கு ஓபேத் என்று பேரிட்டார்கள்; அவன் தாவீதின் தகப்பனாகிய ஈசாயின் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[10. Moreover Ruth the Moabitess, the wife of Mahlon, have I purchased to be my wife, to raise up the name of the dead upon his inheritance, that the name of the dead be not cut off from among his brethren, and from the gate of his place: all of you are witnesses this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அயல் வீட்டுக்காரிகள் நகோமிக்கு ஒரு ஆண்பிள்ளை பிறந்தது என்று வாழ்த்தி, அதற்கு ஓபேத் என்று பேரிட்டார்கள்; அவன் தாவீதின் தகப்பனாகிய ஈசாயின் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[10. Moreover Ruth the Moabitess, the wife of Mahlon, have I purchased to be my wife, to raise up the name of the dead upon his inheritance, that the name of the dead be not cut off from among his brethren, and from the gate of his place: all of you are witnesses this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது போவாஸ்: நீர் நகோமியின் கையிலே அந்த வயல் நிலத்தை வாங்குகிற நாளிலே மரித்தவனுடைய சுதந்தரத்தில் அவன் பேரை நிலைநிற்கப்பண்ணும்படிக்கு, அதை மரித்தவன் மனைவியாகிய மோவாபிய ஸ்திரீயான ரூத் கையிலும் வாங்கவேண்டியது என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Then went Boaz up to the gate, and sat him down there: and, behold, the kinsman of whom Boaz spoke came by; unto whom he said, Ho, such a one! turn aside, sit down here. And he turned aside, and sat down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பேரேசுடைய சந்ததியின் வரலாறு: பேரேஸ் எஸ்ரோனைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[11. And all the people that were in the gate, and the elders, said, We are witnesses. The LORD make the woman that has come into yours house like Rachel and like Leah, which two did build the house of Israel: and do you worthily in Ephratah, and be famous in Bethlehem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எஸ்ரோன் ராமைப் பெற்றான்; ராம் அம்மினதாபைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[11. And all the people that were in the gate, and the elders, said, We are witnesses. The LORD make the woman that has come into yours house like Rachel and like Leah, which two did build the house of Israel: and do you worthily in Ephratah, and be famous in Bethlehem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அம்மினதாப் நகசோனைப் பெற்றான்; நகசோன் சல்மோனைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[11. And all the people that were in the gate, and the elders, said, We are witnesses. The LORD make the woman that has come into yours house like Rachel and like Leah, which two did build the house of Israel: and do you worthily in Ephratah, and be famous in Bethlehem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சல்மோன் போவாசைப் பெற்றான்; போவாஸ் ஓபேதைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[11. And all the people that were in the gate, and the elders, said, We are witnesses. The LORD make the woman that has come into yours house like Rachel and like Leah, which two did build the house of Israel: and do you worthily in Ephratah, and be famous in Bethlehem:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஓபேத் ஈசாயைப் பெற்றான்; ஈசாய் தாவீதைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[12. And let your house be like the house of Pharez, whom Tamar bare unto Judah, of the seed which the LORD shall give you of this young woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவன் பட்டணத்து மூப்பரானவர்களில் பத்துப்பேரை அழைத்து, இங்கே உட்காருங்கள் என்றான்; அவர்களும் உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And let your house be like the house of Pharez, whom Tamar bare unto Judah, of the seed which the LORD shall give you of this young woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன் அந்தச் சுதந்தரவாளியை நோக்கி: எலிமெலேக் என்னும் நம்முடைய சகோதரனுக்கு இருந்த வயல்நிலத்தின் பங்கை மோவாப் தேசத்திலிருந்து திரும்பி வந்த நகோமி விற்கப்போகிறாள்.]]></a:t>
+              <a:t><![CDATA[13. So Boaz took Ruth, and she was his wife: and when he went in unto her, the LORD gave her conception, and she bare a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன் அந்தச் சுதந்தரவாளியை நோக்கி: எலிமெலேக் என்னும் நம்முடைய சகோதரனுக்கு இருந்த வயல்நிலத்தின் பங்கை மோவாப் தேசத்திலிருந்து திரும்பி வந்த நகோமி விற்கப்போகிறாள்.]]></a:t>
+              <a:t><![CDATA[13. So Boaz took Ruth, and she was his wife: and when he went in unto her, the LORD gave her conception, and she bare a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the women said unto Naomi, Blessed be the LORD, which has not left you this day without a kinsman, that his name may be famous in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the women said unto Naomi, Blessed be the LORD, which has not left you this day without a kinsman, that his name may be famous in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்தச் சுதந்தரவாளி: நான் என் சுதந்தரத்தைக் கெடுக்காதபடிக்கு, நான் அதை மீட்டுக் கொள்ளமாட்டேன்; நான் மீட்கத்தக்கதை நீர் மீட்டுக்கொள்ளும்; நான் அதை மீட்டுக்கொள்ளமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. Then went Boaz up to the gate, and sat him down there: and, behold, the kinsman of whom Boaz spoke came by; unto whom he said, Ho, such a one! turn aside, sit down here. And he turned aside, and sat down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he shall be unto you a restorer of your life, and a nourisher of yours old age: for your daughter in law, which loves you, which is better to you than seven sons, has born him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4168,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he shall be unto you a restorer of your life, and a nourisher of yours old age: for your daughter in law, which loves you, which is better to you than seven sons, has born him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And he shall be unto you a restorer of your life, and a nourisher of yours old age: for your daughter in law, which loves you, which is better to you than seven sons, has born him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And Naomi took the child, and laid it in her bosom, and became nurse unto it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the women her neighbours gave it a name, saying, There is a son born to Naomi; and they called his name Obed: he is the father of Jesse, the father of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the women her neighbours gave it a name, saying, There is a son born to Naomi; and they called his name Obed: he is the father of Jesse, the father of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Now these are the generations of Pharez: Pharez brings forth Hezron,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And Hezron brings forth Ram, and Ram brings forth Amminadab,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Amminadab brings forth Nahshon, and Nahshon brings forth Salmon,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And Salmon brings forth Boaz, and Boaz brings forth Obed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்தச் சுதந்தரவாளி: நான் என் சுதந்தரத்தைக் கெடுக்காதபடிக்கு, நான் அதை மீட்டுக் கொள்ளமாட்டேன்; நான் மீட்கத்தக்கதை நீர் மீட்டுக்கொள்ளும்; நான் அதை மீட்டுக்கொள்ளமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he took ten men of the elders of the city, and said, Sit all of you down here. And they sat down.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Obed brings forth Jesse, and Jesse brings forth David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே வழங்கின உறுதிப்பாடு.]]></a:t>
+              <a:t><![CDATA[2. And he took ten men of the elders of the city, and said, Sit all of you down here. And they sat down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே வழங்கின உறுதிப்பாடு.]]></a:t>
+              <a:t><![CDATA[3. And he said unto the kinsman, Naomi, that has come again out of the country of Moab, sells a parcel of land, which was our brother Elimelech's:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச் சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And he said unto the kinsman, Naomi, that has come again out of the country of Moab, sells a parcel of land, which was our brother Elimelech's:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச் சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And I thought to advertise you, saying, Buy it before the inhabitants, and before the elders of my people. If you will redeem it, redeem it: but if you will not redeem it, then tell me, that I may know: for there is none to redeem it beside you; and I am after you. And he said, I will redeem it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469804" r:id="rId1"/>
+    <p:sldLayoutId id="2481564261" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,54 +6097,126 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5264,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. इसलिये उस छुड़ाने वाले कुटुम्बी ने बोअज से यह कहकर; कि तू उसे मोल ले, अपनी जूती उतारी।]]></a:t>
+              <a:t><![CDATA[உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब बोअज ने वृद्ध लोगों और सब लोगों से कहा, तुम आज इस बात के साक्षी हो कि जो कुछ एलीमेलेक का और जो]]></a:t>
+              <a:t><![CDATA[மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुछ किल्योन और महलोन का था, वह सब मैं नाओमी के हाथ से मोल लेता हूं।]]></a:t>
+              <a:t><![CDATA[உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. फिर महलोन की स्त्री रूत मोआबिन को भी मैं अपनी पत्नी करने के लिये इस मनसा से मोल लेता हूं, कि मरे]]></a:t>
+              <a:t><![CDATA[நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए का नाम उसके निज भाग पर स्थिर करूं, कहीं ऐसा न हो कि मरे हुए का नाम उसके भाइयों में से और उसके]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது போவாஸ்: நீர் நகோமியின் கையிலே அந்த வயல் நிலத்தை வாங்குகிற நாளிலே மரித்தவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्थान के फाटक से मिट जाए; तुम लोग आज साक्षी ठहरे हो।]]></a:t>
+              <a:t><![CDATA[சுதந்தரத்தில் அவன் பேரை நிலைநிற்கப்பண்ணும்படிக்கு, அதை மரித்தவன் மனைவியாகிய மோவாபிய ஸ்திரீயான ரூத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब फाटक के पास जितने लोग थे उन्होंने और वृद्ध लोगों ने कहा, हम साक्षी हैं। यह जो स्त्री तेरे घर]]></a:t>
+              <a:t><![CDATA[கையிலும் வாங்கவேண்டியது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में आती है उसको यहोवा इस्राएल के घराने की दो उपजानेवाली राहेल और लिआ: के समान करे। और तू एप्राता में]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அந்தச் சுதந்தரவாளி: நான் என் சுதந்தரத்தைக் கெடுக்காதபடிக்கு, நான் அதை மீட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वीरता करे, और बेतलेहेम में तेरा बड़ा नाम हो;]]></a:t>
+              <a:t><![CDATA[கொள்ளமாட்டேன்; நான் மீட்கத்தக்கதை நீர் மீட்டுக்கொள்ளும்; நான் அதை மீட்டுக்கொள்ளமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और जो सन्तान यहोवा इस जवान स्त्री के द्वारा तुझे दे उसके कारण से तेरा घराना पेरेस का सा हो जाए,]]></a:t>
+              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. फिर बोअज ने कहा, जब तू उस भूमि को नाओमी के हाथ से मोल ले, तब उसे रूत मोआबिन के हाथ से भी जो मरे]]></a:t>
+              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जो तामार से यहूदा के द्वारा उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब बोअज ने रूत को ब्याह लिया, और वह उसकी पत्नी हो गई; और जब वह उसके पास गया तब यहोवा की दया से]]></a:t>
+              <a:t><![CDATA[வழங்கின உறுதிப்பாடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको गर्भ रहा, और उसके एक बेटा उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[8. அப்படியே அந்தச் சுதந்தரவாளி போவாசை நோக்கி: நீ அதை வாங்கிக்கொள்ளும் என்று சொல்லி, தன் பாதரட்சையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब स्त्रियों ने नाओमी से कहा, यहोवा धन्य है, जिसने तुझे आज छुड़ाने वाले कुटुम्बी के बिना नहीं]]></a:t>
+              <a:t><![CDATA[கழற்றிப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छोड़ा; इस्राएल में इसका बड़ा नाम हो।]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது போவாஸ் மூப்பரையும் சகல ஜனங்களையும் நோக்கி: எலிமெலேக்குக்கு இருந்த எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और यह तेरे जी में जी ले आनेवाला और तेरा बुढ़ापे में पालनेवाला हो, क्योंकि तेरी बहू जो तुझ से]]></a:t>
+              <a:t><![CDATA[கிலியோனுக்கும் மக்லோனுக்கும் இருந்த எல்லாவற்றையும் நகோமியின் கையிலே வாங்கிக்கொண்டேன் என்பதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रेम रखती और सात बेटों से भी तेरे लिये श्रेष्ट है उसी का यह बेटा है।]]></a:t>
+              <a:t><![CDATA[இன்றையதினம் நீங்கள் சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. फिर नाओमी उस बच्चे को अपनी गोद में रखकर उसकी धाई का काम करने लगी।]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और उसकी पड़ोसिनों ने यह कहकर, कि नाओमी के एक बेटा उत्पन्न हुआ है, लड़के का नाम ओबेद रखा। यिशै का]]></a:t>
+              <a:t><![CDATA[மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता और दाऊद का दादा वही हुआ॥]]></a:t>
+              <a:t><![CDATA[ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए की स्त्री है इस मनसा से मोल लेना पड़ेगा, कि मरे हुए का नाम उसके भाग में स्थिर कर दे।]]></a:t>
+              <a:t><![CDATA[சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. पेरेस की यह वंशावली है, अर्थात पेरेस से हेब्रोन,]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और हेब्रोन से राम, और राम से अम्मीनादाब,]]></a:t>
+              <a:t><![CDATA[உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और अम्मीनादाब से नहशोन, और नहशोन से सल्मोन]]></a:t>
+              <a:t><![CDATA[லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और सल्मोन से बोअज, और बोअज से ओबेद,]]></a:t>
+              <a:t><![CDATA[புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और ओबेद से यिशै, और यिशै से दाऊद उत्पन्न हुआ॥]]></a:t>
+              <a:t><![CDATA[12. இந்தப் பெண்ணிடத்திலே கர்த்தர் உனக்கு அருளிச்செய்யப்போகிற சந்தானத்தினாலே, உன் வீடு தாமார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब उसने नगर के दस वृद्ध लोगों को बुलाकर कहा, यहीं बैठ जाओ; वे भी बैठ गए।]]></a:t>
+              <a:t><![CDATA[யூதாவுக்குப் பெற்ற பேரேசின் வீட்டைப்போல ஆகக்கடவது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब वह छुड़ाने वाले कुटुम्बी से कहने लगा, नाओमी जो मोआब देश से लौट आई है वह हमारे भाई एलीमेलेक की]]></a:t>
+              <a:t><![CDATA[13. போவாஸ் ரூத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு மனைவியானாள்; அவன் அவளிடத்தில் பிரவேசித்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक टुकड़ा भूमि बेचना चाहती है।]]></a:t>
+              <a:t><![CDATA[அவள் கர்ப்பந்தரித்து, ஒரு ஆண்பிள்ளையைப் பெறக் கர்த்தர் அநுக்கிரகம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. इसलिये मैं ने सोचा कि यह बात तुझ को जताकर कहूंगा, कि तू उसको इन बैठे हुओं के साम्हने और मेरे]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஸ்திரீகள் நகோமியைப் பார்த்து: சுதந்தரவாளி அற்றுப்போகாதபடிக்கு இன்று உனக்குத் தயைசெய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लोगों के इन वृद्ध लोगों के साम्हने मोल ले। और यदि तू उसको छुड़ाना चाहे, तो छुड़ा; और यदि तू छुड़ाना]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு ஸ்தோத்திரம்; அவன் பேர் இஸ்ரவேலிலே பிரபலமாகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. उस छुड़ाने वाले कुटुम्बी ने कहा, मैं उसको छुड़ा नहीं सकता, ऐसा न हो कि मेरा निज भाग बिगड़ जाए।]]></a:t>
+              <a:t><![CDATA[உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[न चाहे, तो मुझे ऐसा ही बता दे, कि मैं समझ लूं; क्योंकि तुझे छोड़ उसके छुड़ाने का अधिकार और किसी को]]></a:t>
+              <a:t><![CDATA[15. அவன் உன் ஆத்துமாவுக்கு ஆறுதல் செய்கிறவனும், உன் முதிர்வயதிலே உன்னை ஆதரிக்கிறவனுமாயிருக்கக்கடவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10841,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं है, और तेरे बाद मैं हूं। उसने कहा, मैं उसे छुड़ाऊंगा।]]></a:t>
+              <a:t><![CDATA[உன்னைச் சிநேகித்து, ஏழு குமாரரைப்பார்க்கிலும் உனக்கு அருமையாயிருக்கிற உன் மருமகள் அவனைப் பெற்றாளே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. நகோமி அந்தப் பிள்ளையை எடுத்து, தன் மடியிலே வைத்து, அதை வளர்க்கிற தாயானாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. அயல் வீட்டுக்காரிகள் நகோமிக்கு ஒரு ஆண்பிள்ளை பிறந்தது என்று வாழ்த்தி, அதற்கு ஓபேத் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேரிட்டார்கள்; அவன் தாவீதின் தகப்பனாகிய ஈசாயின் தகப்பன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. பேரேசுடைய சந்ததியின் வரலாறு: பேரேஸ் எஸ்ரோனைப் பெற்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. எஸ்ரோன் ராமைப் பெற்றான்; ராம் அம்மினதாபைப் பெற்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அம்மினதாப் நகசோனைப் பெற்றான்; நகசோன் சல்மோனைப் பெற்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சல்மோன் போவாசைப் பெற்றான்; போவாஸ் ஓபேதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसलिये मेरा छुड़ाने का अधिकार तू ले ले, क्योंकि मुझ से वह छुड़ाया नहीं जाता।]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவன் பட்டணத்து மூப்பரானவர்களில் பத்துப்பேரை அழைத்து, இங்கே உட்காருங்கள் என்றான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரூத் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஓபேத் ஈசாயைப் பெற்றான்; ஈசாய் தாவீதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. अगले समय में इस्राएल में छुड़ाने के बदलने के विषय में सब पक्का करने के लिये यह व्यवहार था, कि]]></a:t>
+              <a:t><![CDATA[அவர்களும் உட்கார்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मनुष्य अपनी जूती उतार के दूसरे को देता था। इस्राएल में गवाही इसी रीति होती थी।]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவன் அந்தச் சுதந்தரவாளியை நோக்கி: எலிமெலேக் என்னும் நம்முடைய சகோதரனுக்கு இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब बोअज फाटक के पास जा कर बैठ गया; और जिस छुड़ाने वाले कुटुम्बी की चर्चा बोअज ने की थी, वह भी आ]]></a:t>
+              <a:t><![CDATA[வயல்நிலத்தின் பங்கை மோவாப் தேசத்திலிருந்து திரும்பி வந்த நகோமி விற்கப்போகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गया। तब बोअज ने कहा, हे फुलाने, इघर आकर यहीं बैठ जा; तो वह उधर जा कर बैठ गया।]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரூத் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>