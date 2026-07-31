--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -73,54 +73,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -142,52 +138,50 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
-    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -326,55 +320,53 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அப்படியே அந்தச் சுதந்தரவாளி போவாசை நோக்கி: நீ அதை வாங்கிக்கொள்ளும் என்று சொல்லி, தன் பாதரட்சையைக் கழற்றிப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது போவாஸ் மூப்பரையும் சகல ஜனங்களையும் நோக்கி: எலிமெலேக்குக்கு இருந்த எல்லாவற்றையும் கிலியோனுக்கும் மக்லோனுக்கும் இருந்த எல்லாவற்றையும் நகோமியின் கையிலே வாங்கிக்கொண்டேன் என்பதற்கு இன்றையதினம் நீங்கள் சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது போவாஸ்: நீர் நகோமியின் கையிலே அந்த வயல் நிலத்தை வாங்குகிற நாளிலே மரித்தவனுடைய சுதந்தரத்தில் அவன் பேரை நிலைநிற்கப்பண்ணும்படிக்கு, அதை மரித்தவன் மனைவியாகிய மோவாபிய ஸ்திரீயான ரூத் கையிலும் வாங்கவேண்டியது என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது போவாஸ் மூப்பரையும் சகல ஜனங்களையும் நோக்கி: எலிமெலேக்குக்கு இருந்த எல்லாவற்றையும் கிலியோனுக்கும் மக்லோனுக்கும் இருந்த எல்லாவற்றையும் நகோமியின் கையிலே வாங்கிக்கொண்டேன் என்பதற்கு இன்றையதினம் நீங்கள் சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது போவாஸ்: நீர் நகோமியின் கையிலே அந்த வயல் நிலத்தை வாங்குகிற நாளிலே மரித்தவனுடைய சுதந்தரத்தில் அவன் பேரை நிலைநிற்கப்பண்ணும்படிக்கு, அதை மரித்தவன் மனைவியாகிய மோவாபிய ஸ்திரீயான ரூத் கையிலும் வாங்கவேண்டியது என்றான்.]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்தச் சுதந்தரவாளி: நான் என் சுதந்தரத்தைக் கெடுக்காதபடிக்கு, நான் அதை மீட்டுக் கொள்ளமாட்டேன்; நான் மீட்கத்தக்கதை நீர் மீட்டுக்கொள்ளும்; நான் அதை மீட்டுக்கொள்ளமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்தச் சுதந்தரவாளி: நான் என் சுதந்தரத்தைக் கெடுக்காதபடிக்கு, நான் அதை மீட்டுக் கொள்ளமாட்டேன்; நான் மீட்கத்தக்கதை நீர் மீட்டுக்கொள்ளும்; நான் அதை மீட்டுக்கொள்ளமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே வழங்கின உறுதிப்பாடு.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே வழங்கின உறுதிப்பாடு.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே வழங்கின உறுதிப்பாடு.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படியே அந்தச் சுதந்தரவாளி போவாசை நோக்கி: நீ அதை வாங்கிக்கொள்ளும் என்று சொல்லி, தன் பாதரட்சையைக் கழற்றிப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. இந்தப் பெண்ணிடத்திலே கர்த்தர் உனக்கு அருளிச்செய்யப்போகிற சந்தானத்தினாலே, உன் வீடு தாமார் யூதாவுக்குப் பெற்ற பேரேசின் வீட்டைப்போல ஆகக்கடவது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச் சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது போவாஸ்: நீர் நகோமியின் கையிலே அந்த வயல் நிலத்தை வாங்குகிற நாளிலே மரித்தவனுடைய சுதந்தரத்தில் அவன் பேரை நிலைநிற்கப்பண்ணும்படிக்கு, அதை மரித்தவன் மனைவியாகிய மோவாபிய ஸ்திரீயான ரூத் கையிலும் வாங்கவேண்டியது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது போவாஸ் மூப்பரையும் சகல ஜனங்களையும் நோக்கி: எலிமெலேக்குக்கு இருந்த எல்லாவற்றையும் கிலியோனுக்கும் மக்லோனுக்கும் இருந்த எல்லாவற்றையும் நகோமியின் கையிலே வாங்கிக்கொண்டேன் என்பதற்கு இன்றையதினம் நீங்கள் சாட்சி.]]></a:t>
+              <a:t><![CDATA[12. இந்தப் பெண்ணிடத்திலே கர்த்தர் உனக்கு அருளிச்செய்யப்போகிற சந்தானத்தினாலே, உன் வீடு தாமார் யூதாவுக்குப் பெற்ற பேரேசின் வீட்டைப்போல ஆகக்கடவது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது போவாஸ் மூப்பரையும் சகல ஜனங்களையும் நோக்கி: எலிமெலேக்குக்கு இருந்த எல்லாவற்றையும் கிலியோனுக்கும் மக்லோனுக்கும் இருந்த எல்லாவற்றையும் நகோமியின் கையிலே வாங்கிக்கொண்டேன் என்பதற்கு இன்றையதினம் நீங்கள் சாட்சி.]]></a:t>
+              <a:t><![CDATA[13. போவாஸ் ரூத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு மனைவியானாள்; அவன் அவளிடத்தில் பிரவேசித்தபோது, அவள் கர்ப்பந்தரித்து, ஒரு ஆண்பிள்ளையைப் பெறக் கர்த்தர் அநுக்கிரகம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
+              <a:t><![CDATA[13. போவாஸ் ரூத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு மனைவியானாள்; அவன் அவளிடத்தில் பிரவேசித்தபோது, அவள் கர்ப்பந்தரித்து, ஒரு ஆண்பிள்ளையைப் பெறக் கர்த்தர் அநுக்கிரகம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஸ்திரீகள் நகோமியைப் பார்த்து: சுதந்தரவாளி அற்றுப்போகாதபடிக்கு இன்று உனக்குத் தயைசெய்த கர்த்தருக்கு ஸ்தோத்திரம்; அவன் பேர் இஸ்ரவேலிலே பிரபலமாகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதுவுமல்லாமல், மரித்தவனுடைய சகோதரருக்குள்ளும், ஊராருக்குள்ளும், அவனுடைய பேர் அற்றுப் போகாமல், மரித்தவனுடைய சுதந்தரத்திலே அவன் பேரை நிலைநிறுத்த, நான் மக்லோனின் மனைவியாயிருந்த மோவாபிய ஸ்திரீயான ரூத்தை எனக்கு மனைவியாகக் கொண்டேன்; அதற்கும் இன்றைய தினம் நீங்கள் சாட்சி என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது ஸ்திரீகள் நகோமியைப் பார்த்து: சுதந்தரவாளி அற்றுப்போகாதபடிக்கு இன்று உனக்குத் தயைசெய்த கர்த்தருக்கு ஸ்தோத்திரம்; அவன் பேர் இஸ்ரவேலிலே பிரபலமாகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[15. அவன் உன் ஆத்துமாவுக்கு ஆறுதல் செய்கிறவனும், உன் முதிர்வயதிலே உன்னை ஆதரிக்கிறவனுமாயிருக்கக்கடவன்; உன்னைச் சிநேகித்து, ஏழு குமாரரைப்பார்க்கிலும் உனக்கு அருமையாயிருக்கிற உன் மருமகள் அவனைப் பெற்றாளே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[15. அவன் உன் ஆத்துமாவுக்கு ஆறுதல் செய்கிறவனும், உன் முதிர்வயதிலே உன்னை ஆதரிக்கிறவனுமாயிருக்கக்கடவன்; உன்னைச் சிநேகித்து, ஏழு குமாரரைப்பார்க்கிலும் உனக்கு அருமையாயிருக்கிற உன் மருமகள் அவனைப் பெற்றாளே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஒலிமுகவாசலில் இருக்கிற சகல ஜனங்களும் மூப்பரானவர்களும் அவனை நோக்கி: நாங்கள் சாட்சிதான்; உன் வீட்டிலே வருகிற மனைவியைக் கர்த்தர் இஸ்ரவேல் வீட்டைக் கட்டுவித்த இரண்டுபேராகிய ராகேலைப் போலவும் லேயாளைப்போலவும் வாழ்ந்திருக்கச் செய்வாராக: நீ எப்பிராத்தாவிலே பாக்கியவானாயிருந்து, பெத்லெகேமிலே புகழ்பெற்றிருக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[16. நகோமி அந்தப் பிள்ளையை எடுத்து, தன் மடியிலே வைத்து, அதை வளர்க்கிற தாயானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தப் பெண்ணிடத்திலே கர்த்தர் உனக்கு அருளிச்செய்யப்போகிற சந்தானத்தினாலே, உன் வீடு தாமார் யூதாவுக்குப் பெற்ற பேரேசின் வீட்டைப்போல ஆகக்கடவது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அயல் வீட்டுக்காரிகள் நகோமிக்கு ஒரு ஆண்பிள்ளை பிறந்தது என்று வாழ்த்தி, அதற்கு ஓபேத் என்று பேரிட்டார்கள்; அவன் தாவீதின் தகப்பனாகிய ஈசாயின் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்தப் பெண்ணிடத்திலே கர்த்தர் உனக்கு அருளிச்செய்யப்போகிற சந்தானத்தினாலே, உன் வீடு தாமார் யூதாவுக்குப் பெற்ற பேரேசின் வீட்டைப்போல ஆகக்கடவது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அயல் வீட்டுக்காரிகள் நகோமிக்கு ஒரு ஆண்பிள்ளை பிறந்தது என்று வாழ்த்தி, அதற்கு ஓபேத் என்று பேரிட்டார்கள்; அவன் தாவீதின் தகப்பனாகிய ஈசாயின் தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச் சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது போவாஸ்: நீர் நகோமியின் கையிலே அந்த வயல் நிலத்தை வாங்குகிற நாளிலே மரித்தவனுடைய சுதந்தரத்தில் அவன் பேரை நிலைநிற்கப்பண்ணும்படிக்கு, அதை மரித்தவன் மனைவியாகிய மோவாபிய ஸ்திரீயான ரூத் கையிலும் வாங்கவேண்டியது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போவாஸ் ரூத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு மனைவியானாள்; அவன் அவளிடத்தில் பிரவேசித்தபோது, அவள் கர்ப்பந்தரித்து, ஒரு ஆண்பிள்ளையைப் பெறக் கர்த்தர் அநுக்கிரகம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[18. பேரேசுடைய சந்ததியின் வரலாறு: பேரேஸ் எஸ்ரோனைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. போவாஸ் ரூத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு மனைவியானாள்; அவன் அவளிடத்தில் பிரவேசித்தபோது, அவள் கர்ப்பந்தரித்து, ஒரு ஆண்பிள்ளையைப் பெறக் கர்த்தர் அநுக்கிரகம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[19. எஸ்ரோன் ராமைப் பெற்றான்; ராம் அம்மினதாபைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஸ்திரீகள் நகோமியைப் பார்த்து: சுதந்தரவாளி அற்றுப்போகாதபடிக்கு இன்று உனக்குத் தயைசெய்த கர்த்தருக்கு ஸ்தோத்திரம்; அவன் பேர் இஸ்ரவேலிலே பிரபலமாகக்கடவது.]]></a:t>
+              <a:t><![CDATA[20. அம்மினதாப் நகசோனைப் பெற்றான்; நகசோன் சல்மோனைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது ஸ்திரீகள் நகோமியைப் பார்த்து: சுதந்தரவாளி அற்றுப்போகாதபடிக்கு இன்று உனக்குத் தயைசெய்த கர்த்தருக்கு ஸ்தோத்திரம்; அவன் பேர் இஸ்ரவேலிலே பிரபலமாகக்கடவது.]]></a:t>
+              <a:t><![CDATA[21. சல்மோன் போவாசைப் பெற்றான்; போவாஸ் ஓபேதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் உன் ஆத்துமாவுக்கு ஆறுதல் செய்கிறவனும், உன் முதிர்வயதிலே உன்னை ஆதரிக்கிறவனுமாயிருக்கக்கடவன்; உன்னைச் சிநேகித்து, ஏழு குமாரரைப்பார்க்கிலும் உனக்கு அருமையாயிருக்கிற உன் மருமகள் அவனைப் பெற்றாளே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஓபேத் ஈசாயைப் பெற்றான்; ஈசாய் தாவீதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் உன் ஆத்துமாவுக்கு ஆறுதல் செய்கிறவனும், உன் முதிர்வயதிலே உன்னை ஆதரிக்கிறவனுமாயிருக்கக்கடவன்; உன்னைச் சிநேகித்து, ஏழு குமாரரைப்பார்க்கிலும் உனக்கு அருமையாயிருக்கிற உன் மருமகள் அவனைப் பெற்றாளே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவன் பட்டணத்து மூப்பரானவர்களில் பத்துப்பேரை அழைத்து, இங்கே உட்காருங்கள் என்றான்; அவர்களும் உட்கார்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நகோமி அந்தப் பிள்ளையை எடுத்து, தன் மடியிலே வைத்து, அதை வளர்க்கிற தாயானாள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவன் அந்தச் சுதந்தரவாளியை நோக்கி: எலிமெலேக் என்னும் நம்முடைய சகோதரனுக்கு இருந்த வயல்நிலத்தின் பங்கை மோவாப் தேசத்திலிருந்து திரும்பி வந்த நகோமி விற்கப்போகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அயல் வீட்டுக்காரிகள் நகோமிக்கு ஒரு ஆண்பிள்ளை பிறந்தது என்று வாழ்த்தி, அதற்கு ஓபேத் என்று பேரிட்டார்கள்; அவன் தாவீதின் தகப்பனாகிய ஈசாயின் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவன் அந்தச் சுதந்தரவாளியை நோக்கி: எலிமெலேக் என்னும் நம்முடைய சகோதரனுக்கு இருந்த வயல்நிலத்தின் பங்கை மோவாப் தேசத்திலிருந்து திரும்பி வந்த நகோமி விற்கப்போகிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அயல் வீட்டுக்காரிகள் நகோமிக்கு ஒரு ஆண்பிள்ளை பிறந்தது என்று வாழ்த்தி, அதற்கு ஓபேத் என்று பேரிட்டார்கள்; அவன் தாவீதின் தகப்பனாகிய ஈசாயின் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பேரேசுடைய சந்ததியின் வரலாறு: பேரேஸ் எஸ்ரோனைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச் சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அந்தச் சுதந்தரவாளி: நான் என் சுதந்தரத்தைக் கெடுக்காதபடிக்கு, நான் அதை மீட்டுக் கொள்ளமாட்டேன்; நான் மீட்கத்தக்கதை நீர் மீட்டுக்கொள்ளும்; நான் அதை மீட்டுக்கொள்ளமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எஸ்ரோன் ராமைப் பெற்றான்; ராம் அம்மினதாபைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,269 +4132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அம்மினதாப் நகசோனைப் பெற்றான்; நகசோன் சல்மோனைப் பெற்றான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[22. ஓபேத் ஈசாயைப் பெற்றான்; ஈசாய் தாவீதைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவன் பட்டணத்து மூப்பரானவர்களில் பத்துப்பேரை அழைத்து, இங்கே உட்காருங்கள் என்றான்; அவர்களும் உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அந்தச் சுதந்தரவாளி: நான் என் சுதந்தரத்தைக் கெடுக்காதபடிக்கு, நான் அதை மீட்டுக் கொள்ளமாட்டேன்; நான் மீட்கத்தக்கதை நீர் மீட்டுக்கொள்ளும்; நான் அதை மீட்டுக்கொள்ளமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவன் பட்டணத்து மூப்பரானவர்களில் பத்துப்பேரை அழைத்து, இங்கே உட்காருங்கள் என்றான்; அவர்களும் உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே வழங்கின உறுதிப்பாடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன் அந்தச் சுதந்தரவாளியை நோக்கி: எலிமெலேக் என்னும் நம்முடைய சகோதரனுக்கு இருந்த வயல்நிலத்தின் பங்கை மோவாப் தேசத்திலிருந்து திரும்பி வந்த நகோமி விற்கப்போகிறாள்.]]></a:t>
+              <a:t><![CDATA[7. மீட்கிறதிலும் மாற்றுகிறதிலும் சகல காரியத்தையும் உறுதிப்படுத்தும் படிக்கு, இஸ்ரவேலிலே பூர்வகால வழக்கம் என்னவென்றால், ஒருவன் தன் பாதரட்சையைக் கழற்றி, மற்றவனுக்குக் கொடுப்பான், இது இஸ்ரவேலிலே வழங்கின உறுதிப்பாடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன் அந்தச் சுதந்தரவாளியை நோக்கி: எலிமெலேக் என்னும் நம்முடைய சகோதரனுக்கு இருந்த வயல்நிலத்தின் பங்கை மோவாப் தேசத்திலிருந்து திரும்பி வந்த நகோமி விற்கப்போகிறாள்.]]></a:t>
+              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச் சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நீர் அதை ஊராருக்கு முன்பாகவும், என் ஜனத்தின் மூப்பருக்கு முன்பாகவும் வாங்கிக்கொள்ளும்படி உமக்கு அறியப்பண்ணவேண்டும் என்றிருந்தேன்; நீர் அதைச் சுதந்தரமுறையாக மீட்டுக்கொள்ள மனதிருந்தால், மீட்டுக்கொள்ளும்; அதை மீட்டுக்கொள்ள மனதில்லாதிருந்தால், நான் அதை அறியும்படிக்கு எனக்குச் சொல்லும்; உம்மையும் உமக்குப்பின்பு என்னையும் தவிர, அதை மீட்கத்தக்கவன் வேறொருவனும் இல்லை என்றான்; அதற்கு அவன்: நான் அதை மீட்டுக்கொள்ளுகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. போவாஸ் பட்டணவாசலில் போய், உட்கார்ந்துகொண்டிருந்தான்; அப்பொழுது போவாஸ் சொல்லியிருந்த அந்தச் சுதந்தரவாளி அந்த வழியே வந்தான்; அவனை நோக்கி: ஓய், என்று பேர் சொல்லிக் கூப்பிட்டு, இங்கே வந்து சற்று உட்காரும் என்றான்; அவன் வந்து உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470526266" r:id="rId1"/>
+    <p:sldLayoutId id="2474469804" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5306,66 +5080,50 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my people. If you will redeem it, redeem it: but if you will not redeem it, then tell me, that I may]]></a:t>
+              <a:t><![CDATA[8. इसलिये उस छुड़ाने वाले कुटुम्बी ने बोअज से यह कहकर; कि तू उसे मोल ले, अपनी जूती उतारी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[know: for there is none to redeem it beside you; and I am after you. And he said, I will redeem it.]]></a:t>
+              <a:t><![CDATA[9. तब बोअज ने वृद्ध लोगों और सब लोगों से कहा, तुम आज इस बात के साक्षी हो कि जो कुछ एलीमेलेक का और जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then said Boaz, What day you buy the field of the hand of Naomi, you must buy it also of Ruth the]]></a:t>
+              <a:t><![CDATA[कुछ किल्योन और महलोन का था, वह सब मैं नाओमी के हाथ से मोल लेता हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Moabitess, the wife of the dead, to raise up the name of the dead upon his inheritance.]]></a:t>
+              <a:t><![CDATA[10. फिर महलोन की स्त्री रूत मोआबिन को भी मैं अपनी पत्नी करने के लिये इस मनसा से मोल लेता हूं, कि मरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the kinsman said, I cannot redeem it for myself, lest I ruin mine own inheritance: redeem you]]></a:t>
+              <a:t><![CDATA[हुए का नाम उसके निज भाग पर स्थिर करूं, कहीं ऐसा न हो कि मरे हुए का नाम उसके भाइयों में से और उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my right to yourself; for I cannot redeem it.]]></a:t>
+              <a:t><![CDATA[स्थान के फाटक से मिट जाए; तुम लोग आज साक्षी ठहरे हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now this was the manner in former time in Israel concerning redeeming and concerning changing, in]]></a:t>
+              <a:t><![CDATA[11. तब फाटक के पास जितने लोग थे उन्होंने और वृद्ध लोगों ने कहा, हम साक्षी हैं। यह जो स्त्री तेरे घर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[order to confirm all things; a man plucked off his shoe, and gave it to his neighbour: and this was]]></a:t>
+              <a:t><![CDATA[में आती है उसको यहोवा इस्राएल के घराने की दो उपजानेवाली राहेल और लिआ: के समान करे। और तू एप्राता में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a testimony in Israel.]]></a:t>
+              <a:t><![CDATA[वीरता करे, और बेतलेहेम में तेरा बड़ा नाम हो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore the kinsman said unto Boaz, Buy it for you. So he drew off his shoe.]]></a:t>
+              <a:t><![CDATA[12. और जो सन्तान यहोवा इस जवान स्त्री के द्वारा तुझे दे उसके कारण से तेरा घराना पेरेस का सा हो जाए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then went Boaz up to the gate, and sat him down there: and, behold, the kinsman of whom Boaz]]></a:t>
+              <a:t><![CDATA[5. फिर बोअज ने कहा, जब तू उस भूमि को नाओमी के हाथ से मोल ले, तब उसे रूत मोआबिन के हाथ से भी जो मरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Boaz said unto the elders, and unto all the people, All of you are witnesses this day, that I]]></a:t>
+              <a:t><![CDATA[जो तामार से यहूदा के द्वारा उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have bought all that was Elimelech's, and all that was Chilion's and Mahlon's, of the hand of Naomi.]]></a:t>
+              <a:t><![CDATA[13. तब बोअज ने रूत को ब्याह लिया, और वह उसकी पत्नी हो गई; और जब वह उसके पास गया तब यहोवा की दया से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Moreover Ruth the Moabitess, the wife of Mahlon, have I purchased to be my wife, to raise up the]]></a:t>
+              <a:t><![CDATA[उसको गर्भ रहा, और उसके एक बेटा उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name of the dead upon his inheritance, that the name of the dead be not cut off from among his]]></a:t>
+              <a:t><![CDATA[14. तब स्त्रियों ने नाओमी से कहा, यहोवा धन्य है, जिसने तुझे आज छुड़ाने वाले कुटुम्बी के बिना नहीं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren, and from the gate of his place: all of you are witnesses this day.]]></a:t>
+              <a:t><![CDATA[छोड़ा; इस्राएल में इसका बड़ा नाम हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And all the people that were in the gate, and the elders, said, We are witnesses. The LORD make]]></a:t>
+              <a:t><![CDATA[15. और यह तेरे जी में जी ले आनेवाला और तेरा बुढ़ापे में पालनेवाला हो, क्योंकि तेरी बहू जो तुझ से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the woman that has come into yours house like Rachel and like Leah, which two did build the house of]]></a:t>
+              <a:t><![CDATA[प्रेम रखती और सात बेटों से भी तेरे लिये श्रेष्ट है उसी का यह बेटा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel: and do you worthily in Ephratah, and be famous in Bethlehem:]]></a:t>
+              <a:t><![CDATA[16. फिर नाओमी उस बच्चे को अपनी गोद में रखकर उसकी धाई का काम करने लगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And let your house be like the house of Pharez, whom Tamar bare unto Judah, of the seed which]]></a:t>
+              <a:t><![CDATA[17. और उसकी पड़ोसिनों ने यह कहकर, कि नाओमी के एक बेटा उत्पन्न हुआ है, लड़के का नाम ओबेद रखा। यिशै का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD shall give you of this young woman.]]></a:t>
+              <a:t><![CDATA[पिता और दाऊद का दादा वही हुआ॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoke came by; unto whom he said, Ho, such a one! turn aside, sit down here. And he turned aside,]]></a:t>
+              <a:t><![CDATA[हुए की स्त्री है इस मनसा से मोल लेना पड़ेगा, कि मरे हुए का नाम उसके भाग में स्थिर कर दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So Boaz took Ruth, and she was his wife: and when he went in unto her, the LORD gave her]]></a:t>
+              <a:t><![CDATA[18. पेरेस की यह वंशावली है, अर्थात पेरेस से हेब्रोन,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conception, and she bare a son.]]></a:t>
+              <a:t><![CDATA[19. और हेब्रोन से राम, और राम से अम्मीनादाब,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the women said unto Naomi, Blessed be the LORD, which has not left you this day without a]]></a:t>
+              <a:t><![CDATA[20. और अम्मीनादाब से नहशोन, और नहशोन से सल्मोन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kinsman, that his name may be famous in Israel.]]></a:t>
+              <a:t><![CDATA[21. और सल्मोन से बोअज, और बोअज से ओबेद,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he shall be unto you a restorer of your life, and a nourisher of yours old age: for your]]></a:t>
+              <a:t><![CDATA[22. और ओबेद से यिशै, और यिशै से दाऊद उत्पन्न हुआ॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[daughter in law, which loves you, which is better to you than seven sons, has born him.]]></a:t>
+              <a:t><![CDATA[2. तब उसने नगर के दस वृद्ध लोगों को बुलाकर कहा, यहीं बैठ जाओ; वे भी बैठ गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Naomi took the child, and laid it in her bosom, and became nurse unto it.]]></a:t>
+              <a:t><![CDATA[3. तब वह छुड़ाने वाले कुटुम्बी से कहने लगा, नाओमी जो मोआब देश से लौट आई है वह हमारे भाई एलीमेलेक की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the women her neighbours gave it a name, saying, There is a son born to Naomi; and they]]></a:t>
+              <a:t><![CDATA[एक टुकड़ा भूमि बेचना चाहती है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called his name Obed: he is the father of Jesse, the father of David.]]></a:t>
+              <a:t><![CDATA[4. इसलिये मैं ने सोचा कि यह बात तुझ को जताकर कहूंगा, कि तू उसको इन बैठे हुओं के साम्हने और मेरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now these are the generations of Pharez: Pharez brings forth Hezron,]]></a:t>
+              <a:t><![CDATA[लोगों के इन वृद्ध लोगों के साम्हने मोल ले। और यदि तू उसको छुड़ाना चाहे, तो छुड़ा; और यदि तू छुड़ाना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sat down.]]></a:t>
+              <a:t><![CDATA[6. उस छुड़ाने वाले कुटुम्बी ने कहा, मैं उसको छुड़ा नहीं सकता, ऐसा न हो कि मेरा निज भाग बिगड़ जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Hezron brings forth Ram, and Ram brings forth Amminadab,]]></a:t>
+              <a:t><![CDATA[न चाहे, तो मुझे ऐसा ही बता दे, कि मैं समझ लूं; क्योंकि तुझे छोड़ उसके छुड़ाने का अधिकार और किसी को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,315 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Amminadab brings forth Nahshon, and Nahshon brings forth Salmon,]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[22. And Obed brings forth Jesse, and Jesse brings forth David.]]></a:t>
+              <a:t><![CDATA[नहीं है, और तेरे बाद मैं हूं। उसने कहा, मैं उसे छुड़ाऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he took ten men of the elders of the city, and said, Sit all of you down here. And they sat]]></a:t>
+              <a:t><![CDATA[इसलिये मेरा छुड़ाने का अधिकार तू ले ले, क्योंकि मुझ से वह छुड़ाया नहीं जाता।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down.]]></a:t>
+              <a:t><![CDATA[7. अगले समय में इस्राएल में छुड़ाने के बदलने के विषय में सब पक्का करने के लिये यह व्यवहार था, कि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he said unto the kinsman, Naomi, that has come again out of the country of Moab, sells a]]></a:t>
+              <a:t><![CDATA[मनुष्य अपनी जूती उतार के दूसरे को देता था। इस्राएल में गवाही इसी रीति होती थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[parcel of land, which was our brother Elimelech's:]]></a:t>
+              <a:t><![CDATA[1. तब बोअज फाटक के पास जा कर बैठ गया; और जिस छुड़ाने वाले कुटुम्बी की चर्चा बोअज ने की थी, वह भी आ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And I thought to advertise you, saying, Buy it before the inhabitants, and before the elders of]]></a:t>
+              <a:t><![CDATA[गया। तब बोअज ने कहा, हे फुलाने, इघर आकर यहीं बैठ जा; तो वह उधर जा कर बैठ गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரூத் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>