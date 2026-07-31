--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -121,62 +121,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -222,56 +210,50 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
-    <p:sldId id="321" r:id="rId68"/>
-[...4 lines deleted...]
-    <p:sldId id="326" r:id="rId73"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -434,59 +416,53 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -546,51 +522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உணர்வில்லாதவர்களுமாய், உடன்படிக்கைகளை மீறுகிறவர்களுமாய், சுபாவ அன்பில்லாதவர்களுமாய், இணங்காதவர்களுமாய், இரக்கமில்லாதவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -655,51 +631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -764,51 +740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவர் சகல ஜாதிகளையும், அவர்களுக்குள் இயேசுகிறிஸ்துவினால் அழைக்கப்பட்டவர்களாகிய உங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -873,51 +849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -982,51 +958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு கிறிஸ்துவின் ஊழியக்காரனும், அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனும், தேவனுடைய சுவிசேஷத்திற்காகப் பிரித்தெடுக்கப்பட்டவனுமாகிய பவுல்,]]></a:t>
+              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1091,51 +1067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு கிறிஸ்துவின் ஊழியக்காரனும், அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனும், தேவனுடைய சுவிசேஷத்திற்காகப் பிரித்தெடுக்கப்பட்டவனுமாகிய பவுல்,]]></a:t>
+              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1200,51 +1176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ரோமாபுரியிலுள்ள தேவப்பிரியரும் பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களுமாகிய அனைவருக்கும் எழுதுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[8. உங்கள் விசுவாசம் உலகமெங்கும் பிரசித்தமாகிறபடியினாலே, முதலாவது நான் உங்களெல்லாருக்காகவும் இயேசு கிறிஸ்து மூலமாய் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1309,51 +1285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ரோமாபுரியிலுள்ள தேவப்பிரியரும் பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களுமாகிய அனைவருக்கும் எழுதுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[8. உங்கள் விசுவாசம் உலகமெங்கும் பிரசித்தமாகிறபடியினாலே, முதலாவது நான் உங்களெல்லாருக்காகவும் இயேசு கிறிஸ்து மூலமாய் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1418,51 +1394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[9. நான் ஜெபம்பண்ணும்போதெல்லாம் இடைவிடாமல் உங்களை நினைத்துக் கொண்டிருக்கிறதைக்குறித்துத் தமது குமாரனுடைய சுவிசேஷத்தினாலே என் ஆவியோடு நான் சேவிக்கிற தேவன் எனக்குச் சாட்சியாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1527,51 +1503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[9. நான் ஜெபம்பண்ணும்போதெல்லாம் இடைவிடாமல் உங்களை நினைத்துக் கொண்டிருக்கிறதைக்குறித்துத் தமது குமாரனுடைய சுவிசேஷத்தினாலே என் ஆவியோடு நான் சேவிக்கிற தேவன் எனக்குச் சாட்சியாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1636,51 +1612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவனை அறியும் அறிவைப் பற்றிக்கொண்டிருக்க அவர்களுக்கு மனதில்லாதிருந்தபடியால், தகாதவைகளைச் செய்யும்படி, தேவன் அவர்களைக் கேடான சிந்தைக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. இயேசு கிறிஸ்துவின் ஊழியக்காரனும், அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனும், தேவனுடைய சுவிசேஷத்திற்காகப் பிரித்தெடுக்கப்பட்டவனுமாகிய பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1745,51 +1721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசுகிறிஸ்துவைக்குறித்துத் தேவன் தம்முடைய தீர்க்கதரிசிகள் மூலமாய்ப் பரிசுத்த வேதாகமங்களில் முன்னே தம்முடைய சுவிசேஷத்தைப் பற்றி வாக்குத்தத்தம்பண்ணினபடி கர்த்தராகிய இயேசுகிறிஸ்துவானவர்,]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் ஸ்திரப்படுவதற்காக ஆவிக்குரிய சில வரங்களை உங்களுக்குக் கொடுக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1854,51 +1830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் ஸ்திரப்படுவதற்காக ஆவிக்குரிய சில வரங்களை உங்களுக்குக் கொடுக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1963,51 +1939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. உங்களிலும் என்னிலுமுள்ள விசுவாசத்தினால் உங்களோடேகூட நானும் ஆறுதலடையும்படிக்கும், உங்களைக் காண வாஞ்சையாயிருக்கிறபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2072,51 +2048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. உங்களிலும் என்னிலுமுள்ள விசுவாசத்தினால் உங்களோடேகூட நானும் ஆறுதலடையும்படிக்கும், உங்களைக் காண வாஞ்சையாயிருக்கிறபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2181,51 +2157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் சகல ஜாதிகளையும், அவர்களுக்குள் இயேசுகிறிஸ்துவினால் அழைக்கப்பட்டவர்களாகிய உங்களையும்,]]></a:t>
+              <a:t><![CDATA[12. எவ்விதத்திலாவது நான் உங்களிடத்தில் வருகிறதற்குத் தேவனுடைய சித்தத்தினாலே எனக்கு நல்ல பிரயாணம் சீக்கிரத்தில் கிடைக்கவேண்டுமென்று வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2290,51 +2266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2399,51 +2375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2508,51 +2484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் விசுவாசம் உலகமெங்கும் பிரசித்தமாகிறபடியினாலே, முதலாவது நான் உங்களெல்லாருக்காகவும் இயேசு கிறிஸ்து மூலமாய் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2617,51 +2593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் விசுவாசம் உலகமெங்கும் பிரசித்தமாகிறபடியினாலே, முதலாவது நான் உங்களெல்லாருக்காகவும் இயேசு கிறிஸ்து மூலமாய் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. கிரேக்கருக்கும், மற்ற அந்நியர்களுக்கும், ஞானிகளுக்கும், மூடருக்கும் நான் கடனாளியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2726,51 +2702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் ஜெபம்பண்ணும்போதெல்லாம் இடைவிடாமல் உங்களை நினைத்துக் கொண்டிருக்கிறதைக்குறித்துத் தமது குமாரனுடைய சுவிசேஷத்தினாலே என் ஆவியோடு நான் சேவிக்கிற தேவன் எனக்குச் சாட்சியாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் ரோமாபுரியிலிருக்கிற உங்களுக்கும் என்னால் இயன்றமட்டும் சுவிசேஷத்தைப் பிரசங்கிக்க விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவனை அறியும் அறிவைப் பற்றிக்கொண்டிருக்க அவர்களுக்கு மனதில்லாதிருந்தபடியால், தகாதவைகளைச் செய்யும்படி, தேவன் அவர்களைக் கேடான சிந்தைக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. இயேசு கிறிஸ்துவின் ஊழியக்காரனும், அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனும், தேவனுடைய சுவிசேஷத்திற்காகப் பிரித்தெடுக்கப்பட்டவனுமாகிய பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2944,51 +2920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் ஜெபம்பண்ணும்போதெல்லாம் இடைவிடாமல் உங்களை நினைத்துக் கொண்டிருக்கிறதைக்குறித்துத் தமது குமாரனுடைய சுவிசேஷத்தினாலே என் ஆவியோடு நான் சேவிக்கிற தேவன் எனக்குச் சாட்சியாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. கிறிஸ்துவின் சுவிசேஷத்தைக் குறித்து நான் வெட்கப்படேன்; முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் விசுவாசிக்கிறவனெவனோ அவனுக்கு இரட்சிப்பு உண்டாவதற்கு அது தேவபெலனாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3053,51 +3029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் ஸ்திரப்படுவதற்காக ஆவிக்குரிய சில வரங்களை உங்களுக்குக் கொடுக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[16. கிறிஸ்துவின் சுவிசேஷத்தைக் குறித்து நான் வெட்கப்படேன்; முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் விசுவாசிக்கிறவனெவனோ அவனுக்கு இரட்சிப்பு உண்டாவதற்கு அது தேவபெலனாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3162,51 +3138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களிலும் என்னிலுமுள்ள விசுவாசத்தினால் உங்களோடேகூட நானும் ஆறுதலடையும்படிக்கும், உங்களைக் காண வாஞ்சையாயிருக்கிறபடியினாலே,]]></a:t>
+              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3271,51 +3247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களிலும் என்னிலுமுள்ள விசுவாசத்தினால் உங்களோடேகூட நானும் ஆறுதலடையும்படிக்கும், உங்களைக் காண வாஞ்சையாயிருக்கிறபடியினாலே,]]></a:t>
+              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3380,51 +3356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எவ்விதத்திலாவது நான் உங்களிடத்தில் வருகிறதற்குத் தேவனுடைய சித்தத்தினாலே எனக்கு நல்ல பிரயாணம் சீக்கிரத்தில் கிடைக்கவேண்டுமென்று வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3489,51 +3465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எவ்விதத்திலாவது நான் உங்களிடத்தில் வருகிறதற்குத் தேவனுடைய சித்தத்தினாலே எனக்கு நல்ல பிரயாணம் சீக்கிரத்தில் கிடைக்கவேண்டுமென்று வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3598,51 +3574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3707,51 +3683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3816,51 +3792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[19. தேவனைக்குறித்து அறியப்படுவது அவர்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருக்கிறது; தேவனே அதை அவர்களுக்கு வெளிப்படுத்தியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3925,51 +3901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிரேக்கருக்கும், மற்ற அந்நியர்களுக்கும், ஞானிகளுக்கும், மூடருக்கும் நான் கடனாளியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4034,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும், குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும், வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[2. ரோமாபுரியிலுள்ள தேவப்பிரியரும் பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களுமாகிய அனைவருக்கும் எழுதுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4143,51 +4119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் ரோமாபுரியிலிருக்கிற உங்களுக்கும் என்னால் இயன்றமட்டும் சுவிசேஷத்தைப் பிரசங்கிக்க விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4252,51 +4228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கிறிஸ்துவின் சுவிசேஷத்தைக் குறித்து நான் வெட்கப்படேன்; முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் விசுவாசிக்கிறவனெவனோ அவனுக்கு இரட்சிப்பு உண்டாவதற்கு அது தேவபெலனாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4361,51 +4337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கிறிஸ்துவின் சுவிசேஷத்தைக் குறித்து நான் வெட்கப்படேன்; முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் விசுவாசிக்கிறவனெவனோ அவனுக்கு இரட்சிப்பு உண்டாவதற்கு அது தேவபெலனாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4470,51 +4446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் தேவனை அறிந்தும், அவரைத் தேவனென்று மகிமைப்படுத்தாமலும், ஸ்தோத்திரியாமலுமிருந்து, தங்கள் சிந்தனைகளினாலே வீணரானார்கள், உணர்வில்லாத அவர்களுடைய இருதயம் இருளடைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4579,51 +4555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் தேவனை அறிந்தும், அவரைத் தேவனென்று மகிமைப்படுத்தாமலும், ஸ்தோத்திரியாமலுமிருந்து, தங்கள் சிந்தனைகளினாலே வீணரானார்கள், உணர்வில்லாத அவர்களுடைய இருதயம் இருளடைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4688,51 +4664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் தங்களை ஞானிகளென்று சொல்லியும் பயித்தியக்காரராகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4797,51 +4773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. அழிவில்லாத தேவனுடைய மகிமையை அழிவுள்ள மனுஷர்கள் பறவைகள் மிருகங்கள் ஊரும் பிராணிகள் ஆகிய இவைகளுடைய ரூபங்களுக்கு ஒப்பாக மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4906,51 +4882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. அழிவில்லாத தேவனுடைய மகிமையை அழிவுள்ள மனுஷர்கள் பறவைகள் மிருகங்கள் ஊரும் பிராணிகள் ஆகிய இவைகளுடைய ரூபங்களுக்கு ஒப்பாக மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5015,51 +4991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனைக்குறித்து அறியப்படுவது அவர்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருக்கிறது; தேவனே அதை அவர்களுக்கு வெளிப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5124,51 +5100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனைக்குறித்து அறியப்படுவது அவர்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருக்கிறது; தேவனே அதை அவர்களுக்கு வெளிப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5233,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும், குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும், வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[2. ரோமாபுரியிலுள்ள தேவப்பிரியரும் பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களுமாகிய அனைவருக்கும் எழுதுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5342,51 +5318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5451,51 +5427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5560,51 +5536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5669,51 +5645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[26. இதினிமித்தம் தேவன் அவர்களை இழிவான இச்சைரோகங்களுக்கு ஒப்புக்கொடுத்தார்; அந்தப்படியே அவர்களுடைய பெண்கள் சுபாவ அநுபோகத்தைச் சுபாவத்துக்கு விரோதமான அநுபோகமாக மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5778,51 +5754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[26. இதினிமித்தம் தேவன் அவர்களை இழிவான இச்சைரோகங்களுக்கு ஒப்புக்கொடுத்தார்; அந்தப்படியே அவர்களுடைய பெண்கள் சுபாவ அநுபோகத்தைச் சுபாவத்துக்கு விரோதமான அநுபோகமாக மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5887,51 +5863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் தேவனை அறிந்தும், அவரைத் தேவனென்று மகிமைப்படுத்தாமலும், ஸ்தோத்திரியாமலுமிருந்து, தங்கள் சிந்தனைகளினாலே வீணரானார்கள், உணர்வில்லாத அவர்களுடைய இருதயம் இருளடைந்தது.]]></a:t>
+              <a:t><![CDATA[27. அப்படியே ஆண்களும் பெண்களைச் சுபாவப்படி அநுபவியாமல், ஒருவர்மேலொருவர் விரகதாபத்தினாலே பொங்கி, ஆணோடே ஆண் அவலட்சணமானதை நடப்பித்து தங்கள் தப்பிதத்திற்குத் தகுதியான பலனைத் தங்களுக்குள் அடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5996,51 +5972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் தேவனை அறிந்தும், அவரைத் தேவனென்று மகிமைப்படுத்தாமலும், ஸ்தோத்திரியாமலுமிருந்து, தங்கள் சிந்தனைகளினாலே வீணரானார்கள், உணர்வில்லாத அவர்களுடைய இருதயம் இருளடைந்தது.]]></a:t>
+              <a:t><![CDATA[27. அப்படியே ஆண்களும் பெண்களைச் சுபாவப்படி அநுபவியாமல், ஒருவர்மேலொருவர் விரகதாபத்தினாலே பொங்கி, ஆணோடே ஆண் அவலட்சணமானதை நடப்பித்து தங்கள் தப்பிதத்திற்குத் தகுதியான பலனைத் தங்களுக்குள் அடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6105,51 +6081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் தங்களை ஞானிகளென்று சொல்லியும் பயித்தியக்காரராகி,]]></a:t>
+              <a:t><![CDATA[28. தேவனை அறியும் அறிவைப் பற்றிக்கொண்டிருக்க அவர்களுக்கு மனதில்லாதிருந்தபடியால், தகாதவைகளைச் செய்யும்படி, தேவன் அவர்களைக் கேடான சிந்தைக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6214,51 +6190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அழிவில்லாத தேவனுடைய மகிமையை அழிவுள்ள மனுஷர்கள் பறவைகள் மிருகங்கள் ஊரும் பிராணிகள் ஆகிய இவைகளுடைய ரூபங்களுக்கு ஒப்பாக மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. தேவனை அறியும் அறிவைப் பற்றிக்கொண்டிருக்க அவர்களுக்கு மனதில்லாதிருந்தபடியால், தகாதவைகளைச் செய்யும்படி, தேவன் அவர்களைக் கேடான சிந்தைக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6323,51 +6299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அழிவில்லாத தேவனுடைய மகிமையை அழிவுள்ள மனுஷர்கள் பறவைகள் மிருகங்கள் ஊரும் பிராணிகள் ஆகிய இவைகளுடைய ரூபங்களுக்கு ஒப்பாக மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும், குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும், வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6432,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும், குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும், வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6541,51 +6517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும், குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும், வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6650,51 +6626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[30. புறங்கூறுகிறவர்களுமாய், அவதூறு பண்ணுகிறவர்களுமாய், தேவபகைஞருமாய், துராகிருதம்பண்ணுகிறவர்களுமாய், அகந்தையுள்ளவர்களுமாய், வீம்புக்காரருமாய், பொல்லாதவைகளை யோசித்துப்பிணைக்கிறவர்களுமாய் பெற்றாருக்குக் கீழ்ப்படியாதவர்களுமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6759,51 +6735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[31. உணர்வில்லாதவர்களுமாய், உடன்படிக்கைகளை மீறுகிறவர்களுமாய், சுபாவ அன்பில்லாதவர்களுமாய், இணங்காதவர்களுமாய், இரக்கமில்லாதவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6868,51 +6844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
+              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6977,51 +6953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
+              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7086,487 +7062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[27. அப்படியே ஆண்களும் பெண்களைச் சுபாவப்படி அநுபவியாமல், ஒருவர்மேலொருவர் விரகதாபத்தினாலே பொங்கி, ஆணோடே ஆண் அவலட்சணமானதை நடப்பித்து தங்கள் தப்பிதத்திற்குத் தகுதியான பலனைத் தங்களுக்குள் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7631,269 +7171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. புறங்கூறுகிறவர்களுமாய், அவதூறு பண்ணுகிறவர்களுமாய், தேவபகைஞருமாய், துராகிருதம்பண்ணுகிறவர்களுமாய், அகந்தையுள்ளவர்களுமாய், வீம்புக்காரருமாய், பொல்லாதவைகளை யோசித்துப்பிணைக்கிறவர்களுமாய் பெற்றாருக்குக் கீழ்ப்படியாதவர்களுமாய்,]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[27. அப்படியே ஆண்களும் பெண்களைச் சுபாவப்படி அநுபவியாமல், ஒருவர்மேலொருவர் விரகதாபத்தினாலே பொங்கி, ஆணோடே ஆண் அவலட்சணமானதை நடப்பித்து தங்கள் தப்பிதத்திற்குத் தகுதியான பலனைத் தங்களுக்குள் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7958,51 +7280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. புறங்கூறுகிறவர்களுமாய், அவதூறு பண்ணுகிறவர்களுமாய், தேவபகைஞருமாய், துராகிருதம்பண்ணுகிறவர்களுமாய், அகந்தையுள்ளவர்களுமாய், வீம்புக்காரருமாய், பொல்லாதவைகளை யோசித்துப்பிணைக்கிறவர்களுமாய் பெற்றாருக்குக் கீழ்ப்படியாதவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[4. இயேசுகிறிஸ்துவைக்குறித்துத் தேவன் தம்முடைய தீர்க்கதரிசிகள் மூலமாய்ப் பரிசுத்த வேதாகமங்களில் முன்னே தம்முடைய சுவிசேஷத்தைப் பற்றி வாக்குத்தத்தம்பண்ணினபடி கர்த்தராகிய இயேசுகிறிஸ்துவானவர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8067,51 +7389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. புறங்கூறுகிறவர்களுமாய், அவதூறு பண்ணுகிறவர்களுமாய், தேவபகைஞருமாய், துராகிருதம்பண்ணுகிறவர்களுமாய், அகந்தையுள்ளவர்களுமாய், வீம்புக்காரருமாய், பொல்லாதவைகளை யோசித்துப்பிணைக்கிறவர்களுமாய் பெற்றாருக்குக் கீழ்ப்படியாதவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[4. இயேசுகிறிஸ்துவைக்குறித்துத் தேவன் தம்முடைய தீர்க்கதரிசிகள் மூலமாய்ப் பரிசுத்த வேதாகமங்களில் முன்னே தம்முடைய சுவிசேஷத்தைப் பற்றி வாக்குத்தத்தம்பண்ணினபடி கர்த்தராகிய இயேசுகிறிஸ்துவானவர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8146,51 +7468,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546048" r:id="rId1"/>
+    <p:sldLayoutId id="2474469784" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8678,102 +8000,54 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8894,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. તેઓ મૂર્ખ છે, તેમનાં વચન પાળતા નથી, અને તેઓ બીજા લોકો પ્રત્યે દયા, મમતા, ભલાઈ દર્શાવતા નથી.]]></a:t>
+              <a:t><![CDATA[5. খ্রীষ্টের মাধ্যমে ঈশ্বর আমাকে প্রেরিতের এই বিশেষ কাজ দিয়েছেন, য়েন সর্বজাতির লোকদের আমি বিশ্বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. તેઓ સારી રીતે જાણે છે કે જે આવું કરે છે તે દેવના નિયમ મુજબ મૃત્યુને લાયક છે. તેમ છતાં પોતાની]]></a:t>
+              <a:t><![CDATA[ও বাধ্যতার পথে নিয়ে যাই৷ একাজ আমি খ্রীষ্টের জন্যই করেছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાતે તેઓ આવા કાર્યો કરવાનું ચાલુ જ રાખે છે. એટલું જ નહિ પણ તેઓ જેમને આ રીતે વર્તતા જુએ છે તેઓને પણ]]></a:t>
+              <a:t><![CDATA[6. রোমানবাসীরা, তোমরাও তাদের মধ্যে যীশু খ্রীষ্টের আহুত লোক হিসাবে আছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઉત્તેજન આપે છે.]]></a:t>
+              <a:t><![CDATA[7. হে রোমনিবাসীগণ, তোমরা যাঁরা ঈশ্বরের পবিত্র লোক হবার জন্য আহুত তাদের সকলকে এই চিঠি লিখছি৷ তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. બધા લોકોને દેવની સુવાર્તા સંભળાવવા હું પસંદગી પામેલ છું. દેવે મને એક પ્રેરિત થવા બોલાવ્યો છે. એવા]]></a:t>
+              <a:t><![CDATA[তাঁর ভালবাসার পাত্র৷আমাদের ঈশ্বর পিতা ও প্রভু যীশু খ্রীষ্ট হতে তোমাদের প্রতি অনুগ্রহ ও শান্তি নেমে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખ્રિસ્ત ઈસુના દાસ પાઉલ તરફથી કુશળતા હો.]]></a:t>
+              <a:t><![CDATA[আসুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેના લોકોને આ સુવાર્તા આપવાનું વચન દેવે તેના પ્રબોધકો મારફતે આપ્યું હતું. પવિત્ર શાસ્ત્રમાં આ વચન]]></a:t>
+              <a:t><![CDATA[8. প্রথমেই আমি তোমাদের সকলের জন্য যীশু খ্রীষ্টের মধ্য দিয়ে আমার ঈশ্বরকে ধন্যবাদ জানাচ্ছি৷ আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લખેલું છે.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরকে ধন্যবাদ জানাই কারণ তাঁর প্রতি তোমাদের এই মহাবিশ্বাসের কথা জগতের সর্বত্র ছড়িয়ে পড়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. આ સુવાર્તા આપણા પ્રભુ ઈસુ ખ્રિસ્ત વિષે છે કે જે દેવનો દીકરો છે, જો કે એક વ્યક્તિ તરીકે તેનો જન્મ]]></a:t>
+              <a:t><![CDATA[9. আমার প্রার্থনার সময় প্রতিবারই আমি তোমাদের মনে করি৷ ঈশ্বর জানেন য়ে একথা সত্য৷ আমি তাঁর পুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દાઉદના કુટુંબમાં થયો હતો.]]></a:t>
+              <a:t><![CDATA[বিষয়ক সুসমাচার লোকদের কাছে প্রচার দ্বারা আত্মাতে ঈশ্বরের উপাসনা করি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. દેવ વિશે સાચું જ્ઞાન મેળવવું એ જ મહત્વની બાબત છે એમ લોકો સમજી શક્યા નહિ. તેથી દેવે આવા લોકોનો]]></a:t>
+              <a:t><![CDATA[1. যীশু খ্রীষ্টের দাস পৌলের কাছ থেকে ঈশ্বর আমাকে প্রেরিত হবার জন্য আহ্বান করেছেন৷ সমস্ত মানুষের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પવિત્ર આત્માના પ્રતાપે મૂએલામાંથી પાછા ઉઠવાના પરાક્રમથી તેને દેવનો દીકરો જાહેર કરવામાં આવ્યો હતો.]]></a:t>
+              <a:t><![CDATA[10. আমি ঈশ্বরের কাছে প্রার্থনা করছি য়েন তোমাদের সবার কাছে যাবার অনুমতি পাই; আর ঈশ্বর যদি ইচ্ছা করেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. દેવે ખ્રિસ્ત દ્વારા, તેના પ્રેરિત બનવાનું આ ખાસ મહત્વનું કામ મને સોંપ્યું છે. બધા દેશોના લોકો]]></a:t>
+              <a:t><![CDATA[তবেই তা সন্ভব হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવમાં વિશ્વાસ રાખીને તેની આજ્ઞા પાળે એવું માર્ગદર્શન આપવાનું કામ દેવે મને આપ્યું છે. ખ્રિસ્ત માટે આ]]></a:t>
+              <a:t><![CDATA[11. আমি তোমাদের দেখার জন্য বড়ই উত্‌সুক৷ তোমাদের শক্তিশালী করে তোলার জন্য আমি সকলকে কিছু আত্মিক বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાર્ય હું કરી રહ્યો છું.]]></a:t>
+              <a:t><![CDATA[দিতে চাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. હે રોમવાસીઓ, તમે પણ ઈસુ ખ્રિસ્તના થવા માટે તેડાયેલાં છો.]]></a:t>
+              <a:t><![CDATA[12. আমি বলতে চাই আমাদের য়ে বিশ্বাস রয়েছে, তার দ্বারা য়েন পরস্পর উদ্ধুদ্ধ হই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તમે તે લોકો છો જેઓને દેવ ચાહે છે અને પોતાના પવિત્ર લોકો થવા માટે તમને બોલાવ્યા છે. એવા તમ સર્વ]]></a:t>
+              <a:t><![CDATA[13. ভাই ও বোনেরা, আমি চাই য়ে তোমরা জান আমি বহুবার তোমাদের কাছে য়েতে চেষ্টা করেছি, কিন্তু বাধা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોને હું આ પત્ર લખું છું.આપણા પિતા દેવથી અને પ્રભુ ઈસુ ખ્રિસ્તથી તમને કૃપા અને શાંતિ થાઓ.]]></a:t>
+              <a:t><![CDATA[পেয়েছি৷ আমি তোমাদের কাছে য়েতে চেয়েছি যাতে তোমাদের আত্মিকভাবে বৃদ্ধি পেতে সাহায্য করতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ઈસુ ખ્રિસ્ત દ્વારા હું દેવનો તમારા સર્વને માટે આભાર માનું છું. તમે રોમવાસીઓ પણ દેવમાં અસીમ]]></a:t>
+              <a:t><![CDATA[অন্যান্য অইহুদী লোকদের আমি য়েমন সাহায্য করেছি, তেমনি আমি তোমাদেরও সাহায্য করতে চাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસ ધરાવો છો એવું કહેતા ઘણા લોકોને મેં સાંભળ્યા છે. તેથી દેવનો આભાર માનું છું.]]></a:t>
+              <a:t><![CDATA[14. আমার উচিত সকলের সেবা করা, তা সে গ্রীক হোক বা না হোক, বিজ্ঞ বা মূর্খ হোক্৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જ્યારે જ્યારે હું પ્રાર્થના કરું છું ત્યારે ત્યારે તમને યાદ કરું છું. દેવ જાણે છે કે આ વાત સાચી]]></a:t>
+              <a:t><![CDATA[15. এই কারণেই রোমে তোমাদের কাছে সুসমাচার প্রচার করবার জন্য আমি এত আগ্রহী৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યાગ કર્યો અને તેઓને નક્કામા અને અવિચારી માર્ગે જવા દીઘા. જે ન કરવું જોઈએ એવું લોકો કરતા આવ્યા છે.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের সুসমাচার প্রচারের জন্য আমাকে মনোনীত করা হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. દેવના દીકરા વિષેની સુવાર્તા લોકોમાં ફેલાવીને મારા આત્મા સાથે દેવની સેવા કરું છું.]]></a:t>
+              <a:t><![CDATA[16. সুসমাচারের জন্য আমি গর্ববোধ করি৷ সুসমাচারই হল সেই শক্তি, য়ে শক্তির দ্বারা ঈশ্বর তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તમો સર્વ રોમવાસીઓ વચ્ચે પ્રભુ મને આવવા દે એવી મારી પ્રાર્થના છે. દેવની ઈચ્છા હશે તો એમ થશે.]]></a:t>
+              <a:t><![CDATA[বিশ্বাসীদের উদ্ধার করেন, প্রথমে ইহুদীদের পরে অইহুদীদের৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તમ સૌને મળવાનું મને ઘણું મન થાય છે. હું તમને કોઈ આત્મિક દાન આપીને વધારે સાર્મથ્યવાન બનાવવા]]></a:t>
+              <a:t><![CDATA[17. ঈশ্বর কি করে মানুষকে নির্দোষ বলে গ্রহণ করেন, তা এই সুসমাচারের মধ্য দিয়েই দেখানো হয়েছে৷ শুরু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઈચ્છું છું.]]></a:t>
+              <a:t><![CDATA[থেকে শেষ পর্যন্ত বিশ্বাস দ্বারাই মানুষ ঈশ্বরের সামনে নির্দোষ বলে গন্য হয়৷ শাস্ত্র য়েমন বলে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હું એમ કહેવા માગું છું કે આપણને જેમાં વિશ્વાસ છે તેના વડે આપણે એકબીજાને મદદ કરી શકીએ છીએ. તમારો]]></a:t>
+              <a:t><![CDATA[‘বিশ্বাসের দ্বারা য়ে ব্যক্তি ঈশ্বরের সামনে ধার্মিক প্রতিপন্ন হয়েছে সে অনন্ত জীবনের অধিকারী হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસ મને મદદ કરશે, અને મારો વિશ્વાસ તમને.]]></a:t>
+              <a:t><![CDATA[18. মানুষ নিজের অধর্ম দিয়ে ঈশ্বরের সত্যকে চেপে রাখে, তাই মানুষের কৃত সকল মন্দ এবং অন্যান্য কাজের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ભાઈઓ અને બહેનો, તમારા આધ્યાત્મિક વિકાસમાં મદદરૂપ થવા માટે તમારી પાસે આવવા અનેકવાર મેં તૈયારીઓ]]></a:t>
+              <a:t><![CDATA[জন্য স্বর্গ থেকে মানুষের উপর ঈশ্বরের ক্রোধ প্রকাশ পায়৷ ঈশ্বর সম্পর্কে যা জানা য়েতে পারে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી હતી. પરંતુ મને આવવા દીધો નથી, એની નોંધ લેવા વિનંતી. જેમ બીજા બિન-યહૂદિ લોકોને મેં જે રીતે મદદ]]></a:t>
+              <a:t><![CDATA[পরিষ্কারভাবে তারা জেনেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરી છે. તે રીતે તમને પણ મદદ કરવાની મારી ઈચ્છા છે.]]></a:t>
+              <a:t><![CDATA[19. তাছাড়া মানুষের পক্ষে ঈশ্বরকে যতখানি জানা সন্ভব, তা তো তিনি পরিষ্কারভাবে জানিয়ে দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ગ્રીક લોકો તથા બિન-ગ્રીક લોકો, શાણા તેમ જ મૂર્ખ લોકો કે જે સૌની સેવા મારે કરવી જોઈએ.]]></a:t>
+              <a:t><![CDATA[20. ঈশ্বর সম্পর্কে এমন এমন বিষয় আছে যা মানুষ চোখে দেখতে পায় না, য়েমন তাঁর অনন্ত পরাক্রম ও সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. સ્વાર્થ, ધિક્કાર, અનિષ્ટ એમ દરેક પ્રકારનાં પાપ વડે એ લોકોનું જીવન ભરપૂર જણાય છે. એકબીજા માટે]]></a:t>
+              <a:t><![CDATA[2. ঈশ্বর বহুপূর্বেই মানুষের কাছে এই সুসমাচার পৌঁছে দেবার প্রতিশ্রুতি দিয়েছিলেন৷ এই প্রতিশ্রুতি দিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તેથી જ રોમના લોકોને દેવની આ સુવાર્તા પહોંચાડવા હું અત્યંત આતુર છું.]]></a:t>
+              <a:t><![CDATA[সমস্ত বিষয়, যার কারণে তিনি ঈশ্বর৷ জগত্ সৃষ্টির শুরু থেকে ঈশ্বরের নানা কাজে সে সব প্রকাশিত হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. આ સુવાર્તા માટે હું ગર્વ અનુભવું છું. આ સુવાર્તા એવા સાર્મથ્યની છે, જેનો ઉપયોગ દેવ એવા લોકોને]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের সৃষ্ট বস্তুর মধ্যে ঐসব পরিষ্কারভাবেই বোঝা যাচ্ছে৷ তাই মানুষ য়ে মন্দ কাজ করছে তার জন্য উত্তর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બચાવવા માટે કરે છે જેઓ વિશ્વાસ રાખે છે. સૌ પ્રથમ યહૂદિઓને પછી બિન-યહૂદિઓને.]]></a:t>
+              <a:t><![CDATA[দেবার পথ তার নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. દેવ લોકોને પોતાની સાથે કેવી રીતે ન્યાયી બનાવે છે તે દર્શાવવાનો આ સુવાર્તાનો હેતુ છે. આની શરૂઆત]]></a:t>
+              <a:t><![CDATA[21. লোকেরা ঈশ্বরকে জানত, কিন্তু তারা ঈশ্বরের গৌরব গান করে নি এবং তাঁকে ধন্যবাদও দেয় নি৷ লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિશ્વાસથી થાય છે અને તેનો અંત પણ વિશ્વાસથી જ થાય છે. શાસ્ત્રમાં કહ્યું છે તેમ, “દેવમાં વિશ્વાસ]]></a:t>
+              <a:t><![CDATA[চিন্তাধারা অসার হয়ে গেছে এবং তাদের নির্বোধ মন অন্ধকারে পরিপূর্ণ হয়ে গেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખીને જે વ્યક્તિ ન્યાયી થશે તે અનંતકાળ સુધી જીવશે.”]]></a:t>
+              <a:t><![CDATA[22. তারা নিজেদের বিজ্ঞ বলে পরিচয় দিলেও তারা মূর্খ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. સત્ય જાણ્યાં છતાં પણ લોકો અનિષ્ટ જીવન જીવે છે. તેથી આવા લોકો કે જે સત્ય ધર્મનો ત્યાગ કરીને]]></a:t>
+              <a:t><![CDATA[23. তারা চিরজীবি ঈশ্বরের গৌরব করার পরিবর্তে, নশ্বর মানুষ, পাখি, চতুষ্পদের ও সরীসৃপের মূর্ত্তিগুলির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનિષ્ટ અને ખોટા કર્મો કરતા હોય તેમના પર સ્વર્ગમાંથી દેવનો કોપ ઉતરે છે.]]></a:t>
+              <a:t><![CDATA[উপাসনা করে সেই গৌরব তাদের দিয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. દેવ પોતાનો કોપ વ્યક્ત કરે છે, કારણ કે તેના વિષે જે કંઈ જાણી શકાય તે બધુંજ તેઓ જાણે છે. કેમ કે]]></a:t>
+              <a:t><![CDATA[24. তারা ঈশ্বরকে প্রত্যাখ্যান করেছে বলে ঈশ্বর তাদের খুশি মতো পাপের পথে চলতে দিলেন এবং তাদের অন্তরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવે જ તે તેમની આગળ પ્રગટ કર્યુ છે.]]></a:t>
+              <a:t><![CDATA[কামনা বাসনা অনুসারে মন্দ কাজ করতে ছেড়ে দিলেন৷ ফলে তারা তাদের দেহকে পরস্পরের সঙ্গে অসঙ্গত সংসর্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખરાબમાં ખરાબ વિચારો ધરાવતા આ લોકોમાં ઈર્ષ્યા, ખૂન, ઝઘડા, જૂઠ્ઠાણું (છેતરપીંડી) વગેરે અનેક અનિષ્ટ]]></a:t>
+              <a:t><![CDATA[ঈশ্বর তাঁর ভাববাদীদের ব্যবহার করেছিলেন৷ পবিত্র শাস্ত্রে এই প্রতিশ্রুতির কথা লেখা ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. દેવની બાબતમાં કેટલીક વસ્તુઓ એવી છે જે જોઈ ન શકાય તેવી છે. જેમ કે દેવનું સનાતન પરાક્રમ અને એવા]]></a:t>
+              <a:t><![CDATA[ব্যবহার করে য়ৌনপাপে পূর্ণ হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અન્ય બધા જ ગુણો કે જે તેને દેવ બનાવે છે. પરંતુ આ જગતનો પ્રારંભ થયો ત્યારથી એ બધી બાબતો ઘણી સરળતાથી]]></a:t>
+              <a:t><![CDATA[25. ঈশ্বরের সত্যকে ফেলে তারা মিথ্যা গ্রহণ করেছে; আর সৃষ্টিকর্তাকে ছেড়ে দিয়ে তারা তাঁর সৃষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકો સમજી શકે એમ છે. દેવે જે વસ્તુઓનું સર્જન કર્યું છે, એનું દર્શન કરીને દેવ વિષેની આ બાબતો લોકો]]></a:t>
+              <a:t><![CDATA[বস্তুকে উপাসনা করেছে৷ চিরকাল ঈশ্বরের প্রশংসা করা উচিত৷ আমেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સરળતાથી સમજી શકે છે. તેથી લોકો જે ખરાબ કાર્યો કરી રહ્યાં છે તેના પાપામાંથી છટકવા કોઈ પણ બહાનું ચાલશે]]></a:t>
+              <a:t><![CDATA[26. লোকেরা ঐসব মন্দ কাজে লিপ্ত ছিল বলে ঈশ্বর তাদের ছেড়ে দিলেন ও তাদের লজ্জাজনক অভিলাষের পথে চলতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ.]]></a:t>
+              <a:t><![CDATA[দিলেন৷ নারীরা পুরুষের সঙ্গে স্বাভাবিক সংসর্গ ত্যাগ করে নিজেদের মধ্যে য়ৌন সংসর্গে লিপ্ত হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. આમ, દેવ વિષે સઘળું જાણ્યા પછી પણ તેઓએ દેવને મહિમા આપ્યો નહિ અને તેનો આભાર માન્યો નહિ. લોકોના]]></a:t>
+              <a:t><![CDATA[27. ঠিক একইভাবে পুরুষরাও স্ত্রীদের সঙ্গে স্বাভাবিক সংসর্গ ছেড়ে দিয়ে অপর পুরুষের জন্য লালাযিত হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિચારોનું અધ:પતન થયું. તેમના મૂર્ખ મનમાં પાપરુંપી અંધકાર છવાઈ ગયો.]]></a:t>
+              <a:t><![CDATA[লজ্জাকর কাজ করেছে; আর এই পাপ কাজের শাস্তি তারা তাদের শরীরেই পেয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. લોકોએ જ્ઞાની હોવાનો દાવો કર્યો. પરંતુ તેઓ તેમની જાતે મૂર્ખ બન્યા.]]></a:t>
+              <a:t><![CDATA[28. তারা ঈশ্বরের সম্বন্ধে সত্য জ্ঞান থাকা নিতান্ত গুরুত্বপুর্ণ বলে মনে করে নি৷ তাই ঈশ্বর তাদের ছেড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. અવિનાશી દેવના મહિમાને બદલે, પૃથ્વી પરના માનવો જેવી મૂર્તિઓ બનાવીને લોકો તેની ભક્તિ કરવા લાગ્યા.]]></a:t>
+              <a:t><![CDATA[দিয়েছেন যাতে তারা নিজেদের অসার চিন্তায় ডুবে থাকে এবং য়েসব কাজ তাদের করা উচিত নয় তা করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પશુ, પક્ષી અને નાગો જેવી વસ્તુઓ દ્વારા લોકો દેવના મહિમાનો વેપાર કરવા લાગ્યા.]]></a:t>
+              <a:t><![CDATA[29. সেই লোকদের জীবন সব রকমের পাপ, মন্দ, স্বার্থপরতা ও হিংসায় ভরা৷ তাদের জীবন দ্বেষ, হত্যা, বিবাদ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપોએ પ્રવેશ કર્યો છે.]]></a:t>
+              <a:t><![CDATA[3. ঈশ্বরের পুত্র আমাদের প্রভু যীশু খ্রীষ্টের বিষয়ই হল এই সুসমাচার৷ মানবরূপে তিনি দাযূদের বংশে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. માત્ર અનિષ્ટ કાર્યો કરવાની ઈચ્છાને કારણે લોકોનું જીવન આમ પાપમય બની ગયું. તેથી દેવે તેઓને ત્યાગ]]></a:t>
+              <a:t><![CDATA[মিথ্যা ছল ও দুর্বুদ্ধিতে পূর্ণ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યો અને તેઓને મન ફાવે તેમ પાપના માર્ગે ચાલવા દીધા. લોકોએ નૈતિક અપવિત્રતાના કાર્યોમાં રોકાઈને પાપ]]></a:t>
+              <a:t><![CDATA[30. তারা ঈশ্বর ঘৃণাকারী, দুর্বিনীত, উদ্ধত, আত্মশ্লাঘী, মন্দ বিষয়ের উত্‌পাদক, পিতামাতার অনাজ্ঞাবহ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યા અને તેઓના શરીરનું અપમાન કર્યુ.]]></a:t>
+              <a:t><![CDATA[31. তারা নির্বোধ, প্রতিশ্রুতি ভঙ্গকারী, স্নেহরহিত ও নির্দয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. દેવ વિષેના સત્યનો અનાદર કરીને એ લોકોએ અસત્યનો વેપાર ચલાવ્યો. જેણે દરેક વસ્તુઓનું સર્જન કર્યુ તે]]></a:t>
+              <a:t><![CDATA[32. তারা ঈশ্বরের বিধি-ব্যবস্থা জানে৷ তারা জানে য়ে বিধি-ব্যবস্থা বলে, যাঁরা এমন আচরণ করে তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવની સેવા-ભક્તિ કરવાને બદલે એ લોકો દેવ ર્સજીત ભૌતિક વસ્તુઓની ભક્તિ તથા ઉપાસના કરવા લાગ્યા ખરેખર તો]]></a:t>
+              <a:t><![CDATA[মৃত্যুর য়োগ্য৷ কিন্তু তা জেনেও তারা সেই সব মন্দ কাজ করে চলে৷ তাদের ধারণা, যাঁরা ঐসব মন্দ কাজ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,579 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોએ ઉત્પન્નકર્તાની સર્વકાળ સ્તુતિ કરવી. આમીન.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[27. એ જ પ્રમાણે, સ્ત્રીઓ સાથે સ્વાભાવિક લગ્ન સંબંધ ભોગવવાને બદલે પુરુંષો પણ એકબીજા સાથેની સજાતીય]]></a:t>
+              <a:t><![CDATA[তারা সবাই ঠিকই করেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,315 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. તેઓ એકબીજા વિષે નિંદા કર્યો કરે છે. તેઓ આ રીતે દેવને પણ ધિક્કારે છે. તેઓ ઉદ્ધત અને મિથ્યાભિમાની]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[કારણે તેઓને પોતાની ભૂલનું યોગ્ય ફળ પોતાને શરીરે ભોગવવું પડ્યું.]]></a:t>
+              <a:t><![CDATA[জন্মেছিলেন;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે અને પોતાના વિષે બડાશો માર્યા કરે છે. અનિષ્ટ કરવાના નવા નવા માર્ગો તેઓ શોધી કાઢે છે. તેઓ પોતાના]]></a:t>
+              <a:t><![CDATA[4. কিন্তু যীশু খ্রীষ্ট য়ে ঈশ্বরের পুত্র তা পবিত্র আত্মার মাধ্যমে দেখানো হল৷ মৃতদের মধ্য হতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મા-બાપની આજ્ઞા પણ પાળતા નથી.]]></a:t>
+              <a:t><![CDATA[মহাপরাক্রমে তাঁর পুনরুত্থানও প্রমাণ করে য়ে তিনি ঈশ্বরের পুত্র৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18063,91 +16545,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18173,51 +16655,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18348,51 +16830,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>71</Slides>
+  <Slides>65</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>