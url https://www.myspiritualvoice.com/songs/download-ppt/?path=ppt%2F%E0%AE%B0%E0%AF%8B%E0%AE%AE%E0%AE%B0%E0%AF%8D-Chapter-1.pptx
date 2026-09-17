--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -121,50 +121,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +212,51 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +419,54 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. By whom we have received grace and apostleship, for obedience to the faith among all nations, for his name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. By whom we have received grace and apostleship, for obedience to the faith among all nations, for his name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் சகல ஜாதிகளையும், அவர்களுக்குள் இயேசுகிறிஸ்துவினால் அழைக்கப்பட்டவர்களாகிய உங்களையும்,]]></a:t>
+              <a:t><![CDATA[6. Among whom are all of you also the called of Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. To all that be in Rome, beloved of God, called to be saints: Grace to you and peace from God our Father, and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. To all that be in Rome, beloved of God, called to be saints: Grace to you and peace from God our Father, and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும் அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. First, I thank my God through Jesus Christ for you all, that your faith is spoken of throughout the whole world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் விசுவாசம் உலகமெங்கும் பிரசித்தமாகிறபடியினாலே, முதலாவது நான் உங்களெல்லாருக்காகவும் இயேசு கிறிஸ்து மூலமாய் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. First, I thank my God through Jesus Christ for you all, that your faith is spoken of throughout the whole world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் விசுவாசம் உலகமெங்கும் பிரசித்தமாகிறபடியினாலே, முதலாவது நான் உங்களெல்லாருக்காகவும் இயேசு கிறிஸ்து மூலமாய் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. For God is my witness, whom I serve with my spirit in the gospel of his Son, that without ceasing I make mention of you always in my prayers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் ஜெபம்பண்ணும்போதெல்லாம் இடைவிடாமல் உங்களை நினைத்துக் கொண்டிருக்கிறதைக்குறித்துத் தமது குமாரனுடைய சுவிசேஷத்தினாலே என் ஆவியோடு நான் சேவிக்கிற தேவன் எனக்குச் சாட்சியாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. For God is my witness, whom I serve with my spirit in the gospel of his Son, that without ceasing I make mention of you always in my prayers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் ஜெபம்பண்ணும்போதெல்லாம் இடைவிடாமல் உங்களை நினைத்துக் கொண்டிருக்கிறதைக்குறித்துத் தமது குமாரனுடைய சுவிசேஷத்தினாலே என் ஆவியோடு நான் சேவிக்கிற தேவன் எனக்குச் சாட்சியாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. Making request, if by any means now at length I might have a prosperous journey by the will of God to come unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு கிறிஸ்துவின் ஊழியக்காரனும், அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனும், தேவனுடைய சுவிசேஷத்திற்காகப் பிரித்தெடுக்கப்பட்டவனுமாகிய பவுல்,]]></a:t>
+              <a:t><![CDATA[1. Paul, a servant of Jesus Christ, called to be an apostle, separated unto the gospel of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் ஸ்திரப்படுவதற்காக ஆவிக்குரிய சில வரங்களை உங்களுக்குக் கொடுக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. For I long to see you, that I may impart unto you some spiritual gift, to the end all of you may be established;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் ஸ்திரப்படுவதற்காக ஆவிக்குரிய சில வரங்களை உங்களுக்குக் கொடுக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. For I long to see you, that I may impart unto you some spiritual gift, to the end all of you may be established;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களிலும் என்னிலுமுள்ள விசுவாசத்தினால் உங்களோடேகூட நானும் ஆறுதலடையும்படிக்கும், உங்களைக் காண வாஞ்சையாயிருக்கிறபடியினாலே,]]></a:t>
+              <a:t><![CDATA[12. That is, that I may be comforted together with you by the mutual faith both of you and me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களிலும் என்னிலுமுள்ள விசுவாசத்தினால் உங்களோடேகூட நானும் ஆறுதலடையும்படிக்கும், உங்களைக் காண வாஞ்சையாயிருக்கிறபடியினாலே,]]></a:t>
+              <a:t><![CDATA[12. That is, that I may be comforted together with you by the mutual faith both of you and me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எவ்விதத்திலாவது நான் உங்களிடத்தில் வருகிறதற்குத் தேவனுடைய சித்தத்தினாலே எனக்கு நல்ல பிரயாணம் சீக்கிரத்தில் கிடைக்கவேண்டுமென்று வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Now I would not have you ignorant, brethren, that oftentimes I purposed to come unto you, (but was let until now,) that I might have some fruit among you also, even as among other Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[13. Now I would not have you ignorant, brethren, that oftentimes I purposed to come unto you, (but was let until now,) that I might have some fruit among you also, even as among other Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[13. Now I would not have you ignorant, brethren, that oftentimes I purposed to come unto you, (but was let until now,) that I might have some fruit among you also, even as among other Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத் தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[14. I am debtor both to the Greeks, and to the Barbarians; both to the wise, and to the unwise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிரேக்கருக்கும், மற்ற அந்நியர்களுக்கும், ஞானிகளுக்கும், மூடருக்கும் நான் கடனாளியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. So, as much as in me is, I am ready to preach the gospel to you that are at Rome also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் ரோமாபுரியிலிருக்கிற உங்களுக்கும் என்னால் இயன்றமட்டும் சுவிசேஷத்தைப் பிரசங்கிக்க விரும்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. So, as much as in me is, I am ready to preach the gospel to you that are at Rome also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு கிறிஸ்துவின் ஊழியக்காரனும், அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனும், தேவனுடைய சுவிசேஷத்திற்காகப் பிரித்தெடுக்கப்பட்டவனுமாகிய பவுல்,]]></a:t>
+              <a:t><![CDATA[1. Paul, a servant of Jesus Christ, called to be an apostle, separated unto the gospel of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கிறிஸ்துவின் சுவிசேஷத்தைக் குறித்து நான் வெட்கப்படேன்; முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் விசுவாசிக்கிறவனெவனோ அவனுக்கு இரட்சிப்பு உண்டாவதற்கு அது தேவபெலனாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. For I am not ashamed of the gospel of Christ: for it is the power of God unto salvation to every one that believes; to the Jew first, and also to the Greek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கிறிஸ்துவின் சுவிசேஷத்தைக் குறித்து நான் வெட்கப்படேன்; முன்பு யூதரிலும் பின்பு கிரேக்கரிலும் விசுவாசிக்கிறவனெவனோ அவனுக்கு இரட்சிப்பு உண்டாவதற்கு அது தேவபெலனாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. For I am not ashamed of the gospel of Christ: for it is the power of God unto salvation to every one that believes; to the Jew first, and also to the Greek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[17. For therein is the righteousness of God revealed from faith to faith: as it is written, The just shall live by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[17. For therein is the righteousness of God revealed from faith to faith: as it is written, The just shall live by faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[18. For the wrath of God is revealed from heaven against all ungodliness and unrighteousness of men, who hold the truth in unrighteousness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. For the wrath of God is revealed from heaven against all ungodliness and unrighteousness of men, who hold the truth in unrighteousness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. Because that which may be known of God is manifest in them; for God has showed it unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும் விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. Because that which may be known of God is manifest in them; for God has showed it unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனைக்குறித்து அறியப்படுவது அவர்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருக்கிறது; தேவனே அதை அவர்களுக்கு வெளிப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. For the invisible things of him from the creation of the world are clearly seen, being understood by the things that are made, even his eternal power and Godhead; so that they are without excuse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[20. For the invisible things of him from the creation of the world are clearly seen, being understood by the things that are made, even his eternal power and Godhead; so that they are without excuse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ரோமாபுரியிலுள்ள தேவப்பிரியரும் பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களுமாகிய அனைவருக்கும் எழுதுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[2. (Which he had promised before by his prophets in the holy scriptures,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[20. For the invisible things of him from the creation of the world are clearly seen, being understood by the things that are made, even his eternal power and Godhead; so that they are without excuse:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[21. Because that, when they knew God, they glorified him not as God, neither were thankful; but became vain in their imaginations, and their foolish heart was darkened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள், உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள் போக்குச்சொல்ல இடமில்லை.]]></a:t>
+              <a:t><![CDATA[21. Because that, when they knew God, they glorified him not as God, neither were thankful; but became vain in their imaginations, and their foolish heart was darkened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் தேவனை அறிந்தும், அவரைத் தேவனென்று மகிமைப்படுத்தாமலும், ஸ்தோத்திரியாமலுமிருந்து, தங்கள் சிந்தனைகளினாலே வீணரானார்கள், உணர்வில்லாத அவர்களுடைய இருதயம் இருளடைந்தது.]]></a:t>
+              <a:t><![CDATA[22. Professing themselves to be wise, they became fools,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் தேவனை அறிந்தும், அவரைத் தேவனென்று மகிமைப்படுத்தாமலும், ஸ்தோத்திரியாமலுமிருந்து, தங்கள் சிந்தனைகளினாலே வீணரானார்கள், உணர்வில்லாத அவர்களுடைய இருதயம் இருளடைந்தது.]]></a:t>
+              <a:t><![CDATA[23. And changed the glory of the incorruptible God into an image made like to corruptible man, and to birds, and four-footed beasts, and creeping things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் தங்களை ஞானிகளென்று சொல்லியும் பயித்தியக்காரராகி,]]></a:t>
+              <a:t><![CDATA[23. And changed the glory of the incorruptible God into an image made like to corruptible man, and to birds, and four-footed beasts, and creeping things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அழிவில்லாத தேவனுடைய மகிமையை அழிவுள்ள மனுஷர்கள் பறவைகள் மிருகங்கள் ஊரும் பிராணிகள் ஆகிய இவைகளுடைய ரூபங்களுக்கு ஒப்பாக மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Wherefore God also gave them up to uncleanness through the lusts of their own hearts, to dishonour their own bodies between themselves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அழிவில்லாத தேவனுடைய மகிமையை அழிவுள்ள மனுஷர்கள் பறவைகள் மிருகங்கள் ஊரும் பிராணிகள் ஆகிய இவைகளுடைய ரூபங்களுக்கு ஒப்பாக மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Wherefore God also gave them up to uncleanness through the lusts of their own hearts, to dishonour their own bodies between themselves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[25. Who changed the truth of God into a lie, and worshipped and served the creature more than the Creator, who is blessed for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[25. Who changed the truth of God into a lie, and worshipped and served the creature more than the Creator, who is blessed for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ரோமாபுரியிலுள்ள தேவப்பிரியரும் பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களுமாகிய அனைவருக்கும் எழுதுகிறதாவது;]]></a:t>
+              <a:t><![CDATA[2. (Which he had promised before by his prophets in the holy scriptures,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[26. For this cause God gave them up unto vile affections: for even their women did change the natural use into that which is against nature:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
+              <a:t><![CDATA[26. For this cause God gave them up unto vile affections: for even their women did change the natural use into that which is against nature:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
+              <a:t><![CDATA[27. And likewise also the men, leaving the natural use of the woman, burned in their lust one toward another; men with men working that which is unseemly, and receiving in themselves that recompence of their error which was meet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இதினிமித்தம் தேவன் அவர்களை இழிவான இச்சைரோகங்களுக்கு ஒப்புக்கொடுத்தார்; அந்தப்படியே அவர்களுடைய பெண்கள் சுபாவ அநுபோகத்தைச் சுபாவத்துக்கு விரோதமான அநுபோகமாக மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And likewise also the men, leaving the natural use of the woman, burned in their lust one toward another; men with men working that which is unseemly, and receiving in themselves that recompence of their error which was meet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இதினிமித்தம் தேவன் அவர்களை இழிவான இச்சைரோகங்களுக்கு ஒப்புக்கொடுத்தார்; அந்தப்படியே அவர்களுடைய பெண்கள் சுபாவ அநுபோகத்தைச் சுபாவத்துக்கு விரோதமான அநுபோகமாக மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And even as they did not like to retain God in their knowledge, God gave them over to a reprobate mind, to do those things which are not convenient;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே ஆண்களும் பெண்களைச் சுபாவப்படி அநுபவியாமல், ஒருவர்மேலொருவர் விரகதாபத்தினாலே பொங்கி, ஆணோடே ஆண் அவலட்சணமானதை நடப்பித்து தங்கள் தப்பிதத்திற்குத் தகுதியான பலனைத் தங்களுக்குள் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And even as they did not like to retain God in their knowledge, God gave them over to a reprobate mind, to do those things which are not convenient;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியே ஆண்களும் பெண்களைச் சுபாவப்படி அநுபவியாமல், ஒருவர்மேலொருவர் விரகதாபத்தினாலே பொங்கி, ஆணோடே ஆண் அவலட்சணமானதை நடப்பித்து தங்கள் தப்பிதத்திற்குத் தகுதியான பலனைத் தங்களுக்குள் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Being filled with all unrighteousness, fornication, wickedness, covetousness, maliciousness; full of envy, murder, debate, deceit, ill will; whisperers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவனை அறியும் அறிவைப் பற்றிக்கொண்டிருக்க அவர்களுக்கு மனதில்லாதிருந்தபடியால், தகாதவைகளைச் செய்யும்படி, தேவன் அவர்களைக் கேடான சிந்தைக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[29. Being filled with all unrighteousness, fornication, wickedness, covetousness, maliciousness; full of envy, murder, debate, deceit, ill will; whisperers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவனை அறியும் அறிவைப் பற்றிக்கொண்டிருக்க அவர்களுக்கு மனதில்லாதிருந்தபடியால், தகாதவைகளைச் செய்யும்படி, தேவன் அவர்களைக் கேடான சிந்தைக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[29. Being filled with all unrighteousness, fornication, wickedness, covetousness, maliciousness; full of envy, murder, debate, deceit, ill will; whisperers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும், குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும், வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[30. Backbiters, haters of God, despiteful, proud, boasters, inventors of evil things, disobedient to parents,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[3. Concerning his Son Jesus Christ our Lord, which was made of the seed of David according to the flesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும், குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும், வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[30. Backbiters, haters of God, despiteful, proud, boasters, inventors of evil things, disobedient to parents,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. புறங்கூறுகிறவர்களுமாய், அவதூறு பண்ணுகிறவர்களுமாய், தேவபகைஞருமாய், துராகிருதம்பண்ணுகிறவர்களுமாய், அகந்தையுள்ளவர்களுமாய், வீம்புக்காரருமாய், பொல்லாதவைகளை யோசித்துப்பிணைக்கிறவர்களுமாய் பெற்றாருக்குக் கீழ்ப்படியாதவர்களுமாய்,]]></a:t>
+              <a:t><![CDATA[30. Backbiters, haters of God, despiteful, proud, boasters, inventors of evil things, disobedient to parents,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உணர்வில்லாதவர்களுமாய், உடன்படிக்கைகளை மீறுகிறவர்களுமாய், சுபாவ அன்பில்லாதவர்களுமாய், இணங்காதவர்களுமாய், இரக்கமில்லாதவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Without understanding, covenant-breakers, without natural affection, refusing to reconcile, unmerciful:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Without understanding, covenant-breakers, without natural affection, refusing to reconcile, unmerciful:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Who knowing the judgment of God, that they which commit such things are worthy of death, not only do the same, but have pleasure in them that do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7066,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Who knowing the judgment of God, that they which commit such things are worthy of death, not only do the same, but have pleasure in them that do them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Who knowing the judgment of God, that they which commit such things are worthy of death, not only do the same, but have pleasure in them that do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[3. Concerning his Son Jesus Christ our Lord, which was made of the seed of David according to the flesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசுகிறிஸ்துவைக்குறித்துத் தேவன் தம்முடைய தீர்க்கதரிசிகள் மூலமாய்ப் பரிசுத்த வேதாகமங்களில் முன்னே தம்முடைய சுவிசேஷத்தைப் பற்றி வாக்குத்தத்தம்பண்ணினபடி கர்த்தராகிய இயேசுகிறிஸ்துவானவர்,]]></a:t>
+              <a:t><![CDATA[4. And declared to be the Son of God with power, according to the spirit of holiness, by the resurrection from the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசுகிறிஸ்துவைக்குறித்துத் தேவன் தம்முடைய தீர்க்கதரிசிகள் மூலமாய்ப் பரிசுத்த வேதாகமங்களில் முன்னே தம்முடைய சுவிசேஷத்தைப் பற்றி வாக்குத்தத்தம்பண்ணினபடி கர்த்தராகிய இயேசுகிறிஸ்துவானவர்,]]></a:t>
+              <a:t><![CDATA[4. And declared to be the Son of God with power, according to the spirit of holiness, by the resurrection from the dead:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469784" r:id="rId1"/>
+    <p:sldLayoutId id="2478619163" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,50 +8113,58 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8168,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. খ্রীষ্টের মাধ্যমে ঈশ্বর আমাকে প্রেরিতের এই বিশেষ কাজ দিয়েছেন, য়েন সর্বজাতির লোকদের আমি বিশ্বাস]]></a:t>
+              <a:t><![CDATA[5. மாம்சத்தின்படி தாவீதின் சந்ததியில் பிறந்தவரும், பரிசுத்தமுள்ள ஆவியின்படி தேவனுடைய சுதனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও বাধ্যতার পথে নিয়ে যাই৷ একাজ আমি খ্রীষ্টের জন্যই করেছি৷]]></a:t>
+              <a:t><![CDATA[மரித்தோரிலிருந்து உயிர்த்தெழுந்ததினாலே பலமாய் ரூபிக்கப்பட்ட தேவகுமாரனுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. রোমানবাসীরা, তোমরাও তাদের মধ্যে যীশু খ্রীষ্টের আহুত লোক হিসাবে আছ৷]]></a:t>
+              <a:t><![CDATA[6. அவர் சகல ஜாதிகளையும், அவர்களுக்குள் இயேசுகிறிஸ்துவினால் அழைக்கப்பட்டவர்களாகிய உங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. হে রোমনিবাসীগণ, তোমরা যাঁরা ঈশ্বরের পবিত্র লোক হবার জন্য আহুত তাদের সকলকে এই চিঠি লিখছি৷ তোমরা]]></a:t>
+              <a:t><![CDATA[7. தமது நாமத்தினிமித்தம் விசுவாசத்துக்குக் கீழ்ப்படியப்பண்ணும்பொருட்டு, எங்களுக்குக் கிருபையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর ভালবাসার পাত্র৷আমাদের ঈশ্বর পিতা ও প্রভু যীশু খ্রীষ্ট হতে তোমাদের প্রতি অনুগ্রহ ও শান্তি নেমে]]></a:t>
+              <a:t><![CDATA[அப்போஸ்தல ஊழியத்தையும் அருளிச்செய்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসুক৷]]></a:t>
+              <a:t><![CDATA[8. உங்கள் விசுவாசம் உலகமெங்கும் பிரசித்தமாகிறபடியினாலே, முதலாவது நான் உங்களெல்லாருக்காகவும் இயேசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রথমেই আমি তোমাদের সকলের জন্য যীশু খ্রীষ্টের মধ্য দিয়ে আমার ঈশ্বরকে ধন্যবাদ জানাচ্ছি৷ আমি]]></a:t>
+              <a:t><![CDATA[கிறிஸ்து மூலமாய் என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরকে ধন্যবাদ জানাই কারণ তাঁর প্রতি তোমাদের এই মহাবিশ্বাসের কথা জগতের সর্বত্র ছড়িয়ে পড়েছে৷]]></a:t>
+              <a:t><![CDATA[9. நான் ஜெபம்பண்ணும்போதெல்லாம் இடைவிடாமல் உங்களை நினைத்துக் கொண்டிருக்கிறதைக்குறித்துத் தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমার প্রার্থনার সময় প্রতিবারই আমি তোমাদের মনে করি৷ ঈশ্বর জানেন য়ে একথা সত্য৷ আমি তাঁর পুত্র]]></a:t>
+              <a:t><![CDATA[குமாரனுடைய சுவிசேஷத்தினாலே என் ஆவியோடு நான் சேவிக்கிற தேவன் எனக்குச் சாட்சியாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিষয়ক সুসমাচার লোকদের কাছে প্রচার দ্বারা আত্মাতে ঈশ্বরের উপাসনা করি৷]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் ஸ்திரப்படுவதற்காக ஆவிக்குரிய சில வரங்களை உங்களுக்குக் கொடுக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু খ্রীষ্টের দাস পৌলের কাছ থেকে ঈশ্বর আমাকে প্রেরিত হবার জন্য আহ্বান করেছেন৷ সমস্ত মানুষের কাছে]]></a:t>
+              <a:t><![CDATA[1. இயேசு கிறிஸ்துவின் ஊழியக்காரனும், அப்போஸ்தலனாகும்படி அழைக்கப்பட்டவனும், தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি ঈশ্বরের কাছে প্রার্থনা করছি য়েন তোমাদের সবার কাছে যাবার অনুমতি পাই; আর ঈশ্বর যদি ইচ্ছা করেন]]></a:t>
+              <a:t><![CDATA[11. உங்களிலும் என்னிலுமுள்ள விசுவாசத்தினால் உங்களோடேகூட நானும் ஆறுதலடையும்படிக்கும், உங்களைக் காண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবেই তা সন্ভব হবে৷]]></a:t>
+              <a:t><![CDATA[வாஞ்சையாயிருக்கிறபடியினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি তোমাদের দেখার জন্য বড়ই উত্‌সুক৷ তোমাদের শক্তিশালী করে তোলার জন্য আমি সকলকে কিছু আত্মিক বর]]></a:t>
+              <a:t><![CDATA[12. எவ்விதத்திலாவது நான் உங்களிடத்தில் வருகிறதற்குத் தேவனுடைய சித்தத்தினாலே எனக்கு நல்ல பிரயாணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিতে চাই৷]]></a:t>
+              <a:t><![CDATA[சீக்கிரத்தில் கிடைக்கவேண்டுமென்று வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি বলতে চাই আমাদের য়ে বিশ্বাস রয়েছে, তার দ্বারা য়েন পরস্পর উদ্ধুদ্ধ হই৷]]></a:t>
+              <a:t><![CDATA[13. சகோதரரே, புறஜாதிகளான மற்றவர்களுக்குள்ளே நான் பலனை அடைந்தது போல உங்களுக்குள்ளும் சில பலனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ভাই ও বোনেরা, আমি চাই য়ে তোমরা জান আমি বহুবার তোমাদের কাছে য়েতে চেষ্টা করেছি, কিন্তু বাধা]]></a:t>
+              <a:t><![CDATA[அடையும்படிக்கு, உங்களிடத்தில் வரப் பலமுறை யோசனையாயிருந்தேன், ஆயினும் இதுவரைக்கும் எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেয়েছি৷ আমি তোমাদের কাছে য়েতে চেয়েছি যাতে তোমাদের আত্মিকভাবে বৃদ্ধি পেতে সাহায্য করতে পারি৷]]></a:t>
+              <a:t><![CDATA[தடையுண்டாயிற்று என்று நீங்கள் அறியாதிருக்க எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যান্য অইহুদী লোকদের আমি য়েমন সাহায্য করেছি, তেমনি আমি তোমাদেরও সাহায্য করতে চাই৷]]></a:t>
+              <a:t><![CDATA[14. கிரேக்கருக்கும், மற்ற அந்நியர்களுக்கும், ஞானிகளுக்கும், மூடருக்கும் நான் கடனாளியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমার উচিত সকলের সেবা করা, তা সে গ্রীক হোক বা না হোক, বিজ্ঞ বা মূর্খ হোক্৷]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் ரோமாபுரியிலிருக்கிற உங்களுக்கும் என்னால் இயன்றமட்டும் சுவிசேஷத்தைப் பிரசங்கிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এই কারণেই রোমে তোমাদের কাছে সুসমাচার প্রচার করবার জন্য আমি এত আগ্রহী৷]]></a:t>
+              <a:t><![CDATA[விரும்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের সুসমাচার প্রচারের জন্য আমাকে মনোনীত করা হয়েছিল৷]]></a:t>
+              <a:t><![CDATA[சுவிசேஷத்திற்காகப் பிரித்தெடுக்கப்பட்டவனுமாகிய பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সুসমাচারের জন্য আমি গর্ববোধ করি৷ সুসমাচারই হল সেই শক্তি, য়ে শক্তির দ্বারা ঈশ্বর তাঁর]]></a:t>
+              <a:t><![CDATA[16. கிறிஸ்துவின் சுவிசேஷத்தைக் குறித்து நான் வெட்கப்படேன்; முன்பு யூதரிலும் பின்பு கிரேக்கரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসীদের উদ্ধার করেন, প্রথমে ইহুদীদের পরে অইহুদীদের৷]]></a:t>
+              <a:t><![CDATA[விசுவாசிக்கிறவனெவனோ அவனுக்கு இரட்சிப்பு உண்டாவதற்கு அது தேவபெலனாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ঈশ্বর কি করে মানুষকে নির্দোষ বলে গ্রহণ করেন, তা এই সুসমাচারের মধ্য দিয়েই দেখানো হয়েছে৷ শুরু]]></a:t>
+              <a:t><![CDATA[17. விசுவாசத்தினாலே நீதிமான் பிழைப்பான் என்று எழுதியிருக்கிறபடி விசுவாசத்தினால் உண்டாகும் தேவநீதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে শেষ পর্যন্ত বিশ্বাস দ্বারাই মানুষ ঈশ্বরের সামনে নির্দোষ বলে গন্য হয়৷ শাস্ত্র য়েমন বলে,]]></a:t>
+              <a:t><![CDATA[விசுவாசத்திற்கென்று அந்தச் சுவிசேஷத்தினால் வெளிப்படுத்தப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘বিশ্বাসের দ্বারা য়ে ব্যক্তি ঈশ্বরের সামনে ধার্মিক প্রতিপন্ন হয়েছে সে অনন্ত জীবনের অধিকারী হবে৷’]]></a:t>
+              <a:t><![CDATA[18. சத்தியத்தை அநியாயத்தினாலே அடக்கிவைக்கிற மனுஷருடைய எல்லாவித அவபக்திக்கும் அநியாயத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. মানুষ নিজের অধর্ম দিয়ে ঈশ্বরের সত্যকে চেপে রাখে, তাই মানুষের কৃত সকল মন্দ এবং অন্যান্য কাজের]]></a:t>
+              <a:t><![CDATA[விரோதமாய், தேவகோபம் வானத்திலிருந்து வெளிப்படுத்தப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য স্বর্গ থেকে মানুষের উপর ঈশ্বরের ক্রোধ প্রকাশ পায়৷ ঈশ্বর সম্পর্কে যা জানা য়েতে পারে তা]]></a:t>
+              <a:t><![CDATA[19. தேவனைக்குறித்து அறியப்படுவது அவர்களுக்குள்ளே வெளிப்படுத்தப்பட்டிருக்கிறது; தேவனே அதை அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিষ্কারভাবে তারা জেনেছে৷]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাছাড়া মানুষের পক্ষে ঈশ্বরকে যতখানি জানা সন্ভব, তা তো তিনি পরিষ্কারভাবে জানিয়ে দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[20. எப்படியென்றால், காணப்படாதவைகளாகிய அவருடைய நித்திய வல்லமை தேவத்துவம் என்பவைகள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ঈশ্বর সম্পর্কে এমন এমন বিষয় আছে যা মানুষ চোখে দেখতে পায় না, য়েমন তাঁর অনন্ত পরাক্রম ও সেই]]></a:t>
+              <a:t><![CDATA[உண்டாக்கப்பட்டிருக்கிறவைகளினாலே, உலகமுண்டானதுமுதற்கொண்டு, தெளிவாய்க் காணப்படும்; ஆதலால் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ঈশ্বর বহুপূর্বেই মানুষের কাছে এই সুসমাচার পৌঁছে দেবার প্রতিশ্রুতি দিয়েছিলেন৷ এই প্রতিশ্রুতি দিতে]]></a:t>
+              <a:t><![CDATA[2. ரோமாபுரியிலுள்ள தேவப்பிரியரும் பரிசுத்தவான்களாகும்படி அழைக்கப்பட்டவர்களுமாகிய அனைவருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত বিষয়, যার কারণে তিনি ঈশ্বর৷ জগত্ সৃষ্টির শুরু থেকে ঈশ্বরের নানা কাজে সে সব প্রকাশিত হয়েছে৷]]></a:t>
+              <a:t><![CDATA[போக்குச்சொல்ல இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের সৃষ্ট বস্তুর মধ্যে ঐসব পরিষ্কারভাবেই বোঝা যাচ্ছে৷ তাই মানুষ য়ে মন্দ কাজ করছে তার জন্য উত্তর]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் தேவனை அறிந்தும், அவரைத் தேவனென்று மகிமைப்படுத்தாமலும், ஸ்தோத்திரியாமலுமிருந்து, தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবার পথ তার নেই৷]]></a:t>
+              <a:t><![CDATA[சிந்தனைகளினாலே வீணரானார்கள், உணர்வில்லாத அவர்களுடைய இருதயம் இருளடைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. লোকেরা ঈশ্বরকে জানত, কিন্তু তারা ঈশ্বরের গৌরব গান করে নি এবং তাঁকে ধন্যবাদও দেয় নি৷ লোকদের]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் தங்களை ஞானிகளென்று சொல்லியும் பயித்தியக்காரராகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিন্তাধারা অসার হয়ে গেছে এবং তাদের নির্বোধ মন অন্ধকারে পরিপূর্ণ হয়ে গেছে৷]]></a:t>
+              <a:t><![CDATA[23. அழிவில்லாத தேவனுடைய மகிமையை அழிவுள்ள மனுஷர்கள் பறவைகள் மிருகங்கள் ஊரும் பிராணிகள் ஆகிய இவைகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তারা নিজেদের বিজ্ঞ বলে পরিচয় দিলেও তারা মূর্খ৷]]></a:t>
+              <a:t><![CDATA[ரூபங்களுக்கு ஒப்பாக மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তারা চিরজীবি ঈশ্বরের গৌরব করার পরিবর্তে, নশ্বর মানুষ, পাখি, চতুষ্পদের ও সরীসৃপের মূর্ত্তিগুলির]]></a:t>
+              <a:t><![CDATA[24. இதினிமித்தம் அவர்கள் தங்கள் இருதயத்திலுள்ள இச்சைகளினாலே ஒருவரோடொருவர் தங்கள் சரீரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপাসনা করে সেই গৌরব তাদের দিয়েছে৷]]></a:t>
+              <a:t><![CDATA[அவமானப்படுத்தத்தக்கதாக, தேவன் அவர்களை அசுத்தத்திற்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তারা ঈশ্বরকে প্রত্যাখ্যান করেছে বলে ঈশ্বর তাদের খুশি মতো পাপের পথে চলতে দিলেন এবং তাদের অন্তরের]]></a:t>
+              <a:t><![CDATA[25. தேவனுடைய சத்தியத்தை அவர்கள் பொய்யாக மாற்றி, சிருஷ்டிகரைத் தொழுது சேவியாமல் சிருஷ்டியைத் தொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কামনা বাসনা অনুসারে মন্দ কাজ করতে ছেড়ে দিলেন৷ ফলে তারা তাদের দেহকে পরস্পরের সঙ্গে অসঙ্গত সংসর্গে]]></a:t>
+              <a:t><![CDATA[சேவித்தார்கள், அவரே என்றென்றைக்கும் ஸ்தோத்திரிக்கப்பட்டவர். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর তাঁর ভাববাদীদের ব্যবহার করেছিলেন৷ পবিত্র শাস্ত্রে এই প্রতিশ্রুতির কথা লেখা ছিল৷]]></a:t>
+              <a:t><![CDATA[எழுதுகிறதாவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করে য়ৌনপাপে পূর্ণ হয়েছে৷]]></a:t>
+              <a:t><![CDATA[26. இதினிமித்தம் தேவன் அவர்களை இழிவான இச்சைரோகங்களுக்கு ஒப்புக்கொடுத்தார்; அந்தப்படியே அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ঈশ্বরের সত্যকে ফেলে তারা মিথ্যা গ্রহণ করেছে; আর সৃষ্টিকর্তাকে ছেড়ে দিয়ে তারা তাঁর সৃষ্ট]]></a:t>
+              <a:t><![CDATA[பெண்கள் சுபாவ அநுபோகத்தைச் சுபாவத்துக்கு விரோதமான அநுபோகமாக மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বস্তুকে উপাসনা করেছে৷ চিরকাল ঈশ্বরের প্রশংসা করা উচিত৷ আমেন৷]]></a:t>
+              <a:t><![CDATA[27. அப்படியே ஆண்களும் பெண்களைச் சுபாவப்படி அநுபவியாமல், ஒருவர்மேலொருவர் விரகதாபத்தினாலே பொங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. লোকেরা ঐসব মন্দ কাজে লিপ্ত ছিল বলে ঈশ্বর তাদের ছেড়ে দিলেন ও তাদের লজ্জাজনক অভিলাষের পথে চলতে]]></a:t>
+              <a:t><![CDATA[ஆணோடே ஆண் அவலட்சணமானதை நடப்பித்து தங்கள் தப்பிதத்திற்குத் தகுதியான பலனைத் தங்களுக்குள் அடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিলেন৷ নারীরা পুরুষের সঙ্গে স্বাভাবিক সংসর্গ ত্যাগ করে নিজেদের মধ্যে য়ৌন সংসর্গে লিপ্ত হয়েছে৷]]></a:t>
+              <a:t><![CDATA[28. தேவனை அறியும் அறிவைப் பற்றிக்கொண்டிருக்க அவர்களுக்கு மனதில்லாதிருந்தபடியால், தகாதவைகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ঠিক একইভাবে পুরুষরাও স্ত্রীদের সঙ্গে স্বাভাবিক সংসর্গ ছেড়ে দিয়ে অপর পুরুষের জন্য লালাযিত হয়ে]]></a:t>
+              <a:t><![CDATA[செய்யும்படி, தேவன் அவர்களைக் கேடான சிந்தைக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লজ্জাকর কাজ করেছে; আর এই পাপ কাজের শাস্তি তারা তাদের শরীরেই পেয়েছে৷]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் சகலவித அநியாயத்தினாலும், வேசித்தனத்தினாலும், துரோகத்தினாலும், பொருளாசையினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তারা ঈশ্বরের সম্বন্ধে সত্য জ্ঞান থাকা নিতান্ত গুরুত্বপুর্ণ বলে মনে করে নি৷ তাই ঈশ্বর তাদের ছেড়ে]]></a:t>
+              <a:t><![CDATA[குரோதத்தினாலும் நிறையப்பட்டு; பொறாமையினாலும், கொலையினாலும், வாக்குவாதத்தினாலும், வஞ்சகத்தினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছেন যাতে তারা নিজেদের অসার চিন্তায় ডুবে থাকে এবং য়েসব কাজ তাদের করা উচিত নয় তা করে৷]]></a:t>
+              <a:t><![CDATA[வன்மத்தினாலும் நிறைந்தவர்களுமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. সেই লোকদের জীবন সব রকমের পাপ, মন্দ, স্বার্থপরতা ও হিংসায় ভরা৷ তাদের জীবন দ্বেষ, হত্যা, বিবাদ,]]></a:t>
+              <a:t><![CDATA[30. புறங்கூறுகிறவர்களுமாய், அவதூறு பண்ணுகிறவர்களுமாய், தேவபகைஞருமாய், துராகிருதம்பண்ணுகிறவர்களுமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঈশ্বরের পুত্র আমাদের প্রভু যীশু খ্রীষ্টের বিষয়ই হল এই সুসমাচার৷ মানবরূপে তিনি দাযূদের বংশে]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিথ্যা ছল ও দুর্বুদ্ধিতে পূর্ণ৷]]></a:t>
+              <a:t><![CDATA[அகந்தையுள்ளவர்களுமாய், வீம்புக்காரருமாய், பொல்லாதவைகளை யோசித்துப்பிணைக்கிறவர்களுமாய் பெற்றாருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তারা ঈশ্বর ঘৃণাকারী, দুর্বিনীত, উদ্ধত, আত্মশ্লাঘী, মন্দ বিষয়ের উত্‌পাদক, পিতামাতার অনাজ্ঞাবহ৷]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாதவர்களுமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তারা নির্বোধ, প্রতিশ্রুতি ভঙ্গকারী, স্নেহরহিত ও নির্দয়৷]]></a:t>
+              <a:t><![CDATA[31. உணர்வில்லாதவர்களுமாய், உடன்படிக்கைகளை மீறுகிறவர்களுமாய், சுபாவ அன்பில்லாதவர்களுமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. তারা ঈশ্বরের বিধি-ব্যবস্থা জানে৷ তারা জানে য়ে বিধি-ব্যবস্থা বলে, যাঁরা এমন আচরণ করে তারা]]></a:t>
+              <a:t><![CDATA[இணங்காதவர்களுமாய், இரக்கமில்லாதவர்களுமாய் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যুর য়োগ্য৷ কিন্তু তা জেনেও তারা সেই সব মন্দ কাজ করে চলে৷ তাদের ধারণা, যাঁরা ঐসব মন্দ কাজ করে]]></a:t>
+              <a:t><![CDATA[32. இப்படிப்பட்டவைகளைச் செய்கிறவர்கள் மரணத்திற்குப் பாத்திரராயிருக்கிறார்களென்று தேவன் தீர்மானித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16209,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা সবাই ঠিকই করেছে৷]]></a:t>
+              <a:t><![CDATA[நீதியான தீர்ப்பை அவர்கள் அறிந்திருந்தும், அவைகளைத் தாங்களே செய்கிறதுமல்லாமல், அவைகளைச் செய்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ரோமர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மற்றவர்களிடத்தில் பிரியப்படுகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্মেছিলেন;]]></a:t>
+              <a:t><![CDATA[உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু যীশু খ্রীষ্ট য়ে ঈশ্বরের পুত্র তা পবিত্র আত্মার মাধ্যমে দেখানো হল৷ মৃতদের মধ্য হতে]]></a:t>
+              <a:t><![CDATA[4. இயேசுகிறிஸ்துவைக்குறித்துத் தேவன் தம்முடைய தீர்க்கதரிசிகள் மூலமாய்ப் பரிசுத்த வேதாகமங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মহাপরাক্রমে তাঁর পুনরুত্থানও প্রমাণ করে য়ে তিনি ঈশ্বরের পুত্র৷]]></a:t>
+              <a:t><![CDATA[முன்னே தம்முடைய சுவிசேஷத்தைப் பற்றி வாக்குத்தத்தம்பண்ணினபடி கர்த்தராகிய இயேசுகிறிஸ்துவானவர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>