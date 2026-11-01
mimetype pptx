--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -7581,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619163" r:id="rId1"/>
+    <p:sldLayoutId id="2482583866" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16798,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>