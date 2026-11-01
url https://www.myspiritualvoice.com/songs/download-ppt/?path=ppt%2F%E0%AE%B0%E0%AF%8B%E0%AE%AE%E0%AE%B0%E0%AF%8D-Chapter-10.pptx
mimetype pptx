--- v1 (2026-07-31)
+++ v2 (2026-11-01)
@@ -67,60 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,55 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
-[...3 lines deleted...]
-    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -323,58 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விசுவாசிக்கிற எவனுக்கும் நீதி உண்டாகும்படியாகக் கிறிஸ்து நியாயப்பிரமாணத்தின் முடிவாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. For Moses describes the righteousness which is of the law, That the man which does those things shall live by them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசே நியாயப்பிரமாணத்தினாலாகும் நீதியைக்குறித்து: இவைகளைச் செய்கிற மனுஷன் இவைகளால் பிழைப்பான் என்று எழுதியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. But the righteousness which is of faith speaks likewise, Say not in yours heart, Who shall ascend into heaven? (that is, to bring Christ down from above:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசே நியாயப்பிரமாணத்தினாலாகும் நீதியைக்குறித்து: இவைகளைச் செய்கிற மனுஷன் இவைகளால் பிழைப்பான் என்று எழுதியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. Or, Who shall descend into the deep? (that is, to bring up Christ again from the dead.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விசுவாசத்தினாலாகும் நீதியானது: கிறிஸ்துவை இறங்கிவரப்பண்ணும்படி பரலோகத்துக்கு ஏறுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[7. Or, Who shall descend into the deep? (that is, to bring up Christ again from the dead.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விசுவாசத்தினாலாகும் நீதியானது: கிறிஸ்துவை இறங்கிவரப்பண்ணும்படி பரலோகத்துக்கு ஏறுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[8. But what says it? The word is nigh you, even in your mouth, and in your heart: that is, the word of faith, which we preach;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அல்லது கிறிஸ்துவை மரித்தோரிலிருந்து ஏறிவரப்பண்ணும்படி பாதாளத்துக்கு இறங்குகிறவன் யார்? என்று உன் உள்ளத்திலே சொல்லாதிருப்பாயாக என்று சொல்லுகிறதுமன்றி;]]></a:t>
+              <a:t><![CDATA[8. But what says it? The word is nigh you, even in your mouth, and in your heart: that is, the word of faith, which we preach;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த வார்த்தை எனக்குச் சமீபமாய் உன் வாயிலும் உன் இருதயத்திலும் இருக்கிறது என்றும் சொல்லுகிறது; இந்த வார்த்தை நாங்கள் பிரசங்கிக்கிற விசுவாசத்தின் வார்த்தையே.]]></a:t>
+              <a:t><![CDATA[9. That if you shall confess with your mouth the Lord Jesus, and shall believe in yours heart that God has raised him from the dead, you shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த வார்த்தை எனக்குச் சமீபமாய் உன் வாயிலும் உன் இருதயத்திலும் இருக்கிறது என்றும் சொல்லுகிறது; இந்த வார்த்தை நாங்கள் பிரசங்கிக்கிற விசுவாசத்தின் வார்த்தையே.]]></a:t>
+              <a:t><![CDATA[9. That if you shall confess with your mouth the Lord Jesus, and shall believe in yours heart that God has raised him from the dead, you shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னவென்றால், கர்த்தராகிய இயேசுவை நீ உன் வாயினாலே அறிக்கையிட்டு, தேவன் அவரை மரித்தோரிலிருந்து எழுப்பினாரென்று உன் இருதயத்திலே விசுவாசித்தால் இரட்சிக்கப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[10. For with the heart man believes unto righteousness; and with the mouth confession is made unto salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னவென்றால், கர்த்தராகிய இயேசுவை நீ உன் வாயினாலே அறிக்கையிட்டு, தேவன் அவரை மரித்தோரிலிருந்து எழுப்பினாரென்று உன் இருதயத்திலே விசுவாசித்தால் இரட்சிக்கப்படுவாய்.]]></a:t>
+              <a:t><![CDATA[11. For the scripture says, Whosoever believes on him shall not be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, இஸ்ரவேலர் இரட்சிக்கப்படவேண்டும் என்பதே என் இருதயத்தின் விருப்பமும் நான் தேவனை நோக்கிச்செய்யும் விண்ணப்பமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Brethren, my heart's desire and prayer to God for Israel is, that they might be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீதியுண்டாக இருதயத்திலே விசுவாசிக்கப்படும், இரட்சிப்புண்டாக வாயினாலே அறிக்கைபண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[12. For there is no difference between the Jew and the Greek: for the same Lord over all is rich unto all that call upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீதியுண்டாக இருதயத்திலே விசுவாசிக்கப்படும், இரட்சிப்புண்டாக வாயினாலே அறிக்கைபண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[12. For there is no difference between the Jew and the Greek: for the same Lord over all is rich unto all that call upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவரை விசுவாசிக்கிறவன் எவனோ அவன் வெட்கப்படுவதில்லையென்று வேதம் சொல்லுகிறது.]]></a:t>
+              <a:t><![CDATA[13. For whosoever shall call upon the name of the Lord shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதனென்றும் கிரேக்கனென்றும் வித்தியாசமே இல்லை; எல்லாருக்குங் கர்த்தரானவர் தம்மைத் தொழுதுகொள்ளுகிற யாவருக்கும் ஐசுவரியசம்பன்னராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. How then shall they call on him in whom they have not believed? and how shall they believe in him of whom they have not heard? and how shall they hear without a preacher?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதனென்றும் கிரேக்கனென்றும் வித்தியாசமே இல்லை; எல்லாருக்குங் கர்த்தரானவர் தம்மைத் தொழுதுகொள்ளுகிற யாவருக்கும் ஐசுவரியசம்பன்னராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. How then shall they call on him in whom they have not believed? and how shall they believe in him of whom they have not heard? and how shall they hear without a preacher?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆதலால் கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ளுகிற எவனும் இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[15. And how shall they preach, except they be sent? as it is written, How beautiful are the feet of them that preach the gospel of peace, and bring glad tidings of good things!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவரை விசுவாசியாதவர்கள் எப்படி அவரைத் தொழுதுகொள்ளுவார்கள்? அவரைக்குறித்துக் கேள்விப்படாதவாகள் எப்படி விசுவாசிப்பார்கள்? பிரசங்கிக்கிறவன் இல்லாவிட்டால் எப்படிக் கேள்விப்படுவார்கள்?]]></a:t>
+              <a:t><![CDATA[15. And how shall they preach, except they be sent? as it is written, How beautiful are the feet of them that preach the gospel of peace, and bring glad tidings of good things!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவரை விசுவாசியாதவர்கள் எப்படி அவரைத் தொழுதுகொள்ளுவார்கள்? அவரைக்குறித்துக் கேள்விப்படாதவாகள் எப்படி விசுவாசிப்பார்கள்? பிரசங்கிக்கிறவன் இல்லாவிட்டால் எப்படிக் கேள்விப்படுவார்கள்?]]></a:t>
+              <a:t><![CDATA[16. But they have not all obeyed the gospel. For Isaiah says, Lord, who has believed our report?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அனுப்பப்படாவிட்டால் எப்படிப் பிரசங்கிப்பார்கள் சமாதானத்தைக்கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவிக்கிறவர்களுடைய பாதங்கள் எவ்வளவு அழகானவைகள் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[16. But they have not all obeyed the gospel. For Isaiah says, Lord, who has believed our report?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அனுப்பப்படாவிட்டால் எப்படிப் பிரசங்கிப்பார்கள் சமாதானத்தைக்கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவிக்கிறவர்களுடைய பாதங்கள் எவ்வளவு அழகானவைகள் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[17. So then faith comes by hearing, and hearing by the word of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதரரே, இஸ்ரவேலர் இரட்சிக்கப்படவேண்டும் என்பதே என் இருதயத்தின் விருப்பமும் நான் தேவனை நோக்கிச்செய்யும் விண்ணப்பமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Brethren, my heart's desire and prayer to God for Israel is, that they might be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் சுவிசேஷத்துக்கு எல்லாரும் கீழ்ப்படியவில்லை. அதைக்குறித்து ஏசாயா: கர்த்தாவே, எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார் என்று சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[18. But I say, Have they not heard? Yes verily, their sound went into all the earth, and their words unto the ends of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் சுவிசேஷத்துக்கு எல்லாரும் கீழ்ப்படியவில்லை. அதைக்குறித்து ஏசாயா: கர்த்தாவே, எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார் என்று சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[18. But I say, Have they not heard? Yes verily, their sound went into all the earth, and their words unto the ends of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் விசுவாசம் கேள்வியினாலே வரும், கேள்வி தேவனுடைய வசனத்தினாலே வரும்.]]></a:t>
+              <a:t><![CDATA[19. But I say, Did not Israel know? First Moses says, I will provoke you to jealousy by them that are no people, and by a foolish nation I will anger you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் விசுவாசம் கேள்வியினாலே வரும், கேள்வி தேவனுடைய வசனத்தினாலே வரும்.]]></a:t>
+              <a:t><![CDATA[19. But I say, Did not Israel know? First Moses says, I will provoke you to jealousy by them that are no people, and by a foolish nation I will anger you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படியிருக்க, அவர்கள் கேள்விப்படவில்லையா என்று கேட்கிறேன்; கேள்விப்பட்டார்கள், அவைகளின் சத்தம் பூமியெங்கும் அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும் செல்லுகிறதே.]]></a:t>
+              <a:t><![CDATA[19. But I say, Did not Israel know? First Moses says, I will provoke you to jealousy by them that are no people, and by a foolish nation I will anger you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படியிருக்க, அவர்கள் கேள்விப்படவில்லையா என்று கேட்கிறேன்; கேள்விப்பட்டார்கள், அவைகளின் சத்தம் பூமியெங்கும் அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும் செல்லுகிறதே.]]></a:t>
+              <a:t><![CDATA[20. But Isaiah is very bold, and says, I was found of them that sought me not; I was made manifest unto them that asked not after me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்படியிருக்க, அவர்கள் கேள்விப்படவில்லையா என்று கேட்கிறேன்; கேள்விப்பட்டார்கள், அவைகளின் சத்தம் பூமியெங்கும் அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும் செல்லுகிறதே.]]></a:t>
+              <a:t><![CDATA[20. But Isaiah is very bold, and says, I was found of them that sought me not; I was made manifest unto them that asked not after me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலர் அதை அறியவில்லையா என்று கேட்கிறேன், அறிந்தார்கள். முதலாவது, மோசே: எனக்கு ஜனங்களல்லாதவர்களைக்கொண்டு நான் உங்களுக்கு எரிச்சல் உண்டாக்குவேன்; புத்தியீனமுள்ள ஜனங்களாலே உங்களுக்குக் கோபமூட்டுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. But to Israel he says, All day long I have stretched forth my hands unto a disobedient and gainsaying people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,160 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலர் அதை அறியவில்லையா என்று கேட்கிறேன், அறிந்தார்கள். முதலாவது, மோசே: எனக்கு ஜனங்களல்லாதவர்களைக்கொண்டு நான் உங்களுக்கு எரிச்சல் உண்டாக்குவேன்; புத்தியீனமுள்ள ஜனங்களாலே உங்களுக்குக் கோபமூட்டுவேன் என்றான்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[19. இஸ்ரவேலர் அதை அறியவில்லையா என்று கேட்கிறேன், அறிந்தார்கள். முதலாவது, மோசே: எனக்கு ஜனங்களல்லாதவர்களைக்கொண்டு நான் உங்களுக்கு எரிச்சல் உண்டாக்குவேன்; புத்தியீனமுள்ள ஜனங்களாலே உங்களுக்குக் கோபமூட்டுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. But to Israel he says, All day long I have stretched forth my hands unto a disobedient and gainsaying people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,487 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவனைப்பற்றி அவர்களுக்கு வைராக்கியமுண்டென்று அவர்களைக் குறித்துச் சாட்சிசொல்லுகிறேன்; ஆகிலும் அது அறிவுக்கேற்ற வைராக்கியமல்ல.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[21. இஸ்ரவேலரைக் குறித்தோ: கீழ்ப்படியாதவர்களும் எதிர்த்துப் பேசுகிறவர்களுமாயிருக்கிற ஜனங்களிடத்திற்கு நாள்முழுதும் என் கைகளை நீட்டினேன் என்று அவன் சொல்லியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[2. For I bear them record that they have a zeal of God, but not according to knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவனைப்பற்றி அவர்களுக்கு வைராக்கியமுண்டென்று அவர்களைக் குறித்துச் சாட்சிசொல்லுகிறேன்; ஆகிலும் அது அறிவுக்கேற்ற வைராக்கியமல்ல.]]></a:t>
+              <a:t><![CDATA[2. For I bear them record that they have a zeal of God, but not according to knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எப்படியென்றால், அவர்கள் தேவநீதியை அறியாமல், தங்கள் சுயநீதியை நிலைநிறுத்தத் தேடுகிறபடியால் தேவநீதிக்குக் கீழ்ப்படியாதிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For they being ignorant of God's righteousness, and going about to establish their own righteousness, have not submitted themselves unto the righteousness of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எப்படியென்றால், அவர்கள் தேவநீதியை அறியாமல், தங்கள் சுயநீதியை நிலைநிறுத்தத் தேடுகிறபடியால் தேவநீதிக்குக் கீழ்ப்படியாதிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For they being ignorant of God's righteousness, and going about to establish their own righteousness, have not submitted themselves unto the righteousness of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எப்படியென்றால், அவர்கள் தேவநீதியை அறியாமல், தங்கள் சுயநீதியை நிலைநிறுத்தத் தேடுகிறபடியால் தேவநீதிக்குக் கீழ்ப்படியாதிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. For Christ is the end of the law for righteousness to every one that believes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விசுவாசிக்கிற எவனுக்கும் நீதி உண்டாகும்படியாகக் கிறிஸ்து நியாயப்பிரமாணத்தின் முடிவாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. For Moses describes the righteousness which is of the law, That the man which does those things shall live by them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469782" r:id="rId1"/>
+    <p:sldLayoutId id="2482583889" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5274,94 +4709,54 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5506,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধার্মিক প্রতিপন্ন হয়৷]]></a:t>
+              <a:t><![CDATA[என்று எழுதியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. বিধি-ব্যবস্থা পালন করে ধার্মিক প্রতিপন্ন হওয়া সম্পর্কে মোশি বলে গেছেন, ‘য়ে ব্যক্তি এইসব]]></a:t>
+              <a:t><![CDATA[6. விசுவாசத்தினாலாகும் நீதியானது: கிறிஸ்துவை இறங்கிவரப்பண்ணும்படி பரலோகத்துக்கு ஏறுகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধি-ব্যবস্থা পালন করবে সে তার মধ্য দিয়েই জীবন পাবে৷’]]></a:t>
+              <a:t><![CDATA[7. அல்லது கிறிஸ்துவை மரித்தோரிலிருந்து ஏறிவரப்பண்ணும்படி பாதாளத்துக்கு இறங்குகிறவன் யார்? என்று உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. য়ে ধার্মিকতা ঈশ্বরে বিশ্বাস থেকে জন্মায় সে সম্বন্ধে শাস্ত্রে বলেছে: ‘মনে মনে কখনও বলো না, ‘ওপরে]]></a:t>
+              <a:t><![CDATA[உள்ளத்திலே சொல்லாதிருப்பாயாக என்று சொல்லுகிறதுமன்றி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বর্গে কে যাবে?’’ এর অর্থ, ‘খ্রীষ্টকে কে পৃথিবীতে নামিয়ে আনবে?’]]></a:t>
+              <a:t><![CDATA[8. இந்த வார்த்தை எனக்குச் சமீபமாய் உன் வாயிலும் உன் இருதயத்திலும் இருக்கிறது என்றும் சொல்லுகிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. বা নীচে পাতালে কে যাবে?’’ এর অর্থ, মৃতদের মধ্য থেকে কে খ্রীষ্টকে উর্দ্ধে আনবে?’]]></a:t>
+              <a:t><![CDATA[இந்த வார்த்தை நாங்கள் பிரசங்கிக்கிற விசுவாசத்தின் வார்த்தையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এ ব্যাপারে শাস্ত্র বলছে: ‘সেই শিক্ষা তোমার কাছেই তোমার মুখে ও হৃদয়ে আছে৷’সে শিক্ষা হল বিশ্বাসের]]></a:t>
+              <a:t><![CDATA[9. என்னவென்றால், கர்த்தராகிய இயேசுவை நீ உன் வாயினாலே அறிக்கையிட்டு, தேவன் அவரை மரித்தோரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিক্ষা যা আমরা লোকদের কাছে বলি৷]]></a:t>
+              <a:t><![CDATA[எழுப்பினாரென்று உன் இருதயத்திலே விசுவாசித்தால் இரட்சிக்கப்படுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তুমি যদি নিজ মুখে যীশুকে প্রভু বলে স্বীকার কর, এবং অন্তরে বিশ্বাস কর য়ে ঈশ্বরই তাঁকে মৃতদের মধ্য]]></a:t>
+              <a:t><![CDATA[10. நீதியுண்டாக இருதயத்திலே விசுவாசிக்கப்படும், இரட்சிப்புண்டாக வாயினாலே அறிக்கைபண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে জীবিত করেছেন তাহলে উদ্ধার পাবে৷]]></a:t>
+              <a:t><![CDATA[11. அவரை விசுவாசிக்கிறவன் எவனோ அவன் வெட்கப்படுவதில்லையென்று வேதம் சொல்லுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ভাই ও বোনেরা, আমার হৃদয়ের একান্ত কামনা এই, য়েন সমস্ত ইহুদী উদ্ধার পায়৷ ঈশ্বরের কাছে এই আমার]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, இஸ்ரவேலர் இரட்சிக்கப்படவேண்டும் என்பதே என் இருதயத்தின் விருப்பமும் நான் தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কারণ মানুষ অন্তরে বিশ্বাস করে ধার্মিকতা লাভ করার জন্য আর মুখে বিশ্বাসের কথা স্বীকার করে উদ্ধার]]></a:t>
+              <a:t><![CDATA[12. யூதனென்றும் கிரேக்கனென்றும் வித்தியாசமே இல்லை; எல்லாருக்குங் கர்த்தரானவர் தம்மைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাবার জন্য৷]]></a:t>
+              <a:t><![CDATA[தொழுதுகொள்ளுகிற யாவருக்கும் ஐசுவரியசம்பன்னராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শাস্ত্র এই কথাই বলে যে: ‘য়ে খ্রীষ্টে বিশ্বাস করে সে কখনও লজ্জায় পড়বে না৷’]]></a:t>
+              <a:t><![CDATA[13. ஆதலால் கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ளுகிற எவனும் இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এক্ষেত্রে ইহুদী ও অইহুদীদের মধ্যে কোন পার্থক্য নেই, একই প্রভু সকলের প্রভু৷ যত লোক তাঁকে ডাকে সেই]]></a:t>
+              <a:t><![CDATA[14. அவரை விசுவாசியாதவர்கள் எப்படி அவரைத் தொழுதுகொள்ளுவார்கள்? அவரைக்குறித்துக் கேள்விப்படாதவாகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলের ওপর তিনি প্রচুর আশীর্বাদ ঢেলে দেন৷]]></a:t>
+              <a:t><![CDATA[எப்படி விசுவாசிப்பார்கள்? பிரசங்கிக்கிறவன் இல்லாவிட்டால் எப்படிக் கேள்விப்படுவார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. হ্যাঁ, শাস্ত্র বলে, ‘য়ে কেউ তাঁকে বিশ্বাস করে ডাকবে সে উদ্ধার পাবে৷’]]></a:t>
+              <a:t><![CDATA[15. அனுப்பப்படாவிட்டால் எப்படிப் பிரசங்கிப்பார்கள் சமாதானத்தைக்கூறி, நற்காரியங்களைச் சுவிசேஷமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু য়াঁকে তারা বিশ্বাস করে না তাঁকে ডাকবে কি কবে? আর যাঁরা তাঁর কথা শোনেনি তাঁকে বিশ্বাসই বা]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிறவர்களுடைய பாதங்கள் எவ்வளவு அழகானவைகள் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি করে করবে? কেউ প্রচার না করলে তারা শুনবেই বা কি করে?]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் சுவிசேஷத்துக்கு எல்லாரும் கீழ்ப்படியவில்லை. அதைக்குறித்து ஏசாயா: கர்த்தாவே, எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যাঁরা প্রচার করতে যাবে তারা প্রেরিত না হলে কি করে প্রচার করবে? হ্যাঁ, শাস্ত্রে কিন্তু লেখা আছে:]]></a:t>
+              <a:t><![CDATA[மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார் என்று சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘সুসমাচার নিয়ে যাঁরা আসেন তাদের চরণযুগল কি সুন্দর৷’]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் விசுவாசம் கேள்வியினாலே வரும், கேள்வி தேவனுடைய வசனத்தினாலே வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাতর মিনতি৷]]></a:t>
+              <a:t><![CDATA[நோக்கிச்செய்யும் விண்ணப்பமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু ইহুদীদের মধ্যে সকলেই সেই সুসমাচার গ্রহণ করেনি৷ যিশাইয় ঠিকই বলেছেন, ‘প্রভু আমরা যা বলেছি]]></a:t>
+              <a:t><![CDATA[18. இப்படியிருக்க, அவர்கள் கேள்விப்படவில்லையா என்று கேட்கிறேன்; கேள்விப்பட்டார்கள், அவைகளின் சத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা ক’জনেই বিশ্বাস করেছে৷’]]></a:t>
+              <a:t><![CDATA[பூமியெங்கும் அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும் செல்லுகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সুতরাং সুসমাচার শোনার ভেতর দিয়েই বিশ্বাস উত্‌পন্ন হয় আর কেউ খ্রীষ্টের সুসমাচার শোনালে তখনই]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலர் அதை அறியவில்லையா என்று கேட்கிறேன், அறிந்தார்கள். முதலாவது, மோசே: எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকেরা সুসমাচার শুনতে পায়৷]]></a:t>
+              <a:t><![CDATA[ஜனங்களல்லாதவர்களைக்கொண்டு நான் உங்களுக்கு எரிச்சல் உண்டாக்குவேன்; புத்தியீனமுள்ள ஜனங்களாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তাহলে আমিই জিজ্ঞাসা করি, ‘লোকেরা কি তাঁর সুসমাচার শুনতে পায় নি?’ হ্যাঁ, তারা নিশ্চয়ই শুনেছে]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கோபமூட்டுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবিষয়ে শাস্ত্র বলছে:‘তাঁদের রব পৃথিবীর কোণে কোণে পৌঁচেছে, তাঁদের বাক্য পৃথিবীর সর্বত্র পৌঁছে]]></a:t>
+              <a:t><![CDATA[20. அல்லாமலும் ஏசாயா: என்னைத் தேடாதவர்களாலே கண்டறியப்பட்டேன். என்னை விசாரித்துக் கேளாதவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেছে৷’গীতসংহিতা 19 :4]]></a:t>
+              <a:t><![CDATA[வெளியரங்கமானேன் என்று தைரியங்கொண்டு சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আবার আমি বলি, ‘ইস্রায়েলীয়রা কি বুঝতে পারে নি?’ হ্যাঁ, তারা বুঝতে পেরেছিল৷ ঈশ্বরের হয়ে প্রথমে]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலரைக் குறித்தோ: கீழ்ப்படியாதவர்களும் எதிர்த்துப் பேசுகிறவர்களுமாயிருக்கிற ஜனங்களிடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোশি এই কথা বলেছেন:‘যাঁরা জাতি বলেই গন্য নয়, এমন লোকদের মাধ্যমে আমি তোমাদের ঈর্ষান্বিত করব৷ অজ্ঞ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[জাতির দ্বারা তোমাদের ক্রুদ্ধ করব৷’দ্বিতীয় বিবরণ 32 : 21]]></a:t>
+              <a:t><![CDATA[நாள்முழுதும் என் கைகளை நீட்டினேன் என்று அவன் சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,579 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি ইহুদীদের বিষয়ে একথা বলতে পারি য়ে ঈশ্বরের বিষয়ে তাদের উত্‌সাহ আছে; কিন্তু এটা তাদের জ্ঞানের]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[কিন্তু তারা আমার অবাধ্য এবং তারা আমার বিরোধিতা করেই চলেছে৷’]]></a:t>
+              <a:t><![CDATA[2. தேவனைப்பற்றி அவர்களுக்கு வைராக்கியமுண்டென்று அவர்களைக் குறித்துச் சாட்சிசொல்லுகிறேன்; ஆகிலும் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর ভিত্তি করে নেই৷]]></a:t>
+              <a:t><![CDATA[அறிவுக்கேற்ற வைராக்கியமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. য়ে পথে ঈশ্বর মানুষকে ধার্মিক প্রতিপন্ন করেন তারা সেই পথ জানে না৷ তারা নিজেদের প্রচেষ্টায়]]></a:t>
+              <a:t><![CDATA[3. எப்படியென்றால், அவர்கள் தேவநீதியை அறியாமல், தங்கள் சுயநீதியை நிலைநிறுத்தத் தேடுகிறபடியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হতে চায়৷ তাই য়ে পথে ঈশ্বর মানুষকে ধার্মিক প্রতিপন্ন করেন, তা]]></a:t>
+              <a:t><![CDATA[தேவநீதிக்குக் கீழ்ப்படியாதிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা গ্রহণ করে নি৷]]></a:t>
+              <a:t><![CDATA[4. விசுவாசிக்கிற எவனுக்கும் நீதி உண்டாகும்படியாகக் கிறிஸ்து நியாயப்பிரமாணத்தின் முடிவாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. খ্রীষ্টের আগমনে বিধি-ব্যবস্থার যুগ শেষ হয়েছে৷ এখন যাঁরা তাঁকে বিশ্বাস করে তারাই ঈশ্বরের সাক্ষাতে]]></a:t>
+              <a:t><![CDATA[5. மோசே நியாயப்பிரமாணத்தினாலாகும் நீதியைக்குறித்து: இவைகளைச் செய்கிற மனுஷன் இவைகளால் பிழைப்பான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>