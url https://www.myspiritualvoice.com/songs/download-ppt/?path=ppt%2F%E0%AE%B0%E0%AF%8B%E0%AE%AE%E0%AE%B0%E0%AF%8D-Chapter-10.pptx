--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -77,52 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -146,51 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -331,54 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசே நியாயப்பிரமாணத்தினாலாகும் நீதியைக்குறித்து: இவைகளைச் செய்கிற மனுஷன் இவைகளால் பிழைப்பான் என்று எழுதியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. விசுவாசிக்கிற எவனுக்கும் நீதி உண்டாகும்படியாகக் கிறிஸ்து நியாயப்பிரமாணத்தின் முடிவாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விசுவாசத்தினாலாகும் நீதியானது: கிறிஸ்துவை இறங்கிவரப்பண்ணும்படி பரலோகத்துக்கு ஏறுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[5. மோசே நியாயப்பிரமாணத்தினாலாகும் நீதியைக்குறித்து: இவைகளைச் செய்கிற மனுஷன் இவைகளால் பிழைப்பான் என்று எழுதியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விசுவாசத்தினாலாகும் நீதியானது: கிறிஸ்துவை இறங்கிவரப்பண்ணும்படி பரலோகத்துக்கு ஏறுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[5. மோசே நியாயப்பிரமாணத்தினாலாகும் நீதியைக்குறித்து: இவைகளைச் செய்கிற மனுஷன் இவைகளால் பிழைப்பான் என்று எழுதியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அல்லது கிறிஸ்துவை மரித்தோரிலிருந்து ஏறிவரப்பண்ணும்படி பாதாளத்துக்கு இறங்குகிறவன் யார்? என்று உன் உள்ளத்திலே சொல்லாதிருப்பாயாக என்று சொல்லுகிறதுமன்றி;]]></a:t>
+              <a:t><![CDATA[6. விசுவாசத்தினாலாகும் நீதியானது: கிறிஸ்துவை இறங்கிவரப்பண்ணும்படி பரலோகத்துக்கு ஏறுகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவரை விசுவாசியாதவர்கள் எப்படி அவரைத் தொழுதுகொள்ளுவார்கள்? அவரைக்குறித்துக் கேள்விப்படாதவாகள் எப்படி விசுவாசிப்பார்கள்? பிரசங்கிக்கிறவன் இல்லாவிட்டால் எப்படிக் கேள்விப்படுவார்கள்?]]></a:t>
+              <a:t><![CDATA[15. அனுப்பப்படாவிட்டால் எப்படிப் பிரசங்கிப்பார்கள் சமாதானத்தைக்கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவிக்கிறவர்களுடைய பாதங்கள் எவ்வளவு அழகானவைகள் என்று எழுதியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவனைப்பற்றி அவர்களுக்கு வைராக்கியமுண்டென்று அவர்களைக் குறித்துச் சாட்சிசொல்லுகிறேன்; ஆகிலும் அது அறிவுக்கேற்ற வைராக்கியமல்ல.]]></a:t>
+              <a:t><![CDATA[1. சகோதரரே, இஸ்ரவேலர் இரட்சிக்கப்படவேண்டும் என்பதே என் இருதயத்தின் விருப்பமும் நான் தேவனை நோக்கிச்செய்யும் விண்ணப்பமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அனுப்பப்படாவிட்டால் எப்படிப் பிரசங்கிப்பார்கள் சமாதானத்தைக்கூறி, நற்காரியங்களைச் சுவிசேஷமாய் அறிவிக்கிறவர்களுடைய பாதங்கள் எவ்வளவு அழகானவைகள் என்று எழுதியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் சுவிசேஷத்துக்கு எல்லாரும் கீழ்ப்படியவில்லை. அதைக்குறித்து ஏசாயா: கர்த்தாவே, எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார் என்று சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் சுவிசேஷத்துக்கு எல்லாரும் கீழ்ப்படியவில்லை. அதைக்குறித்து ஏசாயா: கர்த்தாவே, எங்கள் மூலமாய்க் கேள்விப்பட்டதை விசுவாசித்தவன் யார் என்று சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் விசுவாசம் கேள்வியினாலே வரும், கேள்வி தேவனுடைய வசனத்தினாலே வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் விசுவாசம் கேள்வியினாலே வரும், கேள்வி தேவனுடைய வசனத்தினாலே வரும்.]]></a:t>
+              <a:t><![CDATA[18. இப்படியிருக்க, அவர்கள் கேள்விப்படவில்லையா என்று கேட்கிறேன்; கேள்விப்பட்டார்கள், அவைகளின் சத்தம் பூமியெங்கும் அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும் செல்லுகிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4372,159 +4368,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[21. இஸ்ரவேலரைக் குறித்தோ: கீழ்ப்படியாதவர்களும் எதிர்த்துப் பேசுகிறவர்களுமாயிருக்கிற ஜனங்களிடத்திற்கு நாள்முழுதும் என் கைகளை நீட்டினேன் என்று அவன் சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4580,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எப்படியென்றால், அவர்கள் தேவநீதியை அறியாமல், தங்கள் சுயநீதியை நிலைநிறுத்தத் தேடுகிறபடியால் தேவநீதிக்குக் கீழ்ப்படியாதிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. தேவனைப்பற்றி அவர்களுக்கு வைராக்கியமுண்டென்று அவர்களைக் குறித்துச் சாட்சிசொல்லுகிறேன்; ஆகிலும் அது அறிவுக்கேற்ற வைராக்கியமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விசுவாசிக்கிற எவனுக்கும் நீதி உண்டாகும்படியாகக் கிறிஸ்து நியாயப்பிரமாணத்தின் முடிவாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. எப்படியென்றால், அவர்கள் தேவநீதியை அறியாமல், தங்கள் சுயநீதியை நிலைநிறுத்தத் தேடுகிறபடியால் தேவநீதிக்குக் கீழ்ப்படியாதிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விசுவாசிக்கிற எவனுக்கும் நீதி உண்டாகும்படியாகக் கிறிஸ்து நியாயப்பிரமாணத்தின் முடிவாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. எப்படியென்றால், அவர்கள் தேவநீதியை அறியாமல், தங்கள் சுயநீதியை நிலைநிறுத்தத் தேடுகிறபடியால் தேவநீதிக்குக் கீழ்ப்படியாதிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசே நியாயப்பிரமாணத்தினாலாகும் நீதியைக்குறித்து: இவைகளைச் செய்கிற மனுஷன் இவைகளால் பிழைப்பான் என்று எழுதியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. விசுவாசிக்கிற எவனுக்கும் நீதி உண்டாகும்படியாகக் கிறிஸ்து நியாயப்பிரமாணத்தின் முடிவாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546051" r:id="rId1"/>
+    <p:sldLayoutId id="2474469782" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5435,58 +5322,50 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નિયમની બાબતોનું પાલન કરવાથી જીવન મેળવશે.”]]></a:t>
+              <a:t><![CDATA[ধার্মিক প্রতিপন্ন হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પરંતુ વિશ્વાસના માર્ગે યોગ્યતા મેળવવા વિષે શાસ્ત્ર આમ કહે છે: “તમે પોતે આવું ન કહેશો Њ ‘ઉપર]]></a:t>
+              <a:t><![CDATA[5. বিধি-ব্যবস্থা পালন করে ধার্মিক প্রতিপন্ন হওয়া সম্পর্কে মোশি বলে গেছেন, ‘য়ে ব্যক্তি এইসব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આકાશમાં કોણ જશે?”‘ (આનો અર્થ એ છે કે, “ખ્રિસ્તને પ્રાપ્ત કરવા અને તેને પૃથ્વી પર પાછો નીચે લાવવા]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থা পালন করবে সে তার মধ্য দিয়েই জীবন পাবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આકાશમાં કોણ જશે?”]]></a:t>
+              <a:t><![CDATA[6. য়ে ধার্মিকতা ঈশ্বরে বিশ্বাস থেকে জন্মায় সে সম্বন্ধে শাস্ত্রে বলেছে: ‘মনে মনে কখনও বলো না, ‘ওপরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. અથવા તમે આમ પણ પૂછશો નહિ, કે પૃથ્વીના કે ઊડાણમાં કોણ ઊતરશે?” (એનો અર્થ છે Њ “નીચે પાતાળમાં]]></a:t>
+              <a:t><![CDATA[স্বর্গে কে যাবে?’’ এর অর্থ, ‘খ্রীষ্টকে কে পৃথিবীতে নামিয়ে আনবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મૃત્યુલોકમાં જઈને મૃત્યુમાંથી ખ્રિસ્તને પૃથ્વી પર કોણ લઈ આવશે?”)]]></a:t>
+              <a:t><![CDATA[7. বা নীচে পাতালে কে যাবে?’’ এর অর্থ, মৃতদের মধ্য থেকে কে খ্রীষ্টকে উর্দ্ধে আনবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. શાસ્ત્ર જે કહે છે તે આ છે: “દેવનો સંદેશ તો તમારી પાસે છે; તે તમારા મુખમાં અને હૃદયમાં છે.” તે]]></a:t>
+              <a:t><![CDATA[8. এ ব্যাপারে শাস্ত্র বলছে: ‘সেই শিক্ষা তোমার কাছেই তোমার মুখে ও হৃদয়ে আছে৷’সে শিক্ষা হল বিশ্বাসের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંદેશ તે જ વિશ્વાસનો સંદેશ છે, કે જે અમે લોકોને કહીએ છીએ.]]></a:t>
+              <a:t><![CDATA[শিক্ষা যা আমরা লোকদের কাছে বলি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જો તમે તમારી મુખવાણીનો ઉપયોગ આમ કહેવા માટે કરશો કે, “ઈસુ પ્રભુ છે,” અને જો તમે તમારા મનમાં માનશો]]></a:t>
+              <a:t><![CDATA[9. তুমি যদি নিজ মুখে যীশুকে প্রভু বলে স্বীকার কর, এবং অন্তরে বিশ্বাস কর য়ে ঈশ্বরই তাঁকে মৃতদের মধ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે દેવે ઈસુને મૃત્યુમાંથી ઉઠાડયો છે, તો તમારું તારણ થશે.]]></a:t>
+              <a:t><![CDATA[থেকে জীবিত করেছেন তাহলে উদ্ধার পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ભાઈઓ તથા બહેનો, મારી સૌથી મોટી ઈચ્છા એ છે કે યહૂદિઓ તારણ પામે. દેવને મારી એ જ પ્રાર્થના છે.]]></a:t>
+              <a:t><![CDATA[1. ভাই ও বোনেরা, আমার হৃদয়ের একান্ত কামনা এই, য়েন সমস্ত ইহুদী উদ্ধার পায়৷ ঈশ্বরের কাছে এই আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. હા, અમે અમારા હૃદયોથી માનીએ છીએ, અને તેથી અમને ન્યાયી ઠરાવાયા છે. અને, “અમે એમાં માનીએ છીએ.” એમ]]></a:t>
+              <a:t><![CDATA[10. কারণ মানুষ অন্তরে বিশ্বাস করে ধার্মিকতা লাভ করার জন্য আর মুখে বিশ্বাসের কথা স্বীকার করে উদ্ধার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહેવા માટે અમે અમારી મુખની વાણીનો ઉપયોગ કરીએ છીએ; અને તેથી આપણું તારણ થયું છે.]]></a:t>
+              <a:t><![CDATA[পাবার জন্য৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. હા, ધર્મશાસ્ત્ર કહે છે, “જે કોઈ વ્યક્તિ તેનામાં વિશ્વાસ કરે છે તેને શરમાવું નહિ પડે.”]]></a:t>
+              <a:t><![CDATA[11. শাস্ত্র এই কথাই বলে যে: ‘য়ে খ্রীষ্টে বিশ্বাস করে সে কখনও লজ্জায় পড়বে না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. એ ધર્મશાસ્ત્ર કહે છે, “જે કોઈ વ્યક્તિ,” કારણ કે યહૂદિઓ અને બિન-યહૂદિઓ વચ્ચે કોઈ ભેદભાવ નથી. એ જ]]></a:t>
+              <a:t><![CDATA[12. এক্ষেত্রে ইহুদী ও অইহুদীদের মধ্যে কোন পার্থক্য নেই, একই প্রভু সকলের প্রভু৷ যত লোক তাঁকে ডাকে সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રભુ સૌ લોકોને પ્રભુ છે. પ્રભુમાં વિશ્વાસ રાખનાર સૌ લોકોને પ્રભુ અનેક આશીર્વાદ આપે છે.]]></a:t>
+              <a:t><![CDATA[সকলের ওপর তিনি প্রচুর আশীর্বাদ ঢেলে দেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હા, શાસ્ત્ર કહે છે, “પ્રભુમાં વિશ્વાસ રાખનાર દરેક વ્યક્તિ તારણ પામશે.”]]></a:t>
+              <a:t><![CDATA[13. হ্যাঁ, শাস্ত্র বলে, ‘য়ে কেউ তাঁকে বিশ্বাস করে ডাকবে সে উদ্ধার পাবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પરંતુ સહાય માટે તેઓ પ્રભુમાં ભરોસો મૂકી શકે તે પહેલાં લોકોએ પ્રભુમાં વિશ્વાસ કરવો જોઈએ. અને લોકો]]></a:t>
+              <a:t><![CDATA[14. কিন্তু য়াঁকে তারা বিশ্বাস করে না তাঁকে ডাকবে কি কবে? আর যাঁরা তাঁর কথা শোনেনি তাঁকে বিশ্বাসই বা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રભુમાં વિશ્વાસ કરે તે પહેલાં તેમણે પ્રભુ વિષે સાંભળેલું હોવું જોઈએ. અને લોકો પ્રભુ વિષે સાંભળે એ]]></a:t>
+              <a:t><![CDATA[কি করে করবে? কেউ প্রচার না করলে তারা শুনবেই বা কি করে?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે બીજી કોઈ વ્યક્તિએ તેમને પ્રભુ વિષે કહેવું પડે.]]></a:t>
+              <a:t><![CDATA[15. যাঁরা প্রচার করতে যাবে তারা প্রেরিত না হলে কি করে প্রচার করবে? হ্যাঁ, শাস্ত্রে কিন্তু লেখা আছে:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. અને લોકોની પાસે જઈને તેઓને બધું કહેવા માટે કોઈક વ્યક્તિને મોકલવી પડે. શાસ્ત્રમાં લખેલું છે કે,]]></a:t>
+              <a:t><![CDATA[‘সুসমাচার নিয়ে যাঁরা আসেন তাদের চরণযুগল কি সুন্দর৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. યહૂદિઓ વિષે હું આ કહી શકું છું કે: તેઓ દેવને અનુસરવાનો ખરેખર પ્રયત્ન કરે છે. પરંતુ સાચો માર્ગ તેઓ]]></a:t>
+              <a:t><![CDATA[কাতর মিনতি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“સુવાર્તા લાવનાર પ્રબોધકો કે ઉપદેશકોનાં પગલા કેવાં સુંદર છે!”]]></a:t>
+              <a:t><![CDATA[16. কিন্তু ইহুদীদের মধ্যে সকলেই সেই সুসমাচার গ্রহণ করেনি৷ যিশাইয় ঠিকই বলেছেন, ‘প্রভু আমরা যা বলেছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પરંતુ બધા જ યહૂદિઓએ એ સુવાર્તા માની નહિ. યશાયાએ કહ્યું, “હે પ્રભુ, અમે લોકોને જે કહ્યું એમાં]]></a:t>
+              <a:t><![CDATA[তা ক’জনেই বিশ্বাস করেছে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માનનારા કોણ હતા?”]]></a:t>
+              <a:t><![CDATA[17. সুতরাং সুসমাচার শোনার ভেতর দিয়েই বিশ্বাস উত্‌পন্ন হয় আর কেউ খ্রীষ্টের সুসমাচার শোনালে তখনই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. આમ, સુવાર્તા સાંભળવાથી વિશ્વાસ આવે છે. જ્યારે કોઈ વ્યક્તિ લોકોને ખ્રિસ્ત વિષે કહે છે ત્યારે એ]]></a:t>
+              <a:t><![CDATA[লোকেরা সুসমাচার শুনতে পায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુવાર્તા લોકોને સાંભળવા મળે છે.]]></a:t>
+              <a:t><![CDATA[18. তাহলে আমিই জিজ্ঞাসা করি, ‘লোকেরা কি তাঁর সুসমাচার শুনতে পায় নি?’ হ্যাঁ, তারা নিশ্চয়ই শুনেছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. પરંતુ હું પૂછું છું, “શું લોકોએ એ સુવાર્તા સાંભળી નથી?” હા, તેઓએ સાંભળી જ હતી જેમ શાસ્ત્ર કહે છે]]></a:t>
+              <a:t><![CDATA[এবিষয়ে শাস্ত্র বলছে:‘তাঁদের রব পৃথিবীর কোণে কোণে পৌঁচেছে, তাঁদের বাক্য পৃথিবীর সর্বত্র পৌঁছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમ:“આખી દુનિયામાં તેઓને અવાજ ફેલાઈ ગયો; આખા જગતમાં બધે જ તેઓનાં વચનો ફેલાયાં છે.” ગીતશાસ્ત્ર 19:4]]></a:t>
+              <a:t><![CDATA[গেছে৷’গীতসংহিতা 19 :4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. વળી હું પૂછું કે, “શું ઈસ્રાએલના લોકો એ સુવાર્તા સમજી ન શક્યા?” હા, તેઓ સમજ્યા હતા. પ્રથમ મૂસા]]></a:t>
+              <a:t><![CDATA[19. আবার আমি বলি, ‘ইস্রায়েলীয়রা কি বুঝতে পারে নি?’ হ্যাঁ, তারা বুঝতে পেরেছিল৷ ঈশ্বরের হয়ে প্রথমে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ વિષે આમ કહે છે:“જે પ્રજા હજી ખરેખર રાષ્ટ્ર બની નથી, એવા લોકો ઉપર હું તમારામાં ઈર્ષા ઉત્પન્ન]]></a:t>
+              <a:t><![CDATA[মোশি এই কথা বলেছেন:‘যাঁরা জাতি বলেই গন্য নয়, এমন লোকদের মাধ্যমে আমি তোমাদের ঈর্ষান্বিত করব৷ অজ্ঞ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરીશ. જે રાષ્ટ્રમાં સમજશક્તિ નથી તેની પ્રજા ઉપર હું તમારામાં ક્રોધ ઉત્પન્ન કરીશ.” પુર્નનિયમ 32:21]]></a:t>
+              <a:t><![CDATA[জাতির দ্বারা তোমাদের ক্রুদ্ধ করব৷’দ্বিতীয় বিবরণ 32 : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાણતા નથી.]]></a:t>
+              <a:t><![CDATA[2. আমি ইহুদীদের বিষয়ে একথা বলতে পারি য়ে ঈশ্বরের বিষয়ে তাদের উত্‌সাহ আছে; কিন্তু এটা তাদের জ্ঞানের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. દેવ માટે આવું કહેનાર યશાયાએ હિંમતપૂર્વક કહ્યું:“જેઓ મને શોધતા ન હતા-તેઓને હું મળ્યો; જેમણે મને]]></a:t>
+              <a:t><![CDATA[20. এরপর ঈশ্বরের মুখপাত্র হয়ে যিশাইয় যথেষ্ট সাহসের সঙ্গে বললেন:‘যাঁরা আমায় খোঁজে নি তারাই কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કદી ખોળયો નહોતો એવા લોકોની આગળ હું પ્રગટ થયો.” યશાયા 65:1]]></a:t>
+              <a:t><![CDATA[আমাকে পেয়েছে; আর যাঁরা আমাকে চায় নি তাদের কাছেই আমি নিজেকে প্রকাশ করেছি৷’যিশাইয় 65:1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. બિનયહૂદિઓ વિષે યશાયા દ્વારા દેવ આમ બોલ્યો. પરંતુ યહૂદિ લોકો વિષે દેવ કહે છે, “એ લોકો માટે હું]]></a:t>
+              <a:t><![CDATA[21. কিন্তু ইহুদীদের সম্বন্ধে ঈশ্বর বলেন, ‘সমস্ত দিন ধরে দুহাত বাড়িয়ে আমি তাদের জন্য অপেক্ষা করছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,183 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાત-દિવસ રાહ જોઈ રહ્યો છું, પરંતુ મારી આજ્ઞા પાળવાનો અને મને અનુસરવાનો તેઓ ઈન્કાર કરે છે.” યશાયા]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[65:2]]></a:t>
+              <a:t><![CDATA[কিন্তু তারা আমার অবাধ্য এবং তারা আমার বিরোধিতা করেই চলেছে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. દેવ જે માર્ગે લોકોને ન્યાયી બનાવે છે એ તેઓ જાણતા ન હતા. અને પોતાની આગવી રીતે તેઓએ ન્યાયી બનવાનો]]></a:t>
+              <a:t><![CDATA[ওপর ভিত্তি করে নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રયત્ન કર્યો. આમ દેવની રીતે ન્યાયી બનવાનું તેમણે સ્વીકાર્યુ નહિ.]]></a:t>
+              <a:t><![CDATA[3. য়ে পথে ঈশ্বর মানুষকে ধার্মিক প্রতিপন্ন করেন তারা সেই পথ জানে না৷ তারা নিজেদের প্রচেষ্টায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ખ્રિસ્તે જૂના નિયમશાસ્ત્રનો અંત આણ્યો, જેથી કરીને ખ્રિસ્તમાં વિશ્વાસ રાખનાર પ્રત્યેક વ્યક્તિને]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হতে চায়৷ তাই য়ে পথে ঈশ্বর মানুষকে ধার্মিক প্রতিপন্ন করেন, তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ-પ્રાપ્તિ માટે ન્યાયી બનાવી શકાય.]]></a:t>
+              <a:t><![CDATA[তারা গ্রহণ করে নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. નિયમ દ્વારા દેવ સાથે ન્યાયી થવા સંબંધમાં મૂસા લખે છે. “જે દરેક વ્યક્તિ નિયમનું પાલન કરે છે, તે]]></a:t>
+              <a:t><![CDATA[4. খ্রীষ্টের আগমনে বিধি-ব্যবস্থার যুগ শেষ হয়েছে৷ এখন যাঁরা তাঁকে বিশ্বাস করে তারাই ঈশ্বরের সাক্ষাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>