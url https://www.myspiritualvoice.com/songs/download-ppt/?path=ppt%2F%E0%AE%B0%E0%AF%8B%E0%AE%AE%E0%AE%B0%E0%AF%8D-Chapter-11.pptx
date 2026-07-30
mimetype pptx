--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -137,68 +137,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -252,59 +234,50 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
-    <p:sldId id="329" r:id="rId76"/>
-[...7 lines deleted...]
-    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -475,62 +448,53 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -590,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஊழியத்தை மேன்மைப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. காணாதபடிக்கு அவர்களுடைய கண்கள் அந்தகாரப்படக்கடவது; அவர்களுடைய முதுகை எப்போதும் குனியப்பண்ணும் என்று தாவீதும் சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -699,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களைத் தள்ளிவிடுதல் உலகத்தை ஒப்புரவாக்குதலாயிருக்க, அவர்களை அங்கிகரித்துக்கொள்ளுதல் என்னமாயிராது; மரித்தோரிலிருந்து ஜீவன் உண்டானதுபோலிருக்குமல்லவோ?]]></a:t>
+              <a:t><![CDATA[10. காணாதபடிக்கு அவர்களுடைய கண்கள் அந்தகாரப்படக்கடவது; அவர்களுடைய முதுகை எப்போதும் குனியப்பண்ணும் என்று தாவீதும் சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -808,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களைத் தள்ளிவிடுதல் உலகத்தை ஒப்புரவாக்குதலாயிருக்க, அவர்களை அங்கிகரித்துக்கொள்ளுதல் என்னமாயிராது; மரித்தோரிலிருந்து ஜீவன் உண்டானதுபோலிருக்குமல்லவோ?]]></a:t>
+              <a:t><![CDATA[11. இப்படியிருக்க, விழுந்துபோகும்படிக்கா இடறினார்கள் என்று கேட்கிறேன், அப்படியல்லவே; அவர்களுக்குள்ளே வைராக்கியத்தை எழுப்பத்தக்கதாக அவர்களுடைய தவறுதலினாலே புறஜாதிகளுக்கு இரட்சிப்பு கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -917,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் முதற்பலனாகிய மாவானது பரிசுத்தமாயிருந்தால், பிசைந்தமா முழுவதும் பரிசுத்தமாயிருக்கும்; வேரானது பரிசுத்தமாயிருந்தால், கிளைகளும் பரிசுத்தமாயிருக்கும்]]></a:t>
+              <a:t><![CDATA[11. இப்படியிருக்க, விழுந்துபோகும்படிக்கா இடறினார்கள் என்று கேட்கிறேன், அப்படியல்லவே; அவர்களுக்குள்ளே வைராக்கியத்தை எழுப்பத்தக்கதாக அவர்களுடைய தவறுதலினாலே புறஜாதிகளுக்கு இரட்சிப்பு கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1026,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் முதற்பலனாகிய மாவானது பரிசுத்தமாயிருந்தால், பிசைந்தமா முழுவதும் பரிசுத்தமாயிருக்கும்; வேரானது பரிசுத்தமாயிருந்தால், கிளைகளும் பரிசுத்தமாயிருக்கும்]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய தவறு உலகத்திற்கு ஐசுவரியமும், அவர்களுடைய குறைவு புறஜாதிகளுக்கு ஐசுவரியமுமாயிருக்க, அவர்களுடைய நிறைவு எவ்வளவு அதிகமாய் அப்படியிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1135,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சில கிளைகள் முறித்துப்போடப்பட்டிருக்க, காட்டொலிவமரமாகிய நீ அவைகள் இருந்த இடத்தில் ஒட்டவைக்கப்பட்டு, ஒலிவமரத்தின் வேருக்கும் சாரத்துக்கும் உடன்பங்காளியாயிருந்தாயானால்,]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய தவறு உலகத்திற்கு ஐசுவரியமும், அவர்களுடைய குறைவு புறஜாதிகளுக்கு ஐசுவரியமுமாயிருக்க, அவர்களுடைய நிறைவு எவ்வளவு அதிகமாய் அப்படியிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1244,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சில கிளைகள் முறித்துப்போடப்பட்டிருக்க, காட்டொலிவமரமாகிய நீ அவைகள் இருந்த இடத்தில் ஒட்டவைக்கப்பட்டு, ஒலிவமரத்தின் வேருக்கும் சாரத்துக்கும் உடன்பங்காளியாயிருந்தாயானால்,]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய தவறு உலகத்திற்கு ஐசுவரியமும், அவர்களுடைய குறைவு புறஜாதிகளுக்கு ஐசுவரியமுமாயிருக்க, அவர்களுடைய நிறைவு எவ்வளவு அதிகமாய் அப்படியிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1353,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சில கிளைகள் முறித்துப்போடப்பட்டிருக்க, காட்டொலிவமரமாகிய நீ அவைகள் இருந்த இடத்தில் ஒட்டவைக்கப்பட்டு, ஒலிவமரத்தின் வேருக்கும் சாரத்துக்கும் உடன்பங்காளியாயிருந்தாயானால்,]]></a:t>
+              <a:t><![CDATA[13. புறஜாதியாராகிய உங்களுடனே பேசுகிறேன்; புறஜாதிகளுக்கு நான் அப்போஸ்தலனாயிருக்கிறதினாலே என் இனத்தாருக்குள்ளே நான் வைராக்கியத்தை எழுப்பி, அவர்களில் சிலரை இரட்சிக்கவேண்டுமென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1462,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ அந்தக் கிளைகளுக்கு விரோதமாய்ப் பெருமைபாராட்டாதே; பெருமை பாராட்டுவாயானால், நீ வேரைச் சுமக்காமல், வேர் உன்னைச் சுமக்கிறதென்று நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[14. என் ஊழியத்தை மேன்மைப்படுத்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1571,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ அந்தக் கிளைகளுக்கு விரோதமாய்ப் பெருமைபாராட்டாதே; பெருமை பாராட்டுவாயானால், நீ வேரைச் சுமக்காமல், வேர் உன்னைச் சுமக்கிறதென்று நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[14. என் ஊழியத்தை மேன்மைப்படுத்துகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1680,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படியிருக்க, விழுந்துபோகும்படிக்கா இடறினார்கள் என்று கேட்கிறேன், அப்படியல்லவே; அவர்களுக்குள்ளே வைராக்கியத்தை எழுப்பத்தக்கதாக அவர்களுடைய தவறுதலினாலே புறஜாதிகளுக்கு இரட்சிப்பு கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[7. அப்படியானால் என்ன? இஸ்ரவேலர் தேடுகிறதை அடையாமலிருக்கிறார்கள், தெரிந்துகொள்ளப்பட்டவர்களோ அதை அடைந்திருக்கிறார்கள்; மற்றவர்கள் இன்றையத்தினம்வரைக்கும் கடினப்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1789,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ அந்தக் கிளைகளுக்கு விரோதமாய்ப் பெருமைபாராட்டாதே; பெருமை பாராட்டுவாயானால், நீ வேரைச் சுமக்காமல், வேர் உன்னைச் சுமக்கிறதென்று நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்களைத் தள்ளிவிடுதல் உலகத்தை ஒப்புரவாக்குதலாயிருக்க, அவர்களை அங்கிகரித்துக்கொள்ளுதல் என்னமாயிராது; மரித்தோரிலிருந்து ஜீவன் உண்டானதுபோலிருக்குமல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1898,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஒட்டவைக்கப்படுவதற்கு அந்தக் கிளைகள் முறித்துப்போடப்பட்டதென்று சொல்லுகிறாயே.]]></a:t>
+              <a:t><![CDATA[15. அவர்களைத் தள்ளிவிடுதல் உலகத்தை ஒப்புரவாக்குதலாயிருக்க, அவர்களை அங்கிகரித்துக்கொள்ளுதல் என்னமாயிராது; மரித்தோரிலிருந்து ஜீவன் உண்டானதுபோலிருக்குமல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2007,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நல்லது, அவிசுவாசத்தினாலே அவைகள் முறித்துப்போடப்பட்டன, நீ விசுவாசத்தினாலே நிற்கிறாய்; மேட்டிமைச் சிந்தையாயிராமல் பயந்திரு.]]></a:t>
+              <a:t><![CDATA[16. மேலும் முதற்பலனாகிய மாவானது பரிசுத்தமாயிருந்தால், பிசைந்தமா முழுவதும் பரிசுத்தமாயிருக்கும்; வேரானது பரிசுத்தமாயிருந்தால், கிளைகளும் பரிசுத்தமாயிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2116,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நல்லது, அவிசுவாசத்தினாலே அவைகள் முறித்துப்போடப்பட்டன, நீ விசுவாசத்தினாலே நிற்கிறாய்; மேட்டிமைச் சிந்தையாயிராமல் பயந்திரு.]]></a:t>
+              <a:t><![CDATA[16. மேலும் முதற்பலனாகிய மாவானது பரிசுத்தமாயிருந்தால், பிசைந்தமா முழுவதும் பரிசுத்தமாயிருக்கும்; வேரானது பரிசுத்தமாயிருந்தால், கிளைகளும் பரிசுத்தமாயிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2225,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நல்லது, அவிசுவாசத்தினாலே அவைகள் முறித்துப்போடப்பட்டன, நீ விசுவாசத்தினாலே நிற்கிறாய்; மேட்டிமைச் சிந்தையாயிராமல் பயந்திரு.]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, தேவன் தம்முடைய ஜனங்களைத் தள்ளிவிட்டாரோ என்று கேட்கிறேன், தள்ளிவிடவில்லையே; நானும் ஆபிரகாமின் சந்ததியிலும் பென்யமீன் கோத்திரத்திலும் பிறந்த இஸ்ரவேலன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2334,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சுபாவக்கிளைகளை தேவன் தப்பவிடாதிருக்க, உன்னையும் தப்பவிடமாட்டார் என்று எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, தேவன் தம்முடைய ஜனங்களைத் தள்ளிவிட்டாரோ என்று கேட்கிறேன், தள்ளிவிடவில்லையே; நானும் ஆபிரகாமின் சந்ததியிலும் பென்யமீன் கோத்திரத்திலும் பிறந்த இஸ்ரவேலன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2443,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சுபாவக்கிளைகளை தேவன் தப்பவிடாதிருக்க, உன்னையும் தப்பவிடமாட்டார் என்று எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[17. சில கிளைகள் முறித்துப்போடப்பட்டிருக்க, காட்டொலிவமரமாகிய நீ அவைகள் இருந்த இடத்தில் ஒட்டவைக்கப்பட்டு, ஒலிவமரத்தின் வேருக்கும் சாரத்துக்கும் உடன்பங்காளியாயிருந்தாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2552,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால், தேவனுடைய தயவையும் கண்டிப்பையும் பார்; விழுந்தவர்களிடத்திலே கண்டிப்பையும், உன்னிடத்திலே தயவையும் காண்பித்தார்; அந்தத் தயவிலே நிலைத்திருப்பாயானால் உனக்குத் தயவுகிடைக்கும்; நிலைத்திராவிட்டால் நீயும் வெட்டுண்டுபோவாய்.]]></a:t>
+              <a:t><![CDATA[17. சில கிளைகள் முறித்துப்போடப்பட்டிருக்க, காட்டொலிவமரமாகிய நீ அவைகள் இருந்த இடத்தில் ஒட்டவைக்கப்பட்டு, ஒலிவமரத்தின் வேருக்கும் சாரத்துக்கும் உடன்பங்காளியாயிருந்தாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2661,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால், தேவனுடைய தயவையும் கண்டிப்பையும் பார்; விழுந்தவர்களிடத்திலே கண்டிப்பையும், உன்னிடத்திலே தயவையும் காண்பித்தார்; அந்தத் தயவிலே நிலைத்திருப்பாயானால் உனக்குத் தயவுகிடைக்கும்; நிலைத்திராவிட்டால் நீயும் வெட்டுண்டுபோவாய்.]]></a:t>
+              <a:t><![CDATA[17. சில கிளைகள் முறித்துப்போடப்பட்டிருக்க, காட்டொலிவமரமாகிய நீ அவைகள் இருந்த இடத்தில் ஒட்டவைக்கப்பட்டு, ஒலிவமரத்தின் வேருக்கும் சாரத்துக்கும் உடன்பங்காளியாயிருந்தாயானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2770,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால், தேவனுடைய தயவையும் கண்டிப்பையும் பார்; விழுந்தவர்களிடத்திலே கண்டிப்பையும், உன்னிடத்திலே தயவையும் காண்பித்தார்; அந்தத் தயவிலே நிலைத்திருப்பாயானால் உனக்குத் தயவுகிடைக்கும்; நிலைத்திராவிட்டால் நீயும் வெட்டுண்டுபோவாய்.]]></a:t>
+              <a:t><![CDATA[2. தேவன் தாம் முன்னறிந்துகொண்ட தம்முடைய ஜனங்களைத் தள்ளிவிடவில்லை. எலியாவைக்குறித்துச் சொல்லிய இடத்தில், வேதம் சொல்லுகிறதை அறியீர்களா? அவன் தேவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2879,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படியிருக்க, விழுந்துபோகும்படிக்கா இடறினார்கள் என்று கேட்கிறேன், அப்படியல்லவே; அவர்களுக்குள்ளே வைராக்கியத்தை எழுப்பத்தக்கதாக அவர்களுடைய தவறுதலினாலே புறஜாதிகளுக்கு இரட்சிப்பு கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[7. அப்படியானால் என்ன? இஸ்ரவேலர் தேடுகிறதை அடையாமலிருக்கிறார்கள், தெரிந்துகொள்ளப்பட்டவர்களோ அதை அடைந்திருக்கிறார்கள்; மற்றவர்கள் இன்றையத்தினம்வரைக்கும் கடினப்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2988,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அன்றியும், அவர்கள் அவிசுவாசத்திலே நிலைத்திராதிருந்தால் அவர்களும் ஒட்டவைக்கப்படுவார்கள், அவர்களை மறுபடியும் ஒட்டவைக்கிறதற்கு தேவன் வல்லவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[2. தேவன் தாம் முன்னறிந்துகொண்ட தம்முடைய ஜனங்களைத் தள்ளிவிடவில்லை. எலியாவைக்குறித்துச் சொல்லிய இடத்தில், வேதம் சொல்லுகிறதை அறியீர்களா? அவன் தேவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3097,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அன்றியும், அவர்கள் அவிசுவாசத்திலே நிலைத்திராதிருந்தால் அவர்களும் ஒட்டவைக்கப்படுவார்கள், அவர்களை மறுபடியும் ஒட்டவைக்கிறதற்கு தேவன் வல்லவராயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[2. தேவன் தாம் முன்னறிந்துகொண்ட தம்முடைய ஜனங்களைத் தள்ளிவிடவில்லை. எலியாவைக்குறித்துச் சொல்லிய இடத்தில், வேதம் சொல்லுகிறதை அறியீர்களா? அவன் தேவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3206,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சுபாவத்தின்படி, காட்டொலிவமரத்திலிருந்து நீ வெட்டப்பட்டு, சுபாவத்திற்கு விரோதமாய் நல்ல ஒலிவமரத்திலே ஒட்டவைக்கப்பட்டிருந்தால், சுபாவக்கிளைகளாகிய அவர்கள் தங்கள் சுய ஒலிவமரத்திலே ஒட்டவைக்கப்படுவது அதிக நிச்சயமல்லவா?]]></a:t>
+              <a:t><![CDATA[18. நீ அந்தக் கிளைகளுக்கு விரோதமாய்ப் பெருமைபாராட்டாதே; பெருமை பாராட்டுவாயானால், நீ வேரைச் சுமக்காமல், வேர் உன்னைச் சுமக்கிறதென்று நினைத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3315,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சுபாவத்தின்படி, காட்டொலிவமரத்திலிருந்து நீ வெட்டப்பட்டு, சுபாவத்திற்கு விரோதமாய் நல்ல ஒலிவமரத்திலே ஒட்டவைக்கப்பட்டிருந்தால், சுபாவக்கிளைகளாகிய அவர்கள் தங்கள் சுய ஒலிவமரத்திலே ஒட்டவைக்கப்படுவது அதிக நிச்சயமல்லவா?]]></a:t>
+              <a:t><![CDATA[18. நீ அந்தக் கிளைகளுக்கு விரோதமாய்ப் பெருமைபாராட்டாதே; பெருமை பாராட்டுவாயானால், நீ வேரைச் சுமக்காமல், வேர் உன்னைச் சுமக்கிறதென்று நினைத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3424,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சுபாவத்தின்படி, காட்டொலிவமரத்திலிருந்து நீ வெட்டப்பட்டு, சுபாவத்திற்கு விரோதமாய் நல்ல ஒலிவமரத்திலே ஒட்டவைக்கப்பட்டிருந்தால், சுபாவக்கிளைகளாகிய அவர்கள் தங்கள் சுய ஒலிவமரத்திலே ஒட்டவைக்கப்படுவது அதிக நிச்சயமல்லவா?]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய தீர்க்கதரிசிகளை அவர்கள் கொலைசெய்து, உம்முடைய பலிபீடங்களை இடித்துப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன், என் பிராணனையும் வாங்கத்தேடுகிறார்களே என்று இஸ்ரவேலருக்கு விரோதமாய் விண்ணப்பம்பண்ணினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3533,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும், சகோதரரே, நீங்கள் உங்களையே புத்திமான்களென்று எண்ணாதபடிக்கு ஒரு இரகசியத்தை நீங்கள் அறியவேண்டுமென்றிருக்கிறேன்; அதென்னவெனில், புறஜாதியாருடைய நிறைவு உண்டாகும்வரைக்கும் இஸ்ரவேலரிலொரு பங்குக்குக் கடினமான மனதுண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய தீர்க்கதரிசிகளை அவர்கள் கொலைசெய்து, உம்முடைய பலிபீடங்களை இடித்துப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன், என் பிராணனையும் வாங்கத்தேடுகிறார்களே என்று இஸ்ரவேலருக்கு விரோதமாய் விண்ணப்பம்பண்ணினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3642,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும், சகோதரரே, நீங்கள் உங்களையே புத்திமான்களென்று எண்ணாதபடிக்கு ஒரு இரகசியத்தை நீங்கள் அறியவேண்டுமென்றிருக்கிறேன்; அதென்னவெனில், புறஜாதியாருடைய நிறைவு உண்டாகும்வரைக்கும் இஸ்ரவேலரிலொரு பங்குக்குக் கடினமான மனதுண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. நான் ஒட்டவைக்கப்படுவதற்கு அந்தக் கிளைகள் முறித்துப்போடப்பட்டதென்று சொல்லுகிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3751,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும், சகோதரரே, நீங்கள் உங்களையே புத்திமான்களென்று எண்ணாதபடிக்கு ஒரு இரகசியத்தை நீங்கள் அறியவேண்டுமென்றிருக்கிறேன்; அதென்னவெனில், புறஜாதியாருடைய நிறைவு உண்டாகும்வரைக்கும் இஸ்ரவேலரிலொரு பங்குக்குக் கடினமான மனதுண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. அவனுக்கு உண்டான தேவஉத்தரவு என்ன? பாகாலுக்கு முன்பாக முழங்காற்படியிடாத ஏழாயிரம்பேரை எனக்காக மீதியாக வைத்தேன் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3860,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்தப்பிரகாரம் இஸ்ரவேலரெல்லாரும் இரட்சிக்கப்படுவார்கள். மீட்கிறவர் சீயோனிலிருந்து வந்து, அவபக்தியை யாக்கோபை விட்டு விலக்குவார் என்றும்;]]></a:t>
+              <a:t><![CDATA[4. அவனுக்கு உண்டான தேவஉத்தரவு என்ன? பாகாலுக்கு முன்பாக முழங்காற்படியிடாத ஏழாயிரம்பேரை எனக்காக மீதியாக வைத்தேன் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3969,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்தப்பிரகாரம் இஸ்ரவேலரெல்லாரும் இரட்சிக்கப்படுவார்கள். மீட்கிறவர் சீயோனிலிருந்து வந்து, அவபக்தியை யாக்கோபை விட்டு விலக்குவார் என்றும்;]]></a:t>
+              <a:t><![CDATA[20. நல்லது, அவிசுவாசத்தினாலே அவைகள் முறித்துப்போடப்பட்டன, நீ விசுவாசத்தினாலே நிற்கிறாய்; மேட்டிமைச் சிந்தையாயிராமல் பயந்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4078,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய தவறு உலகத்திற்கு ஐசுவரியமும், அவர்களுடைய குறைவு புறஜாதிகளுக்கு ஐசுவரியமுமாயிருக்க, அவர்களுடைய நிறைவு எவ்வளவு அதிகமாய் அப்படியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. அப்படியானால் என்ன? இஸ்ரவேலர் தேடுகிறதை அடையாமலிருக்கிறார்கள், தெரிந்துகொள்ளப்பட்டவர்களோ அதை அடைந்திருக்கிறார்கள்; மற்றவர்கள் இன்றையத்தினம்வரைக்கும் கடினப்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4187,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் அவர்களுடைய பாவங்களை நீக்கும்போது, இதுவே நான் அவர்களுடனே செய்யும் உடன்படிக்கை என்றும் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. நல்லது, அவிசுவாசத்தினாலே அவைகள் முறித்துப்போடப்பட்டன, நீ விசுவாசத்தினாலே நிற்கிறாய்; மேட்டிமைச் சிந்தையாயிராமல் பயந்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4296,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் அவர்களுடைய பாவங்களை நீக்கும்போது, இதுவே நான் அவர்களுடனே செய்யும் உடன்படிக்கை என்றும் எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. அப்படிப்போல இக்காலத்திலேயும் கிருபையினாலே உண்டாகும் தெரிந்துகொள்ளுதலின்படி ஒரு பங்கு மீதியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4405,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சுவிசேஷத்தைக்குறித்து அவர்கள் உங்கள்நிமித்தம் பகைஞராயிருக்கிறார்கள்; தெரிந்துகொள்ளுதலைக்குறித்து அவர்கள் பிதாக்களினிமித்தம் அன்புகூரப்பட்டவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. சுபாவக்கிளைகளை தேவன் தப்பவிடாதிருக்க, உன்னையும் தப்பவிடமாட்டார் என்று எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4514,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சுவிசேஷத்தைக்குறித்து அவர்கள் உங்கள்நிமித்தம் பகைஞராயிருக்கிறார்கள்; தெரிந்துகொள்ளுதலைக்குறித்து அவர்கள் பிதாக்களினிமித்தம் அன்புகூரப்பட்டவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அது கிருபையினாலே உண்டாயிருந்தால் கிரியைகளினாலே உண்டாயிராது; அப்படியல்லவென்றால், கிருபையானது கிருபையல்லவே. அன்றியும் அது கிரியைகளினாலே உண்டாயிருந்தால் அது கிருபையாயிராது; அப்படியல்லவென்றால், கிரியையானது கிரியையல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4623,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சுவிசேஷத்தைக்குறித்து அவர்கள் உங்கள்நிமித்தம் பகைஞராயிருக்கிறார்கள்; தெரிந்துகொள்ளுதலைக்குறித்து அவர்கள் பிதாக்களினிமித்தம் அன்புகூரப்பட்டவர்களாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அது கிருபையினாலே உண்டாயிருந்தால் கிரியைகளினாலே உண்டாயிராது; அப்படியல்லவென்றால், கிருபையானது கிருபையல்லவே. அன்றியும் அது கிரியைகளினாலே உண்டாயிருந்தால் அது கிருபையாயிராது; அப்படியல்லவென்றால், கிரியையானது கிரியையல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4732,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய கிருபைவரங்களும், அவர்களை அழைத்த அழைப்பும் மாறாதவைகளே.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால், தேவனுடைய தயவையும் கண்டிப்பையும் பார்; விழுந்தவர்களிடத்திலே கண்டிப்பையும், உன்னிடத்திலே தயவையும் காண்பித்தார்; அந்தத் தயவிலே நிலைத்திருப்பாயானால் உனக்குத் தயவுகிடைக்கும்; நிலைத்திராவிட்டால் நீயும் வெட்டுண்டுபோவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4841,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேவனுடைய கிருபைவரங்களும், அவர்களை அழைத்த அழைப்பும் மாறாதவைகளே.]]></a:t>
+              <a:t><![CDATA[22. ஆகையால், தேவனுடைய தயவையும் கண்டிப்பையும் பார்; விழுந்தவர்களிடத்திலே கண்டிப்பையும், உன்னிடத்திலே தயவையும் காண்பித்தார்; அந்தத் தயவிலே நிலைத்திருப்பாயானால் உனக்குத் தயவுகிடைக்கும்; நிலைத்திராவிட்டால் நீயும் வெட்டுண்டுபோவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4950,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால், நீங்கள் முற்காலத்திலே தேவனுக்குக் கீழ்ப்படியாதிருந்து, இப்பொழுது அவர்களுடைய கீழ்ப்படியாமையினாலே இரக்கம்பெற்றிருக்கிறதுபோல,]]></a:t>
+              <a:t><![CDATA[22. ஆகையால், தேவனுடைய தயவையும் கண்டிப்பையும் பார்; விழுந்தவர்களிடத்திலே கண்டிப்பையும், உன்னிடத்திலே தயவையும் காண்பித்தார்; அந்தத் தயவிலே நிலைத்திருப்பாயானால் உனக்குத் தயவுகிடைக்கும்; நிலைத்திராவிட்டால் நீயும் வெட்டுண்டுபோவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5059,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால், நீங்கள் முற்காலத்திலே தேவனுக்குக் கீழ்ப்படியாதிருந்து, இப்பொழுது அவர்களுடைய கீழ்ப்படியாமையினாலே இரக்கம்பெற்றிருக்கிறதுபோல,]]></a:t>
+              <a:t><![CDATA[23. அன்றியும், அவர்கள் அவிசுவாசத்திலே நிலைத்திராதிருந்தால் அவர்களும் ஒட்டவைக்கப்படுவார்கள், அவர்களை மறுபடியும் ஒட்டவைக்கிறதற்கு தேவன் வல்லவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5168,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்களும் இப்பொழுது கீழ்ப்படியாமலிருந்தும், பின்பு உங்களுக்குக்கிடைத்த இரக்கத்தினாலே இரக்கம் பெறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அன்றியும், அவர்கள் அவிசுவாசத்திலே நிலைத்திராதிருந்தால் அவர்களும் ஒட்டவைக்கப்படுவார்கள், அவர்களை மறுபடியும் ஒட்டவைக்கிறதற்கு தேவன் வல்லவராயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5277,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய தவறு உலகத்திற்கு ஐசுவரியமும், அவர்களுடைய குறைவு புறஜாதிகளுக்கு ஐசுவரியமுமாயிருக்க, அவர்களுடைய நிறைவு எவ்வளவு அதிகமாய் அப்படியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. கனநித்திரையின் ஆவியையும், காணாதிருக்கிற கண்களையும், கேளாதிருக்கிற காதுகளையும், தேவன் அவர்களுக்குக் கொடுத்தார் என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5386,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்களும் இப்பொழுது கீழ்ப்படியாமலிருந்தும், பின்பு உங்களுக்குக்கிடைத்த இரக்கத்தினாலே இரக்கம் பெறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. சுபாவத்தின்படி, காட்டொலிவமரத்திலிருந்து நீ வெட்டப்பட்டு, சுபாவத்திற்கு விரோதமாய் நல்ல ஒலிவமரத்திலே ஒட்டவைக்கப்பட்டிருந்தால், சுபாவக்கிளைகளாகிய அவர்கள் தங்கள் சுய ஒலிவமரத்திலே ஒட்டவைக்கப்படுவது அதிக நிச்சயமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5495,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எல்லார்மேலும் இரக்கமாயிருக்கத்தக்கதாக, தேவன் எல்லாரையும் கீழ்ப்படியாமைக்குள்ளே அடைத்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[24. சுபாவத்தின்படி, காட்டொலிவமரத்திலிருந்து நீ வெட்டப்பட்டு, சுபாவத்திற்கு விரோதமாய் நல்ல ஒலிவமரத்திலே ஒட்டவைக்கப்பட்டிருந்தால், சுபாவக்கிளைகளாகிய அவர்கள் தங்கள் சுய ஒலிவமரத்திலே ஒட்டவைக்கப்படுவது அதிக நிச்சயமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5604,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எல்லார்மேலும் இரக்கமாயிருக்கத்தக்கதாக, தேவன் எல்லாரையும் கீழ்ப்படியாமைக்குள்ளே அடைத்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[24. சுபாவத்தின்படி, காட்டொலிவமரத்திலிருந்து நீ வெட்டப்பட்டு, சுபாவத்திற்கு விரோதமாய் நல்ல ஒலிவமரத்திலே ஒட்டவைக்கப்பட்டிருந்தால், சுபாவக்கிளைகளாகிய அவர்கள் தங்கள் சுய ஒலிவமரத்திலே ஒட்டவைக்கப்படுவது அதிக நிச்சயமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5713,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆ! தேவனுடைய ஐசுவரியம், ஞானம், அறிவு என்பவைகளின் ஆழம் எவ்வளவாயிருக்கிறது! அவருடைய நியாயத்தீர்ப்புகள் அளவிடப்படாதவைகள், அவருடைய வழிகள் ஆராயப்படாதவைகள்!]]></a:t>
+              <a:t><![CDATA[24. சுபாவத்தின்படி, காட்டொலிவமரத்திலிருந்து நீ வெட்டப்பட்டு, சுபாவத்திற்கு விரோதமாய் நல்ல ஒலிவமரத்திலே ஒட்டவைக்கப்பட்டிருந்தால், சுபாவக்கிளைகளாகிய அவர்கள் தங்கள் சுய ஒலிவமரத்திலே ஒட்டவைக்கப்படுவது அதிக நிச்சயமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5822,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆ! தேவனுடைய ஐசுவரியம், ஞானம், அறிவு என்பவைகளின் ஆழம் எவ்வளவாயிருக்கிறது! அவருடைய நியாயத்தீர்ப்புகள் அளவிடப்படாதவைகள், அவருடைய வழிகள் ஆராயப்படாதவைகள்!]]></a:t>
+              <a:t><![CDATA[25. மேலும், சகோதரரே, நீங்கள் உங்களையே புத்திமான்களென்று எண்ணாதபடிக்கு ஒரு இரகசியத்தை நீங்கள் அறியவேண்டுமென்றிருக்கிறேன்; அதென்னவெனில், புறஜாதியாருடைய நிறைவு உண்டாகும்வரைக்கும் இஸ்ரவேலரிலொரு பங்குக்குக் கடினமான மனதுண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5931,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தருடைய சிந்தையை அறிந்தவன் யார்? அவருக்கு ஆலோசனைக்காரனாயிருந்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[25. மேலும், சகோதரரே, நீங்கள் உங்களையே புத்திமான்களென்று எண்ணாதபடிக்கு ஒரு இரகசியத்தை நீங்கள் அறியவேண்டுமென்றிருக்கிறேன்; அதென்னவெனில், புறஜாதியாருடைய நிறைவு உண்டாகும்வரைக்கும் இஸ்ரவேலரிலொரு பங்குக்குக் கடினமான மனதுண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6040,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தனக்குப் பதில் கிடைக்கும்படிக்கு முந்தி அவருக்கு ஒன்றைக் கொடுத்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[25. மேலும், சகோதரரே, நீங்கள் உங்களையே புத்திமான்களென்று எண்ணாதபடிக்கு ஒரு இரகசியத்தை நீங்கள் அறியவேண்டுமென்றிருக்கிறேன்; அதென்னவெனில், புறஜாதியாருடைய நிறைவு உண்டாகும்வரைக்கும் இஸ்ரவேலரிலொரு பங்குக்குக் கடினமான மனதுண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6149,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தனக்குப் பதில் கிடைக்கும்படிக்கு முந்தி அவருக்கு ஒன்றைக் கொடுத்தவன் யார்?]]></a:t>
+              <a:t><![CDATA[26. இந்தப்பிரகாரம் இஸ்ரவேலரெல்லாரும் இரட்சிக்கப்படுவார்கள். மீட்கிறவர் சீயோனிலிருந்து வந்து, அவபக்தியை யாக்கோபை விட்டு விலக்குவார் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6258,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சகலமும் அவராலும் அவர் மூலமாயும் அவருக்காகவும் இருக்கிறது; அவருக்கே என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[26. இந்தப்பிரகாரம் இஸ்ரவேலரெல்லாரும் இரட்சிக்கப்படுவார்கள். மீட்கிறவர் சீயோனிலிருந்து வந்து, அவபக்தியை யாக்கோபை விட்டு விலக்குவார் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6367,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சகலமும் அவராலும் அவர் மூலமாயும் அவருக்காகவும் இருக்கிறது; அவருக்கே என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[27. நான் அவர்களுடைய பாவங்களை நீக்கும்போது, இதுவே நான் அவர்களுடனே செய்யும் உடன்படிக்கை என்றும் எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6476,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய தவறு உலகத்திற்கு ஐசுவரியமும், அவர்களுடைய குறைவு புறஜாதிகளுக்கு ஐசுவரியமுமாயிருக்க, அவர்களுடைய நிறைவு எவ்வளவு அதிகமாய் அப்படியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. கனநித்திரையின் ஆவியையும், காணாதிருக்கிற கண்களையும், கேளாதிருக்கிற காதுகளையும், தேவன் அவர்களுக்குக் கொடுத்தார் என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6585,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, தேவன் தம்முடைய ஜனங்களைத் தள்ளிவிட்டாரோ என்று கேட்கிறேன், தள்ளிவிடவில்லையே; நானும் ஆபிரகாமின் சந்ததியிலும் பென்யமீன் கோத்திரத்திலும் பிறந்த இஸ்ரவேலன்.]]></a:t>
+              <a:t><![CDATA[28. சுவிசேஷத்தைக்குறித்து அவர்கள் உங்கள்நிமித்தம் பகைஞராயிருக்கிறார்கள்; தெரிந்துகொள்ளுதலைக்குறித்து அவர்கள் பிதாக்களினிமித்தம் அன்புகூரப்பட்டவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6694,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, தேவன் தம்முடைய ஜனங்களைத் தள்ளிவிட்டாரோ என்று கேட்கிறேன், தள்ளிவிடவில்லையே; நானும் ஆபிரகாமின் சந்ததியிலும் பென்யமீன் கோத்திரத்திலும் பிறந்த இஸ்ரவேலன்.]]></a:t>
+              <a:t><![CDATA[28. சுவிசேஷத்தைக்குறித்து அவர்கள் உங்கள்நிமித்தம் பகைஞராயிருக்கிறார்கள்; தெரிந்துகொள்ளுதலைக்குறித்து அவர்கள் பிதாக்களினிமித்தம் அன்புகூரப்பட்டவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6803,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவன் தாம் முன்னறிந்துகொண்ட தம்முடைய ஜனங்களைத் தள்ளிவிடவில்லை. எலியாவைக்குறித்துச் சொல்லிய இடத்தில், வேதம் சொல்லுகிறதை அறியீர்களா? அவன் தேவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[28. சுவிசேஷத்தைக்குறித்து அவர்கள் உங்கள்நிமித்தம் பகைஞராயிருக்கிறார்கள்; தெரிந்துகொள்ளுதலைக்குறித்து அவர்கள் பிதாக்களினிமித்தம் அன்புகூரப்பட்டவர்களாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6912,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவன் தாம் முன்னறிந்துகொண்ட தம்முடைய ஜனங்களைத் தள்ளிவிடவில்லை. எலியாவைக்குறித்துச் சொல்லிய இடத்தில், வேதம் சொல்லுகிறதை அறியீர்களா? அவன் தேவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[29. தேவனுடைய கிருபைவரங்களும், அவர்களை அழைத்த அழைப்பும் மாறாதவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7021,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவன் தாம் முன்னறிந்துகொண்ட தம்முடைய ஜனங்களைத் தள்ளிவிடவில்லை. எலியாவைக்குறித்துச் சொல்லிய இடத்தில், வேதம் சொல்லுகிறதை அறியீர்களா? அவன் தேவனை நோக்கி:]]></a:t>
+              <a:t><![CDATA[30. ஆதலால், நீங்கள் முற்காலத்திலே தேவனுக்குக் கீழ்ப்படியாதிருந்து, இப்பொழுது அவர்களுடைய கீழ்ப்படியாமையினாலே இரக்கம்பெற்றிருக்கிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7130,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய தீர்க்கதரிசிகளை அவர்கள் கொலைசெய்து, உம்முடைய பலிபீடங்களை இடித்துப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன், என் பிராணனையும் வாங்கத்தேடுகிறார்களே என்று இஸ்ரவேலருக்கு விரோதமாய் விண்ணப்பம்பண்ணினபோது,]]></a:t>
+              <a:t><![CDATA[31. அவர்களும் இப்பொழுது கீழ்ப்படியாமலிருந்தும், பின்பு உங்களுக்குக்கிடைத்த இரக்கத்தினாலே இரக்கம் பெறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7239,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, உம்முடைய தீர்க்கதரிசிகளை அவர்கள் கொலைசெய்து, உம்முடைய பலிபீடங்களை இடித்துப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் மீதியாயிருக்கிறேன், என் பிராணனையும் வாங்கத்தேடுகிறார்களே என்று இஸ்ரவேலருக்கு விரோதமாய் விண்ணப்பம்பண்ணினபோது,]]></a:t>
+              <a:t><![CDATA[31. அவர்களும் இப்பொழுது கீழ்ப்படியாமலிருந்தும், பின்பு உங்களுக்குக்கிடைத்த இரக்கத்தினாலே இரக்கம் பெறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7348,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுக்கு உண்டான தேவஉத்தரவு என்ன? பாகாலுக்கு முன்பாக முழங்காற்படியிடாத ஏழாயிரம்பேரை எனக்காக மீதியாக வைத்தேன் என்பதே.]]></a:t>
+              <a:t><![CDATA[32. எல்லார்மேலும் இரக்கமாயிருக்கத்தக்கதாக, தேவன் எல்லாரையும் கீழ்ப்படியாமைக்குள்ளே அடைத்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7457,51 +7421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுக்கு உண்டான தேவஉத்தரவு என்ன? பாகாலுக்கு முன்பாக முழங்காற்படியிடாத ஏழாயிரம்பேரை எனக்காக மீதியாக வைத்தேன் என்பதே.]]></a:t>
+              <a:t><![CDATA[33. ஆ! தேவனுடைய ஐசுவரியம், ஞானம், அறிவு என்பவைகளின் ஆழம் எவ்வளவாயிருக்கிறது! அவருடைய நியாயத்தீர்ப்புகள் அளவிடப்படாதவைகள், அவருடைய வழிகள் ஆராயப்படாதவைகள்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7566,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படிப்போல இக்காலத்திலேயும் கிருபையினாலே உண்டாகும் தெரிந்துகொள்ளுதலின்படி ஒரு பங்கு மீதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[33. ஆ! தேவனுடைய ஐசுவரியம், ஞானம், அறிவு என்பவைகளின் ஆழம் எவ்வளவாயிருக்கிறது! அவருடைய நியாயத்தீர்ப்புகள் அளவிடப்படாதவைகள், அவருடைய வழிகள் ஆராயப்படாதவைகள்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7675,51 +7639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புறஜாதியாராகிய உங்களுடனே பேசுகிறேன்; புறஜாதிகளுக்கு நான் அப்போஸ்தலனாயிருக்கிறதினாலே என் இனத்தாருக்குள்ளே நான் வைராக்கியத்தை எழுப்பி, அவர்களில் சிலரை இரட்சிக்கவேண்டுமென்று,]]></a:t>
+              <a:t><![CDATA[8. கனநித்திரையின் ஆவியையும், காணாதிருக்கிற கண்களையும், கேளாதிருக்கிற காதுகளையும், தேவன் அவர்களுக்குக் கொடுத்தார் என்று எழுதியிருக்கிறபடியாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7784,51 +7748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது கிருபையினாலே உண்டாயிருந்தால் கிரியைகளினாலே உண்டாயிராது; அப்படியல்லவென்றால், கிருபையானது கிருபையல்லவே. அன்றியும் அது கிரியைகளினாலே உண்டாயிருந்தால் அது கிருபையாயிராது; அப்படியல்லவென்றால், கிரியையானது கிரியையல்லவே.]]></a:t>
+              <a:t><![CDATA[34. கர்த்தருடைய சிந்தையை அறிந்தவன் யார்? அவருக்கு ஆலோசனைக்காரனாயிருந்தவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7893,51 +7857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது கிருபையினாலே உண்டாயிருந்தால் கிரியைகளினாலே உண்டாயிராது; அப்படியல்லவென்றால், கிருபையானது கிருபையல்லவே. அன்றியும் அது கிரியைகளினாலே உண்டாயிருந்தால் அது கிருபையாயிராது; அப்படியல்லவென்றால், கிரியையானது கிரியையல்லவே.]]></a:t>
+              <a:t><![CDATA[35. தனக்குப் பதில் கிடைக்கும்படிக்கு முந்தி அவருக்கு ஒன்றைக் கொடுத்தவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8002,51 +7966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது கிருபையினாலே உண்டாயிருந்தால் கிரியைகளினாலே உண்டாயிராது; அப்படியல்லவென்றால், கிருபையானது கிருபையல்லவே. அன்றியும் அது கிரியைகளினாலே உண்டாயிருந்தால் அது கிருபையாயிராது; அப்படியல்லவென்றால், கிரியையானது கிரியையல்லவே.]]></a:t>
+              <a:t><![CDATA[36. சகலமும் அவராலும் அவர் மூலமாயும் அவருக்காகவும் இருக்கிறது; அவருக்கே என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8111,705 +8075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியானால் என்ன? இஸ்ரவேலர் தேடுகிறதை அடையாமலிருக்கிறார்கள், தெரிந்துகொள்ளப்பட்டவர்களோ அதை அடைந்திருக்கிறார்கள்; மற்றவர்கள் இன்றையத்தினம்வரைக்கும் கடினப்பட்டிருக்கிறார்கள்.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[9. அன்றியும், அவர்களுடைய பந்தி அவர்களுக்குச் சுருக்கும் கண்ணியும் இடறுதற்கான கல்லும் பதிலுக்குப் பதிலளித்தலுமாகக்கடவது;]]></a:t>
+              <a:t><![CDATA[36. சகலமும் அவராலும் அவர் மூலமாயும் அவருக்காகவும் இருக்கிறது; அவருக்கே என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8874,378 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புறஜாதியாராகிய உங்களுடனே பேசுகிறேன்; புறஜாதிகளுக்கு நான் அப்போஸ்தலனாயிருக்கிறதினாலே என் இனத்தாருக்குள்ளே நான் வைராக்கியத்தை எழுப்பி, அவர்களில் சிலரை இரட்சிக்கவேண்டுமென்று,]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[9. அன்றியும், அவர்களுடைய பந்தி அவர்களுக்குச் சுருக்கும் கண்ணியும் இடறுதற்கான கல்லும் பதிலுக்குப் பதிலளித்தலுமாகக்கடவது;]]></a:t>
-            </a:r>
-[...216 lines deleted...]
-              <a:t><![CDATA[10. காணாதபடிக்கு அவர்களுடைய கண்கள் அந்தகாரப்படக்கடவது; அவர்களுடைய முதுகை எப்போதும் குனியப்பண்ணும் என்று தாவீதும் சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9310,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் ஊழியத்தை மேன்மைப்படுத்துகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. அன்றியும், அவர்களுடைய பந்தி அவர்களுக்குச் சுருக்கும் கண்ணியும் இடறுதற்கான கல்லும் பதிலுக்குப் பதிலளித்தலுமாகக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9389,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470546059" r:id="rId1"/>
+    <p:sldLayoutId id="2474467009" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9993,126 +8976,54 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -10225,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકીશ.]]></a:t>
+              <a:t><![CDATA[10. তাদের চোখ রুদ্ধ হয়ে যাক্ যাতে তারা দেখতে না পায় আর তারা কষ্টের ভারে সর্বদা নুয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. દેવ યહૂદિઓથી વિમુખ થઈ ગયો. જ્યારે એવું થયું ત્યારે દેવે દુનિયાના અન્ય લોકો સાથે મૈત્રી કરી. તેથી]]></a:t>
+              <a:t><![CDATA[থাকুক৷’গীতসংহিতা 69 :22 - 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ્યારે દેવ યહૂદિઓને સ્વીકાર કરશે. ત્યારે લોકોને ખરેખર મૃત્યુ પછીનું તે સાચું જીવન પ્રાપ્ત થશે.]]></a:t>
+              <a:t><![CDATA[11. আমি বলি ইহুদীরা হোঁচট খেয়েছিল৷ সেই হোঁচট খেয়ে তারা কি ধ্বংস হয়ে গিয়েছিল? না৷ বরং তাদের ভুলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જો રોટલીનો પ્રથમ ટૂકડો દેવને અર્પણ કરવામાં આવે છે, તો તે આખી રોટલી પવિત્ર બની જાય છે. જો]]></a:t>
+              <a:t><![CDATA[জন্যই অইহুদীরা পরিত্রাণ পেয়েছে৷ এটা ইহুদীদের ঈর্ষাতুর করে তোলার জন্য ঘটেছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વૃક્ષનાં મૂળિયાં પવિત્ર હોય તો વૃક્ષની ડાળીઓ પણ પવિત્ર હોય છે.]]></a:t>
+              <a:t><![CDATA[12. ইহুদীদের সেই ভুল, জগতের জন্য মহা আশীর্বাদ নিয়ে এসেছে৷ ইহুদীরা যা হারাল তাদের সেই ক্ষতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. એ વાત એવી છે જાણે કે ઉછેરવામાં આવેલ જૈતૂન વૃક્ષની કેટલીક ડાળીઓ કાપી નાખવામાં આવી છે અને જંગલી]]></a:t>
+              <a:t><![CDATA[অইহুদীদের সমৃদ্ধ করল৷ তবে একথা নিশ্চিত য়ে পর্য়াপ্ত সংখ্য়ক ইহুদীরা যদি ঈশ্বরের দিকে মন দেয় তবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જૈતૂન વૃક્ષની એક ડાળીની તેમાં કલમ કરવામાં આવી છે. તમે બિનયહૂદિઓ તે જંગલી ડાળી જેવા છો, અને તમે હવે]]></a:t>
+              <a:t><![CDATA[জগত কত না আশীর্বাদ পূর্ণ হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રથમ વૃક્ષની શક્તિ અને જીવનના સહભાગી થયા છે.]]></a:t>
+              <a:t><![CDATA[13. এখন আমি অইহুদীদের বলছি, আমি অইহুদীদের জন্য একজন প্রেরিত, আর আমি এই কাজ সাধ্যমত করব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. અસલ વૃક્ષની ડાળીઓ જે કાપી નાખવામાં આવી હતી, તે વિષે તમે ગર્વ કરશો નહિ. એનું ગર્વ કરવા માટે તમારી]]></a:t>
+              <a:t><![CDATA[14. আমি আশা রাখি য়ে আমার স্বজাতীয় ইহুদীদের এতে অন্তর্জ্বালা হবে আর হয়তো সেইভাবে কিছু লোককে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે કોઈ યોગ્ય કારણ પણ નથી. શા માટે? કેમ કે તમે એ અસલ વૃક્ષનાં મૂળિયાંને જીવન આપતા નથી. તે મૂળિયાં]]></a:t>
+              <a:t><![CDATA[সাহায্য করতে পারব, য়েন তারা উদ্ধার পায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેથી હું પૂછી રહ્યો છું: “યહૂદિઓની પડતીના કારણે શું તેઓ તેમનો વિનાશ લાવ્યા? ના! એમની ભૂલો જ]]></a:t>
+              <a:t><![CDATA[7. তবে ব্যাপারটি দাঁড়াল এই: ইস্রায়েলীয়রা ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হতে চাইলেও সফলকাম হয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમને જીવન આપે છે, તમારા જીવનને આધાર આપે છે.]]></a:t>
+              <a:t><![CDATA[15. ঈশ্বর ইহুদীদের থেকে মুখ ঘুরিয়ে নিয়ে জগতের অন্য লোকদের মিত্র করে নিলেন৷ তাই ঈশ্বর ইহুদীদেরআবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. તમે કહેશો, “ડાળીઓ એટલા માટે તોડી નાખવામાં આવી હતી કે જેથી કરીને હું તે ઝાડમાં જોડાઈ શકું.”]]></a:t>
+              <a:t><![CDATA[যখন গ্রহণ করবেন তার ফল কি হতে পারে? সে কি মৃতের জীবন পাওয়ার মত অবস্থা হবে না?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. એ સાચું છે. પરંતુ એ ડાળીઓ તોડી નાખવામાં આવી હતી કેમ કે અસલ વૃક્ષમાં તેઓને વિશ્વાસ ન હતો. અને તમે]]></a:t>
+              <a:t><![CDATA[16. ময়দার তালের থেকে তৈরী প্রথম রুটি যদি ঈশ্বরকে নিবেদিত করা হয় তাহলে পুরো তালটাই পবিত্র; আর একটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એ અસલ વૃક્ષના ભાગ બની જીવી રહ્યાં છો, કારણ કે તમે વિશ્વાસ ધરાવો છો. અભિમાન ન કરશો, પરંતુ દેવનો ડર]]></a:t>
+              <a:t><![CDATA[গাছের শিকড় পবিত্র হলে তার সব শাখাই পবিত্র হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખો.]]></a:t>
+              <a:t><![CDATA[1. তাহলে আমি জিজ্ঞাসা করি, ‘ঈশ্বর কি তাঁর লোকদের দূরে সরিয়ে দিয়েছেন?’ নিশ্চয়ই না, কারণ আমিও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. જેમ દેવે એ વૃક્ષની કુદરતી ડાળીઓને રહેવા ન દીઘી, એ જ રીતે જો તમે વિશ્વાસ નહિ રાખો તો, દેવ તમને પણ]]></a:t>
+              <a:t><![CDATA[অব্রাহামের বংশধর, বিন্যামীন গোষ্ঠীর একজন ইস্রায়েলী৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહેવા નહિ દે.]]></a:t>
+              <a:t><![CDATA[17. সেই জলপাই গাছের কয়েকটি শাখা ভেঙ্গে গেলে সেই জায়গায় তোমার মত বুনো জলপাইয়ের এক শাখা, ঐ গাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. આમ, તમે જોઈ શકો છો કે દેવ દયાળુ છે, પરંતુ તે ઘણી સખતાઈ પણ રાખી શકે છે. જે લોકો દેવને અનુસરવાનું]]></a:t>
+              <a:t><![CDATA[কলম করে জুড়ে দেওয়া হয়েছে৷ এখন তুমি আসল জলপাই গাছের বাকী শাখা প্রশাখার সঙ্গে শেকড়ের রস ও জীবনী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બંધ કરે છે તેઓને દેવ શિક્ષા કરે છે. પરંતુ જો તમે દેવની દયા હેઠળ જીવન જીવતા હશો તો તે હંમેશા તમારા]]></a:t>
+              <a:t><![CDATA[শক্তি টেনে নিচ্ছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રત્યે કૃપાળુ રહેશે. જો તમે દેવની દયાને અનુસરવાનું ચાલુ નહિ રાખો તો વૃક્ષમાંથી ડાળીની જેમ કપાઈ જશો.]]></a:t>
+              <a:t><![CDATA[2. পূর্বেই ঈশ্বর যাদের তাঁর নিজের লোক বলে মনোনীত করেছিলেন তাদের তিনি দূরে সরিয়ে দেন নি৷ শাস্ত্রে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બિનયહૂદિ લોકો માટે મુક્તિ લાવી. અને યહૂદિઓમાં ઈર્ષા ઉત્પન્ન થાય માટે આમ બન્યું.]]></a:t>
+              <a:t><![CDATA[নি৷ কিন্তু ঈশ্বর যাদের মনোনীত করলেন, তারাই ঈশ্বরের সাক্ষাতে ধার্মিক প্রতিপন্ন হল৷ বাকি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. અને જો યહૂદિઓ ફરીથી દેવમાં માનતા થશે તો, દેવ એમને ફરી પાછા અપનાવી લેશે. તેઓ જ્યાં હતા ત્યાં મૂળ]]></a:t>
+              <a:t><![CDATA[এলিয় সম্বন্ধে কি বলে তোমরা কি জান না? এলিয় যখন ইস্রায়েলীদের বিরুদ্ধে ঈশ্বরের কাছে প্রার্থনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્થાને તેમને પુન:સ્થાપિત કરવા દેવ સમર્થ છે.]]></a:t>
+              <a:t><![CDATA[করেছিলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. કોઈ જંગલી ડાળી એક સારા વૃક્ષનું અંગ બને એ કાંઈ કુદરતી ઘટના નથી. તમે બિનયહૂદિઓ તો કોઈ જંગલી જૈતૂન]]></a:t>
+              <a:t><![CDATA[18. সুতরাং,তুমি সেই ভাঙ্গা শাখাগুলির চেয়ে নিজেকে উন্নত ভেবে গর্ব করো না; কিন্তু যদি কর তাহলে মনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વૃક્ષની તૂટેલી ડાળી જેવા છો. અને એક સારા જૈતૂન વૃક્ષ સાથે તમને જોડવામાં આવ્યા હતા. પરંતુ પેલા યહૂદિઓ]]></a:t>
+              <a:t><![CDATA[রেখো য়ে শেকড়কে তুমি ধারণ করছ না বরং শেকড়ই তোমাকে ধারণ করে আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તો સારા વૃક્ષની ફૂટેલી ડાળી જેવા છે. તેથી, તેમના પોતાના અસલ વૃક્ષ સાથે તેમને ફરીથી જોડી શકાય છે.]]></a:t>
+              <a:t><![CDATA[3. তখন তিনি বললেন, ‘প্রভু তারা তোমার ভাববাদীদের হত্যা করেছে, তোমার সমস্ত যজ্ঞবেদী ধ্বংস করেছে৷ আমিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ભાઈઓ તથા બહેનો, આ રહસ્યમય સત્ય હું તમને સમજાવવા માગું છું. હું ઈચ્છું છું કે આ સત્ય તમને સમજવા]]></a:t>
+              <a:t><![CDATA[একমাত্র ভাববাদী এখনও জীবিত আছি আর লোকরা আমার প্রাণনাশের চেষ্টা করছে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે સહાયરૂપ થશે કે તમે સર્વજ્ઞ નથી. તે સત્ય આ છે: ઈસ્રાએલના એક ભાગને હઠીલો બનાવવામાં આવ્યો છે.]]></a:t>
+              <a:t><![CDATA[19. তাহলে তুমি বলতেই পার য়ে তোমাকে কলম লাগাবার জন্যেই শাখাগুলো ভাঙা হয়েছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરંતુ પુરતા પ્રમાણમાં બિનયહૂદિઓ જ્યારે દેવના શરણે આવશે ત્યારે એ સ્થિતિ પણ બદલાશે.]]></a:t>
+              <a:t><![CDATA[4. কিন্তু ঈশ্বর তখন এলিয়কে কি উত্তর দিয়েছিলেন? ঈশ্বর বললেন, ‘এখনও আমার সাত হাজার লোককে বাঁচিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. અને એ રીતે આખા ઈસ્રાએલને બચાવશે. શાસ્ત્રોમાં લખેલું છે:“સિયોનમાંથી ઉદ્ધાર કરનાર આવશે; તે યાકૂબના]]></a:t>
+              <a:t><![CDATA[রেখেছি, যাঁরা আমার উপাসনা করে৷ এই সাত হাজার লোক বালের সামনে জানুপাত করে নি৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કુટુંબના અધર્મને તથા સર્વ અનિષ્ટોને દૂર કરશે.]]></a:t>
+              <a:t><![CDATA[20. হ্যাঁ, ঠিক৷ ঈশ্বরে বিশ্বাস ছিল না বলেই তাদের ভাঙ্গা হয়েছিল, আর তোমার বিশ্বাস ছিল বলেই তুমি সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જો કે યહૂદિઓની ભૂલ આખી દુનિયા માટે સમૃદ્ધ આશીર્વાદો લઈ આવી. અને યહૂદિઓએ જે ખોયું તે બાબતે]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়রা তাদের অন্তঃকরণ কঠোর করে তুলল ও ঈশ্বরের কথা অমান্য করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. અને જ્યારે હું તેઓનાં પાપ દૂર કરીશ, ત્યારે તેઓની સાથેનો મારો કરાર પૂર્ણ થશે.” યશાયા 59:20-21;]]></a:t>
+              <a:t><![CDATA[গাছের অংশরূপে আছ, এর জন্য গর্ব না করে বরং ভয় কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27:9]]></a:t>
+              <a:t><![CDATA[5. ঠিক সেই ভাবেই এখনও কিছু লোক আছে, ঈশ্বর যাদেরকে নিজ অনুগ্রহে মনোনীত করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. યહૂદિઓ સુવાર્તા સ્વીકારવાનો ઈન્કાર કરે છે, તેથી તેઓ દેવના શત્રું છે. તમે બિનયહૂદિઓને મદદ કરવા આમ]]></a:t>
+              <a:t><![CDATA[21. ঈশ্বর যখন সেই প্রকৃত শাখাগুলিই কেটে ফেলেছিলেন তখন বিশ্বাস না থাকলে তিনি তোমাকেও রেহাই দেবেন না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યુ છે. પરંતુ એ ભૂલશે નહિ કે યહૂદિઓ હજૂ પણ દેવની ખાસ પસંદગી પામેલા લોકો છે. તેથી દેવ તેઓને ખૂબજ]]></a:t>
+              <a:t><![CDATA[6. ঈশ্বর যদি তাঁর লোকদের অনুগ্রহে মনোনীত করেছেন, তবে তাদের কৃতকর্মের ফলে তারা ঈশ্বরের লোক বলে গন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાહે છે. દેવે તેમના બાપદાદાઓને વચનો આપ્યાં હતાં, તેથી દેવ તેમને ચાહે છે.]]></a:t>
+              <a:t><![CDATA[হয় নি, কারণ তাই যদি হত তবে ঈশ্বরের অনুগ্রহ আর অনুগ্রহ হত না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. દેવ જ્યારે જે લોકોને પાસે બોલાવીને એમને કઈક આપે છે, તે પછી દેવ લોકોને આપેલું પોતાનું વચન કદી પણ]]></a:t>
+              <a:t><![CDATA[22. তাহলে ঈশ্বরের দয়ার ভাব ও কঠোরভাব দেখ৷ যাঁরা আর ঈশ্বরের অনুগামী হয় না তাদের তিনি দণ্ড দেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાછું ખેંચી લેતો નથી.]]></a:t>
+              <a:t><![CDATA[কিন্তু ঈশ্বর তোমার প্রতি দয়াবান হন যদি তুমি তাঁর দয়ায় অবস্থান করতে থাক৷ যদি না থাক তাহলে তোমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. એક સમય એવો હતો કે જ્યારે તમે દેવના આદેશનો અનાદર કરતા હતા. પરંતુ હમણા તમે દયાપાત્ર બન્યા, કેમ કે]]></a:t>
+              <a:t><![CDATA[সেই প্রকৃত গাছ থেকে কেটে ফেলা হবে;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પેલા યહૂદિ લોકોએ દેવ-આજ્ઞાનો અનાદર કર્યો છે.]]></a:t>
+              <a:t><![CDATA[23. আর ইহুদীরা যদি ঈশ্বরের কাছে ফিরে আসে, তাঁকে বিশ্বাস করে তবে ঈশ্বর ইহুদীদের আবার গ্রহণ করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. અને હવે યહૂદિઓ આજ્ઞાપાલનનો અનાદર કરે છે, કેમ કે દેવે તમને ક્ષમા આપી છે. પરંતુ આમ એટલા માટે]]></a:t>
+              <a:t><![CDATA[তারা য়েখানে ছিল ঈশ্বর তাদের সেখানে আবার জুড়ে দেবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બિનયહૂદિ લોકો માટે અઢળક આશિષ લાવી. દેવની ઈચ્છા પ્રમાણે યહૂદિઓ જ્યારે લોકો પ્રત્યેક દયાળુ બનશે ત્યારે]]></a:t>
+              <a:t><![CDATA[8. শাস্ত্রে তাই লেখা আছে: ‘ঈশ্বর তাদের এক জড়তার আত্মা দিয়েছেন৷’যিশাইয় 29:10 ‘ঈশ্বর তাদের চক্ষু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બન્યું, જેથી તેઓની ઉપર દેવ દયા કરે.]]></a:t>
+              <a:t><![CDATA[24. বুনো জলপাই গাছের শাখা স্বাভাবিকভাবে উত্তম জলপাই গাছে লাগানো হয় না; কিন্তু তোমরা অইহুদীরা বুনো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. દેવ-આજ્ઞાનો અનાદર બધા લોકોએ કર્યો જ છે. આજ્ઞાનું ઉલ્લંઘન કરનારા બધા લોકોને દેવે એક સાથે એક]]></a:t>
+              <a:t><![CDATA[জলপাই গাছের শাখার মত হলেও তোমাদের সকলকে উত্তম জলপাই গাছের সঙ্গে যুক্ত করা হল৷ সুতরাং ইহুদীরা উত্তম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જગ્યાએ એકત્રિત કરી રાખ્યા છે, જેથી કરીને તે તેઓ પર દયા વરસાવી શકે.]]></a:t>
+              <a:t><![CDATA[জলপাই গাছের শাখা-প্রশাখা বলে তাদের ভেঙ্গে ফেলা হলেও তাদের নিজস্ব উত্তম গাছের সঙ্গে আবার কত সহজেই না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. હા, દેવની સમૃદ્ધિ અત્યંત મહાન છે! દેવની કૃપા અને ક્ષમા અપરંપાર છે! દેવનું જ્ઞાન અને વિવેક-બૂદ્ધિ]]></a:t>
+              <a:t><![CDATA[যুক্ত করা যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનંત છે! દેવના નિર્ણયોને કોઈ પણ વ્યક્તિ સમજી શકશે નહિ. દેવના માર્ગો કોઈ પણ વ્યક્તિ સમજી શકશે નહિ.]]></a:t>
+              <a:t><![CDATA[25. ভাই ও বোনেরা, আমি চাই য়ে তোমরা নিগূঢ় সত্য বোঝ যাতে নিজের চোখে নিজেকে জ্ঞানী না মনে কর৷ এই হল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. શાસ્ત્ર કહે છે તેમ,“પ્રભુનું મન કોણે જાણ્યું છે? તેનો મંત્રી કોણ થયો છે?” યશાયા 40:13]]></a:t>
+              <a:t><![CDATA[সত্য য়ে ইস্রায়েলীয়দের কিছু অংশ শক্তগ্রীব হয়েছে৷ অইহুদীদের সংখ্যা পূর্ণ না হওয়া পর্যন্ত ইহুদীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. “દેવને કોઈએ કઈ પણ ક્યારે આપ્યું છે? દેવ કોઈ પણ વ્યક્તિનો ઋણી નથી. જેથી કોઈને પાછું ભરી આપવામાં]]></a:t>
+              <a:t><![CDATA[সেই মনোভাব বদলাবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવે?” અયૂબ 41:11]]></a:t>
+              <a:t><![CDATA[26. এইভাবে সমগ্র ইস্রায়েলের উদ্ধার হবে৷ শাস্ত্রে লেখা আছে:‘সিযোন থেকে ত্রাণকর্তা আসবেন৷ তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. હા, બધી વસ્તુઓના સર્જક દેવ છે. અને દરેક વસ્તુ દેવ દ્વારા અને દેવ માટે જ ટકી રહે છે. દેવનો]]></a:t>
+              <a:t><![CDATA[যাকোবের বংশ থেকে সব অধর্ম দূর করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સર્વકાળ મહિમા થાઓ! આમીન.]]></a:t>
+              <a:t><![CDATA[27. আর তখন এই লোকদের সব পাপ হরণ করে আমি তাদের সঙ্গে আমার চুক্তি স্থাপন করব৷’যিশাইয় 59 : 20 -27:9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આખી દુનિયા ખરેખર વધારે સમૃદ્ધ આશીર્વાદ પ્રાપ્ત કરશે.]]></a:t>
+              <a:t><![CDATA[রুদ্ধ করেছেন, তাই তারা চোখে সত্য দেখতে পায় না৷ ঈশ্বর তাদের কান বন্ধ করে দিয়েছেন, তাই তারা কানে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. તેથી હું પૂછું છું, “શું દેવે પોતાના માણસોને તરછોડી દીઘા?” ના! હું પોતે ઈસ્રાએલનો (યહૂદિ) છું.]]></a:t>
+              <a:t><![CDATA[28. সুসমাচার গ্রহণ করতে অস্বীকার করে ইহুদীরা ঈশ্বরের শত্রু হয়েছে৷ তোমরা যাঁরা অইহুদী তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું ઈબ્રાહિમના વંશનો અને બિન્યામીનના કુળનો છું.]]></a:t>
+              <a:t><![CDATA[সাহায্য করতেই এমন হয়েছে; কিন্তু বেছে নেবার দিক থেকে ইহুদীরা এখনও ঈশ্বরের মনোনীত লোক৷ তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ઈસ્રાએલના લોકો જનમ્યા તે પહેલાં દેવે તેમને પોતાના માણસો તરીકે પસંદ કર્યા. અને દેવે એ લોકોને]]></a:t>
+              <a:t><![CDATA[পিতৃপুরুষদের কাছে ঈশ্বর য়ে প্রতিশ্রুতি দিয়েছিলেন সেই সুবাদে তিনি তাদের ভালবাসেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરછોડ્યા નથી. એલિયા પ્રબોધક વિષે ધર્મશાસ્ત્ર જે કહે છે તે તમે સારી રીતે જાણો છો. ઈસ્રાએલના લોકોની]]></a:t>
+              <a:t><![CDATA[29. ঈশ্বর কাউকে আহ্বান জানিয়ে ও দান করে অনুশোচনা করেন না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિરુંદ્ધમાં દેવને પ્રાર્થના કરતા એલિયા વિષે શાસ્ત્રમાં ઉલ્લેખ છે.]]></a:t>
+              <a:t><![CDATA[30. একসময় তোমরা ঈশ্বরের অবাধ্য ছিলে, কিন্তু এখন ইহুদীদের অবাধ্যতার জন্য তোমরা তাঁর করুণা পেয়েছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. એલિયા બોલ્યો, “હે પ્રભુ, આ લોકોએ તારા પ્રબોધકોને મારી નાખ્યા છે અને તારી વેદીઓનો વિનાશ કર્યો છે.]]></a:t>
+              <a:t><![CDATA[31. ঠিক তেমনই তোমরা করুণা পেয়েছ বলে ইহুদীরা ঈশ্বরের অবাধ্য হয়েছে য়েন ইহুদীরা ঈশ্বরের করুণা পেতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રબોધકોમાં એક માત્ર હું જ હજી જીવતો છું. અને હવે એ લોકો મને પણ મારી નાખવાનો પ્રયત્ન કરી રહ્યાં છે.”]]></a:t>
+              <a:t><![CDATA[পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પરંતુ દેવે એલિયાને શું જવાબ આપ્યો, તે જાણો છો? દેવે તેને કહ્યું, “જે 7,000 માણસો હજી પણ મારી]]></a:t>
+              <a:t><![CDATA[32. ঈশ্বর তাদের সকলকেই অবাধ্যতায় বন্দী করে রেখেছেন যাতে তিনি সকলের প্রতি দয়া করতে পারেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભક્તિ કરે છે તેઓને મેં મારા માટે રાખી મૂક્યા છે. આ 7,000 માણસો ‘બઆલ’ની આગળ ઘૂંટણે પડયા નથી.”]]></a:t>
+              <a:t><![CDATA[33. হ্যাঁ, ঈশ্বর তাঁর করুণায় কতো ধনবান, তাঁর জ্ঞান ও প্রজ্ঞা কতো গভীর৷ তার বিচারের ব্যাখ্যা কেউ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. એવું જ અત્યારે પણ છે. થોડાક માણસો એવા છે કે જેઓ દેવ કૃપાથી પસંદ કરાયા છે.]]></a:t>
+              <a:t><![CDATA[করতে পারে না৷ তাঁর পথ কেউ বুঝতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હવે, જે લોકો યહૂદિ નથી તેમને હું સંબોધું છું. બિનયહૂદિઓનો પણ હું પ્રેરિત છું. તેથી જ્યાં સુધી]]></a:t>
+              <a:t><![CDATA[সত্য শুনতে পায় না, এ কথা আজও সত্যি৷’দ্বিতীয় বিবরণ 29 :4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. અને જો દેવ-કૃપાને કારણે એમની પસંદગી થઈ હોય, અને તેઓ દેવના માણસો થયા હોય, તો તે તેઓનાં કર્મોને]]></a:t>
+              <a:t><![CDATA[34. শাস্ত্রে য়েমন বলে,‘প্রভুর মন কে জেনেছে? কেই বা তাঁর মন্ত্রণাদাতা হয়েছে?’যিশাইয় 40 :13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આધારે નહિ. પરંતુ તેમનાં કર્મોને આધારે તેઓ દેવના ખાસ માણસો થઈ શક્યા હોત તો, દેવ લોકોને કૃપાની જે]]></a:t>
+              <a:t><![CDATA[35. ‘আর কে-ই বা প্রথমে ঈশ্বরকে কিছু দান করেছে? এমন কে আছে যার কাছে ঈশ্বর ঋণী?’ইযোব 41 :11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બક્ષિસ આપે છે તે ખરેખર બક્ષિસ ન ગણાત.]]></a:t>
+              <a:t><![CDATA[36. কারণ ঈশ্বরই সবকিছু নির্মাণ করেছেন; সবকিছু তাঁর মধ্য দিয়েই অস্তিত্বে আছে এবং তাঁর জন্যেই রয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,843 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તો એ આમ થયું છે: ઈસ્રાએલના લોકોએ દેવ-પ્રાપ્તિ માટે યોગ્યતા કેળવવાનો પ્રયત્ન કર્યો. પરંતુ તેઓ સફળ]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[9. અને દાઉદ કહે છે:“મિજબાની ઉડાવતા લોકો ભલે ફસાઈ જાય, અને પકડાઈ જાય. ભલે તેઓને પડવા દો અને શિક્ષા]]></a:t>
+              <a:t><![CDATA[চিরকাল ঈশ্বরের মহিমা অটুট থাকুক! আমেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,447 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારે એ કાર્ય કરવાનું છે, ત્યાં સુધી હું મારાથી શક્ય હોય એવી સર્વોત્તમ રીતે કરીશ.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[માટે ભલે તેઓ દુ:ખ ભોગવે.” ગીતશાસ્ત્ર 69:22-23]]></a:t>
+              <a:t><![CDATA[9. দাযূদ এ সম্বন্ধে বলেছেন:‘তাদের ভোজ হোক ফাঁদের মতো, জালের মতো যা তাদের ধরে৷ তাদের পতন হোক্ ও তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. મને આશા છે કે હું મારા પોતાના લોકોને ઈર્ષાળુ બનાવી શકીશ. એ રીતે કદાચ એમાંના કેટલાએકને હું બચાવી]]></a:t>
+              <a:t><![CDATA[দণ্ড ভোগ করুক্৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20846,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ரோமர் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20956,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21131,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>82</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>